--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Chevallier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur au LISN-CNRS, Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3027-8241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142286826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chevallier_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198964130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAB-7621-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurophysiological screening of individual variability for robust decoding in c-VEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Velut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Thielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/IMAG.a.1172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-Aware visualization of high dimensional Symmetric Positive Definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from small datasets -- review of workshop 6 of the 10th International BCI Meeting 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tangermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Dold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinmar Kobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (3), pp.033001. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/addf80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Surface Ocean CO2 Atlas (SOCAT) observing network extensions on the quantification of global air-sea CO2 fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Tuyet-Trang Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna E. Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Ombao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 999, pp.180265. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic evaluation of Euclidean alignment with deep learning for EEG decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Junqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael de Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.036038. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad4f18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Neural Network based on Phase Space for BCI decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad88a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Neuronal Avalanches to inform Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis P Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L. Gollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.108734. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.108734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Tiny Networks: Spotting Expressivity Bottlenecks and Fixing Them Optimally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Verbockhaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rudkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for endogenous effects in decision-making with a non-linear diffusion decision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Glasauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.6323. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32841-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-administered non-invasive vagus nerve stimulation therapy for severe pharmacoresistant restless legs syndrome: outcomes at 6 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sleep Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.e14066. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsr.14066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pyRiemann-qiskit: A Sandbox for Quantum Classification Experiments with Riemannian Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire H Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e101006. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.9.e101006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cognitive load measurements to design a new architecture of intelligent learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ait Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, pp.121253. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2023.121253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian geometry for combining functional connectivity metrics and covariance in BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.100254. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2022.100254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end P300 BCI using Bayesian accumulation of Riemannian probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bertrand-Lalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.50-61. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2022.2140467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional connectivity ensemble method to enhance BCI performance (FUCONE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2022.3154885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive Vagus Nerve Stimulation: A New Therapeutic Approach for Pharmacoresistant Restless Legs Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lofaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (3), pp.629-637. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurom.2022.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Riemannian Distances and Divergences, Applied to SSVEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-020-09473-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Cross Over Study Assessing the Efficacy of Non-invasive Stimulation of the Vagus Nerve in Patients With Axial Spondyloarthritis Resistant to Biotherapies: The ESNV-SPA Study Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Jacota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanez Lazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.679775. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2021.679775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemann-Based Algorithms Assessment for Single- and Multiple-Trial P300 Classification in Non-Optimal Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achanccaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Villota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (12), pp.2754-2761. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2020.3043418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMR/Theta Neurofeedback Training Improves Cognitive Performance and EEG Activity in Elderly With Mild Cognitive Impairment: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marlats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Boubaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Djabelkhir-Jemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2020.00147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Controlled Study Evaluating Efficiency of Low Intensity Transcranial Direct Current Stimulation (tDCS) for Dyspnea Relief in Mechanically Ventilated COVID-19 Patients in ICU: The tDCS-DYSP-COVID Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Heming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.372. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2020.00372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SenseJoy, a pluggable solution for assessing user behavior during powered wheelchair driving tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.134. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-019-0613-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Bio-Kinematic for Secure Use of Rehabilitation Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alfayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (sup1), pp.S424-S426. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biokinematic Control Strategy for Rehabilitation Exoskeleton Based on User Intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJMO.2019.V9.730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supra-threshold Inspiratory Loads Elicit Respiratory Related Evoked Potentials in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marlats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (4), pp.221. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-specific time-frequency selection for multi-class motor imagery-based BCIs using few Laplacian EEG channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, pp.302-311. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2017.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online SSVEP-based BCI using Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 191, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-Specific Channel Selection Using Time Information for Motor Imagery Brain–Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.505-518. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-015-9379-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency optimization for discrimination between imagination of right and left hand movements based on two bipolar electroencephalography channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2014-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of extracellular oscillations on neural communication: a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Tiganj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (9), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2014.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth strategies for arbitrary DAG neural architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Verbockhaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rudkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François P. Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2025 - 33th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bruges, Belgium. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2025.ES2025-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic view on Riemannian machine learning models for SPD matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI 2025 - 7th International Conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint Malo, France. pp.142-151, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03924-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapped Gaussian on the manifold of Symmetric Positive Definite Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging trajectories on the manifold of symmetric positive definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed and Unsupervised Riemannian Domain Adaptation for Machine Learning on Heterogeneous EEG Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.15415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic optimization for predictive shift adaptation on EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 - 38th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Euclidean Alignment and Data Augmentation for BCI decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo H Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Y de Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Signal Processing Conference (EUSIPCO), Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2405.14994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Riemannian Neural Architectures for Domain Adaptation in Burst cVEP-based Brain Computer Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Velut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2024 - 32nd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium. pp.571-576, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Riemannian Classifiers for Multimodal Data: FUCONE Approach for M/EEG Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2023 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel SPD matrix representations considering cross-frequency coupling for EEG classification using Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023 - the 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified Riemannian geometry for frugal learning with brain signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thanwerdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Nielsen; Frédéric Barbaresco, Aug 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stopping strategies for P300 speller with Bayesian accumulation of Riemannian probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bertrand-Lalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, Jun 2023, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evaluation on multiple BCI datasets of the functional connectivity ensemble (FUCONE) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, Jun 2023, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Sleep EEG Signal Generation using Latent Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeslle Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGM4H 2023 - 1st Workshop on Deep Generative Models for Health at NeurIPS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-distinctiveness-based frequency band selection on the Riemannian manifold for oscillatory activity-based BCIs: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022- 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 BEETL Competition: Advancing Transfer Learning for Subject Independence &amp; Heterogenous EEG Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aldo Faisal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Grosse-Wentrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Jayaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nouvelle Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Path Planning and Optimization Strategies: Toward Embedded Road Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Smart Systems and Power Management 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Beirut, Lebanon. pp.197-202, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2SPM56638.2022.9988830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian Geometry on Connectivity for Clinical BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto / Virtual, Canada. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un traitement innovant pour le syndrome des jambes sans repos pharmaco-résistant : la stimulation non invasive du nerf vague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Sommeil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2022.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Subject-dependent Calibration for BCI with Riemannian Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NER (Neural engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rome (virtual), Italy. pp.523-526, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NER49283.2021.9441279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning based on functional connectivity and Riemannian geometry for robust workload estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual event, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purposeful Proposal for CP-afflicted Upper Limbs Exoskeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Maassarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beyrouth, Lebanon. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace oddity - optimization on product of Stiefel manifolds for EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Riemannian Brain-Computer Interface to Functional Connectivity Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop on Bringing geometric methods to robot learning, optimization and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, NV / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesically-convex optimization for averaging partially observed covariance matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvrit Sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Machine Learning (ACML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bangkok, Thailand. pp.417 - 432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised optimal transport methods for detecting anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Alaoui-Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised anomaly detection using optimal transport for predictive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Alaoui-Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30490-4_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromotor Strategy of Gait Rehabilitation for Lower-Limb Spasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Machine Interface for Mechanical Ventilation Using Respiratory-Related Evoked Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marlats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Artificial Neural Networks( ICANN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01424-7_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning for SSVEP-based BCI using Riemannian similarities between users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1685-1689, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive means and sequences applied to online classification of EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle M Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Geometric Science of Information (GSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded-BCI: assessment of parallelizing computations on an embedded system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ait Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Last Mile Smart Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vélizy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Euclidean to Riemannian Means: Information Geometry for SSVEP Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yskandar Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.595-604, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Interfaces for New Building Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Last Mile Smart Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vélizy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive visualization system for construction building information using saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Construction Applications of Virtual Reality (CONVR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Banff, Canada. pp.317-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent artifacts removal in a non-invasive single channel EEG recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ait Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems and Computer Vision (ISCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Fez, Morocco, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISACV.2015.7106164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data augmentation in Riemannian space for Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAMLINS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace metrics for multivariate dictionaries and application to EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for metrics in dictionary learning assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid interface: Integrating BCI in multimodal human-machine interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.530 - 535 </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSVEP enhancement based on Canonical Correlation Analysis to improve BCI performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yskandar Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pointe-Aux-Piments, Mauritius. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFRCON.2013.6757776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-paced hybrid BCI based on EEG and EOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd TOBI workshop - Bringinh BCIs to end-users: facing the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Wurzburg, Germany. pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online frequency band estimation and change-point detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Tiganj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Mboup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic selection of the number of spatial filters for motor-imagery BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of 20th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency Selection in Two Bipolar Channels for Improving the Classification of Motor Imagery EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of 34th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.2744-2747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast calibration of hand movement-based interface for arm exoskeleton control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.573-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-paced Hybrid BCI based on EEG and EOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop of Tools for Brain-computer Interaction (TOBI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Wuerzburg, Germany. pp.4.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Temporal and Spatial Synchronous Behaviors in a Foraging Swarm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-29714-1-ch022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpikeAnts: un réseau de neurones impulsionnels pour modéliser l'organisation émergente dans un système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp 3e conférence française de Neurosciences Computationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpikeAnts, a spiking neuron network modelling the emergence of organization in a complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vancouver, Canada. pp.379--387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient neural models for visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuperlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. pp.257-264, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15910-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpikeAnts : un réseau de neurones impulsionnels pour modéliser l'émergence de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence française de Neurosciences Computationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference of Gaussians type neural image ﬁltering with spiking neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dahdouh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madère, Portugal. pp.467-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covert Attention with a Spiking Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.56-65, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79547-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un mécanisme de &amp;quot;covert attention&amp;quot; avec un réseau de neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual focus with spiking neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bruges, Belgium. pp.385-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency extraction with a distributed spiking neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bruges, Belgium. pp.209-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de saillances par un réseau de neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pont-à-Mousson, France. pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de processus attentionnels dans la perception multimodale d'un robot virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du VIème Colloque Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed processing for modelling real-time multimodal perception in a virtual robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCN'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Innsbruck, Austria. pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal avalanches as potential features for Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis P Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L. Gollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organization of Human Brain Mapping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2024 - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul, South Korea. Abstract Book 6: OHBM 2024 Annual Meeting https://doi.org/10.52294/001c.120596, 4 (1), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the best model for decoding neurophysiological signals? Depends on how you evaluate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Y de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2024 - 33rd Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Riemannian classifiers for multimodal data: FUCONE approach for M/EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality Reduction and Frequency Bin Optimization To Improve a Riemannian-based Classification Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Frateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - Journées COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation with angular criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du labo L2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of cross-frequency phase-amplitude covariance as additional features for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented SPDNet: Second-Order Neural Network for Motor Imagery-Based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa De Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soph.IA summit 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic EEG: multi-view deep learning for BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Papadopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CORTICO 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCERTO: Coherence & Functional Connectivity Graph Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa De Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Hugo Lopez Pinaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CORTICO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-specific frequency band and time segment selection with high class distinctiveness for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating stimulus anticipation from stimulus and prediction history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clark Bäker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Glasauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ange Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BC 2022 - Bernstein Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12751/nncn.bc2022.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decodable anticipation from prestimulus activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ange Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From signals to decisions in noninvasive neural technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Davide Valeriani; Theresa M. Vaughan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press; Elsevier, pp.77-90, 2025, 978-0-443-24824-5. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2023-0-51142-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian classification for SSVEP based BCI: offline versus online implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neurogenesis: An Introduction and Selective Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Kowaliw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Doursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer; Taras Kowaliw, Nicolas Bredeche, René Doursat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growing Adaptive Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 557, pp.1-60, 2014, Studies in Computational Intelligence, 978-3-642-55336-3. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-55337-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The largest EEG-based BCI reproducibility study for open science: the MOABB benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sedlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the structure of cognitive tasks with transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Pinaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG anticipatory activity depends on sensory modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nl-DDM: a non-linear drift-diffusion model accounting for the dynamics of single-trial perceptual decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Glasauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical BCI Challenge-WCCI2020: RIGOLETTO -- RIemannian GeOmetry LEarning, applicaTion To cOnnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] ARAMIS, LAMSADE, LISV. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Riemannian geometry for SSVEP-based Brain Computer Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Versailles Saint-Quentin; Mensia Technologies, SA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un système préattentionnel avec des neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Paris Sud - Paris XI, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00472849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des signaux cérébraux aux activités cognitives, approches géométriques et apprentissage statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Versailles Saint Quentin en Yvelines; Université Paris-Saclay, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02542067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Chevallier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur au LISN-CNRS, Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3027-8241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142286826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chevallier_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198964130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAB-7621-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurophysiological screening of individual variability for robust decoding in c-VEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Velut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Thielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/IMAG.a.1172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Surface Ocean CO2 Atlas (SOCAT) observing network extensions on the quantification of global air-sea CO2 fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Tuyet-Trang Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna E. Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Ombao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 999, pp.180265. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-Aware visualization of high dimensional Symmetric Positive Definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from small datasets -- review of workshop 6 of the 10th International BCI Meeting 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tangermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Dold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinmar Kobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (3), pp.033001. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/addf80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic evaluation of Euclidean alignment with deep learning for EEG decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Junqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael de Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.036038. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad4f18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Tiny Networks: Spotting Expressivity Bottlenecks and Fixing Them Optimally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Verbockhaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rudkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Neuronal Avalanches to inform Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis P Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L. Gollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.108734. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.108734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Neural Network based on Phase Space for BCI decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad88a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cognitive load measurements to design a new architecture of intelligent learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ait Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, pp.121253. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2023.121253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for endogenous effects in decision-making with a non-linear diffusion decision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Glasauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.6323. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32841-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pyRiemann-qiskit: A Sandbox for Quantum Classification Experiments with Riemannian Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire H Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e101006. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.9.e101006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-administered non-invasive vagus nerve stimulation therapy for severe pharmacoresistant restless legs syndrome: outcomes at 6 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sleep Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.e14066. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsr.14066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian geometry for combining functional connectivity metrics and covariance in BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.100254. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2022.100254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end P300 BCI using Bayesian accumulation of Riemannian probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bertrand-Lalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.50-61. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2022.2140467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional connectivity ensemble method to enhance BCI performance (FUCONE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2022.3154885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive Vagus Nerve Stimulation: A New Therapeutic Approach for Pharmacoresistant Restless Legs Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lofaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (3), pp.629-637. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurom.2022.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Cross Over Study Assessing the Efficacy of Non-invasive Stimulation of the Vagus Nerve in Patients With Axial Spondyloarthritis Resistant to Biotherapies: The ESNV-SPA Study Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Jacota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanez Lazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.679775. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2021.679775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Riemannian Distances and Divergences, Applied to SSVEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-020-09473-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemann-Based Algorithms Assessment for Single- and Multiple-Trial P300 Classification in Non-Optimal Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achanccaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Villota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (12), pp.2754-2761. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2020.3043418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMR/Theta Neurofeedback Training Improves Cognitive Performance and EEG Activity in Elderly With Mild Cognitive Impairment: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marlats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Boubaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Djabelkhir-Jemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2020.00147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Controlled Study Evaluating Efficiency of Low Intensity Transcranial Direct Current Stimulation (tDCS) for Dyspnea Relief in Mechanically Ventilated COVID-19 Patients in ICU: The tDCS-DYSP-COVID Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Heming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.372. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2020.00372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SenseJoy, a pluggable solution for assessing user behavior during powered wheelchair driving tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.134. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-019-0613-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Bio-Kinematic for Secure Use of Rehabilitation Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alfayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (sup1), pp.S424-S426. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biokinematic Control Strategy for Rehabilitation Exoskeleton Based on User Intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJMO.2019.V9.730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supra-threshold Inspiratory Loads Elicit Respiratory Related Evoked Potentials in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marlats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (4), pp.221. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-specific time-frequency selection for multi-class motor imagery-based BCIs using few Laplacian EEG channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, pp.302-311. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2017.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online SSVEP-based BCI using Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 191, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-Specific Channel Selection Using Time Information for Motor Imagery Brain–Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.505-518. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-015-9379-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency optimization for discrimination between imagination of right and left hand movements based on two bipolar electroencephalography channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2014-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of extracellular oscillations on neural communication: a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Tiganj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (9), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2014.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth strategies for arbitrary DAG neural architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Verbockhaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rudkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François P. Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2025 - 33th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bruges, Belgium. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2025.ES2025-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic view on Riemannian machine learning models for SPD matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI 2025 - 7th International Conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint Malo, France. pp.142-151, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03924-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapped Gaussian on the manifold of Symmetric Positive Definite Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic optimization for predictive shift adaptation on EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 - 38th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed and Unsupervised Riemannian Domain Adaptation for Machine Learning on Heterogeneous EEG Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.15415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging trajectories on the manifold of symmetric positive definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Euclidean Alignment and Data Augmentation for BCI decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo H Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Y de Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Signal Processing Conference (EUSIPCO), Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2405.14994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Riemannian Neural Architectures for Domain Adaptation in Burst cVEP-based Brain Computer Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Velut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2024 - 32nd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium. pp.571-576, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Riemannian Classifiers for Multimodal Data: FUCONE Approach for M/EEG Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2023 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified Riemannian geometry for frugal learning with brain signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thanwerdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Nielsen; Frédéric Barbaresco, Aug 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel SPD matrix representations considering cross-frequency coupling for EEG classification using Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023 - the 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stopping strategies for P300 speller with Bayesian accumulation of Riemannian probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bertrand-Lalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, Jun 2023, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evaluation on multiple BCI datasets of the functional connectivity ensemble (FUCONE) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, Jun 2023, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Sleep EEG Signal Generation using Latent Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeslle Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGM4H 2023 - 1st Workshop on Deep Generative Models for Health at NeurIPS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Path Planning and Optimization Strategies: Toward Embedded Road Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Smart Systems and Power Management 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Beirut, Lebanon. pp.197-202, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2SPM56638.2022.9988830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-distinctiveness-based frequency band selection on the Riemannian manifold for oscillatory activity-based BCIs: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022- 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 BEETL Competition: Advancing Transfer Learning for Subject Independence &amp; Heterogenous EEG Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aldo Faisal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Grosse-Wentrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Jayaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nouvelle Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian Geometry on Connectivity for Clinical BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto / Virtual, Canada. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un traitement innovant pour le syndrome des jambes sans repos pharmaco-résistant : la stimulation non invasive du nerf vague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Sommeil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2022.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Subject-dependent Calibration for BCI with Riemannian Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NER (Neural engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rome (virtual), Italy. pp.523-526, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NER49283.2021.9441279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning based on functional connectivity and Riemannian geometry for robust workload estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual event, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purposeful Proposal for CP-afflicted Upper Limbs Exoskeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Maassarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beyrouth, Lebanon. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace oddity - optimization on product of Stiefel manifolds for EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Riemannian Brain-Computer Interface to Functional Connectivity Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop on Bringing geometric methods to robot learning, optimization and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, NV / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesically-convex optimization for averaging partially observed covariance matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvrit Sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Machine Learning (ACML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bangkok, Thailand. pp.417 - 432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised optimal transport methods for detecting anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Alaoui-Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised anomaly detection using optimal transport for predictive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Alaoui-Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30490-4_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromotor Strategy of Gait Rehabilitation for Lower-Limb Spasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Machine Interface for Mechanical Ventilation Using Respiratory-Related Evoked Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marlats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Artificial Neural Networks( ICANN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01424-7_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning for SSVEP-based BCI using Riemannian similarities between users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1685-1689, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive means and sequences applied to online classification of EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle M Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Geometric Science of Information (GSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded-BCI: assessment of parallelizing computations on an embedded system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ait Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Last Mile Smart Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vélizy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Euclidean to Riemannian Means: Information Geometry for SSVEP Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yskandar Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.595-604, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Interfaces for New Building Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Last Mile Smart Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vélizy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive visualization system for construction building information using saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Construction Applications of Virtual Reality (CONVR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Banff, Canada. pp.317-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent artifacts removal in a non-invasive single channel EEG recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ait Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems and Computer Vision (ISCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Fez, Morocco, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISACV.2015.7106164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data augmentation in Riemannian space for Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAMLINS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace metrics for multivariate dictionaries and application to EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for metrics in dictionary learning assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid interface: Integrating BCI in multimodal human-machine interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.530 - 535 </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSVEP enhancement based on Canonical Correlation Analysis to improve BCI performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yskandar Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pointe-Aux-Piments, Mauritius. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFRCON.2013.6757776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast calibration of hand movement-based interface for arm exoskeleton control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.573-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency Selection in Two Bipolar Channels for Improving the Classification of Motor Imagery EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of 34th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.2744-2747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-paced Hybrid BCI based on EEG and EOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop of Tools for Brain-computer Interaction (TOBI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Wuerzburg, Germany. pp.4.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online frequency band estimation and change-point detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Tiganj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Mboup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-paced hybrid BCI based on EEG and EOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd TOBI workshop - Bringinh BCIs to end-users: facing the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Wurzburg, Germany. pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic selection of the number of spatial filters for motor-imagery BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of 20th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Temporal and Spatial Synchronous Behaviors in a Foraging Swarm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-29714-1-ch022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpikeAnts: un réseau de neurones impulsionnels pour modéliser l'organisation émergente dans un système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp 3e conférence française de Neurosciences Computationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpikeAnts : un réseau de neurones impulsionnels pour modéliser l'émergence de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence française de Neurosciences Computationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient neural models for visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuperlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. pp.257-264, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15910-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpikeAnts, a spiking neuron network modelling the emergence of organization in a complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vancouver, Canada. pp.379--387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference of Gaussians type neural image ﬁltering with spiking neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dahdouh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madère, Portugal. pp.467-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covert Attention with a Spiking Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.56-65, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79547-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual focus with spiking neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bruges, Belgium. pp.385-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un mécanisme de &amp;quot;covert attention&amp;quot; avec un réseau de neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency extraction with a distributed spiking neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bruges, Belgium. pp.209-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de saillances par un réseau de neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pont-à-Mousson, France. pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de processus attentionnels dans la perception multimodale d'un robot virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du VIème Colloque Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed processing for modelling real-time multimodal perception in a virtual robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCN'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Innsbruck, Austria. pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal avalanches as potential features for Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis P Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L. Gollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organization of Human Brain Mapping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2024 - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul, South Korea. Abstract Book 6: OHBM 2024 Annual Meeting https://doi.org/10.52294/001c.120596, 4 (1), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the best model for decoding neurophysiological signals? Depends on how you evaluate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Y de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2024 - 33rd Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Riemannian classifiers for multimodal data: FUCONE approach for M/EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of cross-frequency phase-amplitude covariance as additional features for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented SPDNet: Second-Order Neural Network for Motor Imagery-Based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa De Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soph.IA summit 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation with angular criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du labo L2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality Reduction and Frequency Bin Optimization To Improve a Riemannian-based Classification Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Frateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - Journées COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic EEG: multi-view deep learning for BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Papadopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CORTICO 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCERTO: Coherence & Functional Connectivity Graph Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa De Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Hugo Lopez Pinaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CORTICO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-specific frequency band and time segment selection with high class distinctiveness for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating stimulus anticipation from stimulus and prediction history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clark Bäker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Glasauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ange Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BC 2022 - Bernstein Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12751/nncn.bc2022.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decodable anticipation from prestimulus activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ange Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From signals to decisions in noninvasive neural technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Davide Valeriani; Theresa M. Vaughan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press; Elsevier, pp.77-90, 2025, 978-0-443-24824-5. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2023-0-51142-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian classification for SSVEP based BCI: offline versus online implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neurogenesis: An Introduction and Selective Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Kowaliw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Doursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer; Taras Kowaliw, Nicolas Bredeche, René Doursat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growing Adaptive Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 557, pp.1-60, 2014, Studies in Computational Intelligence, 978-3-642-55336-3. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-55337-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The largest EEG-based BCI reproducibility study for open science: the MOABB benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sedlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the structure of cognitive tasks with transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Pinaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG anticipatory activity depends on sensory modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nl-DDM: a non-linear drift-diffusion model accounting for the dynamics of single-trial perceptual decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Glasauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical BCI Challenge-WCCI2020: RIGOLETTO -- RIemannian GeOmetry LEarning, applicaTion To cOnnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] ARAMIS, LAMSADE, LISV. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Riemannian geometry for SSVEP-based Brain Computer Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Versailles Saint-Quentin; Mensia Technologies, SA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un système préattentionnel avec des neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Paris Sud - Paris XI, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00472849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des signaux cérébraux aux activités cognitives, approches géométriques et apprentissage statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Versailles Saint Quentin en Yvelines; Université Paris-Saclay, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02542067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F42946F"/>
+    <w:nsid w:val="24DF8569"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3027-8241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142286826" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chevallier_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198964130" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAB-7621-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546237v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Thielen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Constance Corsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.1172" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942016v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Surrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05462858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tangermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guetschel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinmar Kobler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/addf80" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05209651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyet-Trang Chau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E. Dudek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Ombao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180265" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Junqueira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aristimunha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Camargo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad4f18" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04500580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Carrara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Yokoingawa de Camargo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad88a2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04345847v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Sorrentino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P Schwartz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L. Gollo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108734" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591472v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Verbockhaven" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rudkiewicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoxha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciarchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Glasauer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32841-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Russo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zagdoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14066" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire H Cattan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e101006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04350891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zammouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ait Moussa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.121253" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Constance Corsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2022.100254" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03855169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bertrand-Lalo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2022.2140467" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03594331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2022.3154885" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03921967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lofaso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2022.10.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03015762v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K Kalunga" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monacelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09473-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538795v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Azabou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Costantino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Jacota" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Lazizi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.679775" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03174333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Delgado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achanccaray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Villota" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2020.3043418" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03017961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marlats" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boubaya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Djabelkhir-Jemmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00147" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03017762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bounab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00372" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-019-0613-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03017979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charafeddine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfayad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714968" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02421115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinan Charafeddine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alfayad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJMO.2019.V9.730" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02153493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bussel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.06.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01712401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.06.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djouani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.01.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-015-9379-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-38" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01214044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Tiganj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902059v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Douka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. Landes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-112" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343695v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03924-8_15" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708878v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715315" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mellot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15415" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04743791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo H Rodrigues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Y de Camargo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.14994" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720928v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-112" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140126v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sayu Yamamoto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290043" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thanwerdas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-155" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677809v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-24" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04350867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. Thomas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oeslle Lucena" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641137v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871820" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wei" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldo Faisal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Grosse-Wentrup" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Jayaram" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967576v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Houda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SPM56638.2022.9988830" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202349v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414790" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677589v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lajoie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03202360v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khazem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haroun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER49283.2021.9441279" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359257v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03445199v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Maassarani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604854" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202357v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015390v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrit Sra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02614100v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Alaoui-Belghiti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053464" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541920v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30490-4_54" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940263" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01911136v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Hammami" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01424-7_65" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01911092v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553441" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01711499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M Massart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_88" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541485v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_64" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541482v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351881v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541579v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISACV.2015.7106164" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854993" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352054v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878132" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352059v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2013.6757776" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00686648v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756089v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737242v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737280v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757886v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686104v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352061v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnold" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rebecchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601780v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-29714-1-ch022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541733v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paugam-Moisy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545669v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529523v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuperlier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15910-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472842v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dahdouh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472646v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tarroux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331563v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472642v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023820v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529479v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541270v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529527v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04701010v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04743845v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140113v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140107v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Frateur" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068005v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181391v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-179" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04308549v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Yokoingawa De Camargo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095900v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121445v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Hugo Lopez Pinaya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931339v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786876v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark B&#228;ker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2022.049" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03446751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266468v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2023-0-51142-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01710089v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351738v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Kowaliw" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doursat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55337-0_1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04537061v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sedlar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677674v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Pinaya" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677650v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03139990v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351685v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472849v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02542067v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3027-8241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142286826" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chevallier_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198964130" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAB-7621-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546237v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Thielen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Constance Corsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.1172" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05209651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyet-Trang Chau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E. Dudek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Ombao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180265" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942016v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Surrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05462858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tangermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guetschel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinmar Kobler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/addf80" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Junqueira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aristimunha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Camargo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad4f18" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591472v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Verbockhaven" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rudkiewicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04345847v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Sorrentino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P Schwartz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L. Gollo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108734" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04500580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Carrara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Yokoingawa de Camargo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad88a2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04350891v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zammouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ait Moussa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.121253" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoxha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciarchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Glasauer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32841-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire H Cattan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e101006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Russo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zagdoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14066" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Constance Corsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2022.100254" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03855169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bertrand-Lalo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2022.2140467" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03594331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2022.3154885" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03921967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lofaso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2022.10.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538795v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Azabou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Costantino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Jacota" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Lazizi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.679775" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03015762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K Kalunga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monacelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09473-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03174333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Delgado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achanccaray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Villota" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2020.3043418" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03017961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marlats" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boubaya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Djabelkhir-Jemmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00147" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03017762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bounab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00372" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-019-0613-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03017979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charafeddine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfayad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714968" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02421115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinan Charafeddine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alfayad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJMO.2019.V9.730" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02153493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bussel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.06.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01712401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.06.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djouani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.01.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-015-9379-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-38" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01214044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Tiganj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902059v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Douka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. Landes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-112" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343695v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03924-8_15" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902523v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mellot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716030v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15415" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715315" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04743791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo H Rodrigues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Y de Camargo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.14994" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720928v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-112" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140126v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thanwerdas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sayu Yamamoto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290043" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-155" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677809v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-24" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04350867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. Thomas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oeslle Lucena" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967576v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Houda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SPM56638.2022.9988830" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641137v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871820" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wei" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldo Faisal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Grosse-Wentrup" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Jayaram" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202349v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414790" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677589v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lajoie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03202360v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khazem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haroun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER49283.2021.9441279" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359257v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03445199v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Maassarani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604854" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202357v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015390v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrit Sra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02614100v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Alaoui-Belghiti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053464" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541920v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30490-4_54" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940263" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01911136v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Hammami" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01424-7_65" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01911092v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553441" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01711499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M Massart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_88" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541485v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_64" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541482v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351881v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541579v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISACV.2015.7106164" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854993" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352054v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878132" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352059v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2013.6757776" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757886v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737280v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686104v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756089v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00686648v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737242v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352061v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnold" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rebecchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601780v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-29714-1-ch022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541733v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paugam-Moisy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529523v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuperlier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15910-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545669v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472842v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dahdouh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472646v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tarroux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472642v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331563v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023820v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529479v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541270v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529527v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04701010v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04743845v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140113v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181391v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-179" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04308549v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Yokoingawa De Camargo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068005v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140107v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Frateur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095900v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121445v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Hugo Lopez Pinaya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931339v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786876v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark B&#228;ker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2022.049" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03446751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266468v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2023-0-51142-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01710089v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351738v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Kowaliw" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doursat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55337-0_1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04537061v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sedlar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677674v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Pinaya" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677650v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03139990v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351685v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472849v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02542067v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>