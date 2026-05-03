--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Chevallier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur au LISN-CNRS, Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3027-8241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142286826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chevallier_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198964130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAB-7621-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurophysiological screening of individual variability for robust decoding in c-VEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Velut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Thielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/IMAG.a.1172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Surface Ocean CO2 Atlas (SOCAT) observing network extensions on the quantification of global air-sea CO2 fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Tuyet-Trang Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna E. Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Ombao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 999, pp.180265. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-Aware visualization of high dimensional Symmetric Positive Definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from small datasets -- review of workshop 6 of the 10th International BCI Meeting 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tangermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Dold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinmar Kobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (3), pp.033001. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/addf80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic evaluation of Euclidean alignment with deep learning for EEG decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Junqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael de Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.036038. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad4f18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Tiny Networks: Spotting Expressivity Bottlenecks and Fixing Them Optimally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Verbockhaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rudkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Neuronal Avalanches to inform Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis P Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L. Gollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.108734. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.108734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Neural Network based on Phase Space for BCI decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad88a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cognitive load measurements to design a new architecture of intelligent learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ait Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, pp.121253. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2023.121253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for endogenous effects in decision-making with a non-linear diffusion decision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Glasauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.6323. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32841-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pyRiemann-qiskit: A Sandbox for Quantum Classification Experiments with Riemannian Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire H Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e101006. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.9.e101006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-administered non-invasive vagus nerve stimulation therapy for severe pharmacoresistant restless legs syndrome: outcomes at 6 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sleep Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.e14066. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsr.14066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian geometry for combining functional connectivity metrics and covariance in BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.100254. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2022.100254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end P300 BCI using Bayesian accumulation of Riemannian probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bertrand-Lalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.50-61. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2022.2140467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional connectivity ensemble method to enhance BCI performance (FUCONE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2022.3154885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive Vagus Nerve Stimulation: A New Therapeutic Approach for Pharmacoresistant Restless Legs Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lofaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (3), pp.629-637. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurom.2022.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Cross Over Study Assessing the Efficacy of Non-invasive Stimulation of the Vagus Nerve in Patients With Axial Spondyloarthritis Resistant to Biotherapies: The ESNV-SPA Study Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Jacota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanez Lazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.679775. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2021.679775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Riemannian Distances and Divergences, Applied to SSVEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-020-09473-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemann-Based Algorithms Assessment for Single- and Multiple-Trial P300 Classification in Non-Optimal Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achanccaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Villota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (12), pp.2754-2761. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2020.3043418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMR/Theta Neurofeedback Training Improves Cognitive Performance and EEG Activity in Elderly With Mild Cognitive Impairment: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marlats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Boubaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Djabelkhir-Jemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2020.00147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Controlled Study Evaluating Efficiency of Low Intensity Transcranial Direct Current Stimulation (tDCS) for Dyspnea Relief in Mechanically Ventilated COVID-19 Patients in ICU: The tDCS-DYSP-COVID Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Heming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.372. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2020.00372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SenseJoy, a pluggable solution for assessing user behavior during powered wheelchair driving tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.134. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-019-0613-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Bio-Kinematic for Secure Use of Rehabilitation Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alfayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (sup1), pp.S424-S426. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biokinematic Control Strategy for Rehabilitation Exoskeleton Based on User Intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJMO.2019.V9.730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supra-threshold Inspiratory Loads Elicit Respiratory Related Evoked Potentials in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marlats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (4), pp.221. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-specific time-frequency selection for multi-class motor imagery-based BCIs using few Laplacian EEG channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, pp.302-311. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2017.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online SSVEP-based BCI using Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 191, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-Specific Channel Selection Using Time Information for Motor Imagery Brain–Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.505-518. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-015-9379-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency optimization for discrimination between imagination of right and left hand movements based on two bipolar electroencephalography channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2014-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of extracellular oscillations on neural communication: a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Tiganj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (9), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2014.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth strategies for arbitrary DAG neural architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Verbockhaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rudkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François P. Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2025 - 33th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bruges, Belgium. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2025.ES2025-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic view on Riemannian machine learning models for SPD matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI 2025 - 7th International Conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint Malo, France. pp.142-151, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03924-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapped Gaussian on the manifold of Symmetric Positive Definite Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic optimization for predictive shift adaptation on EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 - 38th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed and Unsupervised Riemannian Domain Adaptation for Machine Learning on Heterogeneous EEG Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.15415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging trajectories on the manifold of symmetric positive definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Euclidean Alignment and Data Augmentation for BCI decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo H Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Y de Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Signal Processing Conference (EUSIPCO), Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2405.14994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Riemannian Neural Architectures for Domain Adaptation in Burst cVEP-based Brain Computer Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Velut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2024 - 32nd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium. pp.571-576, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Riemannian Classifiers for Multimodal Data: FUCONE Approach for M/EEG Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2023 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified Riemannian geometry for frugal learning with brain signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thanwerdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Nielsen; Frédéric Barbaresco, Aug 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel SPD matrix representations considering cross-frequency coupling for EEG classification using Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023 - the 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stopping strategies for P300 speller with Bayesian accumulation of Riemannian probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bertrand-Lalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, Jun 2023, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evaluation on multiple BCI datasets of the functional connectivity ensemble (FUCONE) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, Jun 2023, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Sleep EEG Signal Generation using Latent Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeslle Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGM4H 2023 - 1st Workshop on Deep Generative Models for Health at NeurIPS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Path Planning and Optimization Strategies: Toward Embedded Road Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Smart Systems and Power Management 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Beirut, Lebanon. pp.197-202, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2SPM56638.2022.9988830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-distinctiveness-based frequency band selection on the Riemannian manifold for oscillatory activity-based BCIs: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022- 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 BEETL Competition: Advancing Transfer Learning for Subject Independence &amp; Heterogenous EEG Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aldo Faisal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Grosse-Wentrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Jayaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nouvelle Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian Geometry on Connectivity for Clinical BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto / Virtual, Canada. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un traitement innovant pour le syndrome des jambes sans repos pharmaco-résistant : la stimulation non invasive du nerf vague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Sommeil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2022.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Subject-dependent Calibration for BCI with Riemannian Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NER (Neural engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rome (virtual), Italy. pp.523-526, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NER49283.2021.9441279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning based on functional connectivity and Riemannian geometry for robust workload estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual event, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purposeful Proposal for CP-afflicted Upper Limbs Exoskeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Maassarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beyrouth, Lebanon. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace oddity - optimization on product of Stiefel manifolds for EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Riemannian Brain-Computer Interface to Functional Connectivity Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop on Bringing geometric methods to robot learning, optimization and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, NV / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesically-convex optimization for averaging partially observed covariance matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvrit Sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Machine Learning (ACML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bangkok, Thailand. pp.417 - 432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised optimal transport methods for detecting anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Alaoui-Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised anomaly detection using optimal transport for predictive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Alaoui-Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30490-4_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromotor Strategy of Gait Rehabilitation for Lower-Limb Spasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Machine Interface for Mechanical Ventilation Using Respiratory-Related Evoked Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marlats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Artificial Neural Networks( ICANN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01424-7_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning for SSVEP-based BCI using Riemannian similarities between users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1685-1689, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive means and sequences applied to online classification of EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle M Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Geometric Science of Information (GSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded-BCI: assessment of parallelizing computations on an embedded system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ait Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Last Mile Smart Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vélizy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Euclidean to Riemannian Means: Information Geometry for SSVEP Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yskandar Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.595-604, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Interfaces for New Building Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Last Mile Smart Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vélizy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive visualization system for construction building information using saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Construction Applications of Virtual Reality (CONVR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Banff, Canada. pp.317-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent artifacts removal in a non-invasive single channel EEG recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ait Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems and Computer Vision (ISCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Fez, Morocco, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISACV.2015.7106164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data augmentation in Riemannian space for Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAMLINS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace metrics for multivariate dictionaries and application to EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for metrics in dictionary learning assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid interface: Integrating BCI in multimodal human-machine interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.530 - 535 </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSVEP enhancement based on Canonical Correlation Analysis to improve BCI performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yskandar Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pointe-Aux-Piments, Mauritius. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFRCON.2013.6757776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast calibration of hand movement-based interface for arm exoskeleton control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.573-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency Selection in Two Bipolar Channels for Improving the Classification of Motor Imagery EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of 34th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.2744-2747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-paced Hybrid BCI based on EEG and EOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop of Tools for Brain-computer Interaction (TOBI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Wuerzburg, Germany. pp.4.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online frequency band estimation and change-point detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Tiganj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Mboup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-paced hybrid BCI based on EEG and EOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd TOBI workshop - Bringinh BCIs to end-users: facing the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Wurzburg, Germany. pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic selection of the number of spatial filters for motor-imagery BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of 20th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Temporal and Spatial Synchronous Behaviors in a Foraging Swarm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-29714-1-ch022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpikeAnts: un réseau de neurones impulsionnels pour modéliser l'organisation émergente dans un système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp 3e conférence française de Neurosciences Computationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpikeAnts : un réseau de neurones impulsionnels pour modéliser l'émergence de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence française de Neurosciences Computationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient neural models for visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuperlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. pp.257-264, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15910-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpikeAnts, a spiking neuron network modelling the emergence of organization in a complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vancouver, Canada. pp.379--387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference of Gaussians type neural image ﬁltering with spiking neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dahdouh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madère, Portugal. pp.467-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covert Attention with a Spiking Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.56-65, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79547-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual focus with spiking neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bruges, Belgium. pp.385-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un mécanisme de &amp;quot;covert attention&amp;quot; avec un réseau de neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency extraction with a distributed spiking neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bruges, Belgium. pp.209-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de saillances par un réseau de neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pont-à-Mousson, France. pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de processus attentionnels dans la perception multimodale d'un robot virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du VIème Colloque Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed processing for modelling real-time multimodal perception in a virtual robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCN'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Innsbruck, Austria. pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal avalanches as potential features for Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis P Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L. Gollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organization of Human Brain Mapping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2024 - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul, South Korea. Abstract Book 6: OHBM 2024 Annual Meeting https://doi.org/10.52294/001c.120596, 4 (1), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the best model for decoding neurophysiological signals? Depends on how you evaluate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Y de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2024 - 33rd Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Riemannian classifiers for multimodal data: FUCONE approach for M/EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of cross-frequency phase-amplitude covariance as additional features for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented SPDNet: Second-Order Neural Network for Motor Imagery-Based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa De Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soph.IA summit 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation with angular criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du labo L2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality Reduction and Frequency Bin Optimization To Improve a Riemannian-based Classification Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Frateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - Journées COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic EEG: multi-view deep learning for BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Papadopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CORTICO 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCERTO: Coherence & Functional Connectivity Graph Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa De Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Hugo Lopez Pinaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CORTICO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-specific frequency band and time segment selection with high class distinctiveness for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating stimulus anticipation from stimulus and prediction history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clark Bäker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Glasauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ange Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BC 2022 - Bernstein Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12751/nncn.bc2022.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decodable anticipation from prestimulus activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ange Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From signals to decisions in noninvasive neural technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Davide Valeriani; Theresa M. Vaughan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press; Elsevier, pp.77-90, 2025, 978-0-443-24824-5. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2023-0-51142-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian classification for SSVEP based BCI: offline versus online implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neurogenesis: An Introduction and Selective Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Kowaliw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Doursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer; Taras Kowaliw, Nicolas Bredeche, René Doursat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growing Adaptive Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 557, pp.1-60, 2014, Studies in Computational Intelligence, 978-3-642-55336-3. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-55337-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The largest EEG-based BCI reproducibility study for open science: the MOABB benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sedlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the structure of cognitive tasks with transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Pinaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG anticipatory activity depends on sensory modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nl-DDM: a non-linear drift-diffusion model accounting for the dynamics of single-trial perceptual decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Glasauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical BCI Challenge-WCCI2020: RIGOLETTO -- RIemannian GeOmetry LEarning, applicaTion To cOnnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] ARAMIS, LAMSADE, LISV. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Riemannian geometry for SSVEP-based Brain Computer Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Versailles Saint-Quentin; Mensia Technologies, SA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un système préattentionnel avec des neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Paris Sud - Paris XI, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00472849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des signaux cérébraux aux activités cognitives, approches géométriques et apprentissage statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Versailles Saint Quentin en Yvelines; Université Paris-Saclay, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02542067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Chevallier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur au LISN-CNRS, Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3027-8241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142286826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chevallier_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198964130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAB-7621-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurophysiological screening of individual variability for robust decoding in c-VEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Velut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Thielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/IMAG.a.1172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-Aware visualization of high dimensional Symmetric Positive Definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from small datasets -- review of workshop 6 of the 10th International BCI Meeting 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tangermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Dold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinmar Kobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (3), pp.033001. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/addf80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Surface Ocean CO2 Atlas (SOCAT) observing network extensions on the quantification of global air-sea CO2 fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Tuyet-Trang Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna E. Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Ombao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 999, pp.180265. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic evaluation of Euclidean alignment with deep learning for EEG decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Junqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael de Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.036038. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad4f18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Neural Network based on Phase Space for BCI decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad88a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Neuronal Avalanches to inform Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis P Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L. Gollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.108734. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.108734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Tiny Networks: Spotting Expressivity Bottlenecks and Fixing Them Optimally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Verbockhaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rudkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for endogenous effects in decision-making with a non-linear diffusion decision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Glasauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.6323. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32841-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-administered non-invasive vagus nerve stimulation therapy for severe pharmacoresistant restless legs syndrome: outcomes at 6 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sleep Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.e14066. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsr.14066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pyRiemann-qiskit: A Sandbox for Quantum Classification Experiments with Riemannian Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire H Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e101006. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.9.e101006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cognitive load measurements to design a new architecture of intelligent learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ait Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, pp.121253. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2023.121253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian geometry for combining functional connectivity metrics and covariance in BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.100254. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2022.100254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end P300 BCI using Bayesian accumulation of Riemannian probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bertrand-Lalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.50-61. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2022.2140467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional connectivity ensemble method to enhance BCI performance (FUCONE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2022.3154885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive Vagus Nerve Stimulation: A New Therapeutic Approach for Pharmacoresistant Restless Legs Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lofaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (3), pp.629-637. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurom.2022.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Cross Over Study Assessing the Efficacy of Non-invasive Stimulation of the Vagus Nerve in Patients With Axial Spondyloarthritis Resistant to Biotherapies: The ESNV-SPA Study Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Jacota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanez Lazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.679775. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2021.679775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Riemannian Distances and Divergences, Applied to SSVEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-020-09473-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemann-Based Algorithms Assessment for Single- and Multiple-Trial P300 Classification in Non-Optimal Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achanccaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Villota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (12), pp.2754-2761. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2020.3043418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMR/Theta Neurofeedback Training Improves Cognitive Performance and EEG Activity in Elderly With Mild Cognitive Impairment: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marlats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Boubaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Djabelkhir-Jemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2020.00147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Controlled Study Evaluating Efficiency of Low Intensity Transcranial Direct Current Stimulation (tDCS) for Dyspnea Relief in Mechanically Ventilated COVID-19 Patients in ICU: The tDCS-DYSP-COVID Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Heming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.372. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2020.00372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SenseJoy, a pluggable solution for assessing user behavior during powered wheelchair driving tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.134. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-019-0613-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Bio-Kinematic for Secure Use of Rehabilitation Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alfayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (sup1), pp.S424-S426. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biokinematic Control Strategy for Rehabilitation Exoskeleton Based on User Intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJMO.2019.V9.730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supra-threshold Inspiratory Loads Elicit Respiratory Related Evoked Potentials in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marlats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (4), pp.221. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-specific time-frequency selection for multi-class motor imagery-based BCIs using few Laplacian EEG channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, pp.302-311. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2017.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online SSVEP-based BCI using Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 191, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-Specific Channel Selection Using Time Information for Motor Imagery Brain–Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.505-518. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-015-9379-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency optimization for discrimination between imagination of right and left hand movements based on two bipolar electroencephalography channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2014-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of extracellular oscillations on neural communication: a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Tiganj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (9), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2014.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth strategies for arbitrary DAG neural architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Verbockhaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rudkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François P. Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2025 - 33th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bruges, Belgium. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2025.ES2025-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic view on Riemannian machine learning models for SPD matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI 2025 - 7th International Conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint Malo, France. pp.142-151, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03924-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapped Gaussian on the manifold of Symmetric Positive Definite Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging trajectories on the manifold of symmetric positive definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed and Unsupervised Riemannian Domain Adaptation for Machine Learning on Heterogeneous EEG Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.15415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic optimization for predictive shift adaptation on EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 - 38th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Euclidean Alignment and Data Augmentation for BCI decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo H Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Y de Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Signal Processing Conference (EUSIPCO), Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2405.14994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Riemannian Neural Architectures for Domain Adaptation in Burst cVEP-based Brain Computer Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Velut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2024 - 32nd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium. pp.571-576, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Riemannian Classifiers for Multimodal Data: FUCONE Approach for M/EEG Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2023 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel SPD matrix representations considering cross-frequency coupling for EEG classification using Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023 - the 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified Riemannian geometry for frugal learning with brain signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thanwerdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Nielsen; Frédéric Barbaresco, Aug 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stopping strategies for P300 speller with Bayesian accumulation of Riemannian probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bertrand-Lalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, Jun 2023, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evaluation on multiple BCI datasets of the functional connectivity ensemble (FUCONE) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, Jun 2023, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Sleep EEG Signal Generation using Latent Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeslle Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGM4H 2023 - 1st Workshop on Deep Generative Models for Health at NeurIPS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-distinctiveness-based frequency band selection on the Riemannian manifold for oscillatory activity-based BCIs: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022- 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 BEETL Competition: Advancing Transfer Learning for Subject Independence &amp; Heterogenous EEG Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aldo Faisal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Grosse-Wentrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Jayaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nouvelle Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Path Planning and Optimization Strategies: Toward Embedded Road Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Smart Systems and Power Management 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Beirut, Lebanon. pp.197-202, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2SPM56638.2022.9988830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian Geometry on Connectivity for Clinical BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto / Virtual, Canada. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un traitement innovant pour le syndrome des jambes sans repos pharmaco-résistant : la stimulation non invasive du nerf vague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Sommeil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2022.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning based on functional connectivity and Riemannian geometry for robust workload estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual event, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Subject-dependent Calibration for BCI with Riemannian Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NER (Neural engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rome (virtual), Italy. pp.523-526, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NER49283.2021.9441279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purposeful Proposal for CP-afflicted Upper Limbs Exoskeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Maassarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beyrouth, Lebanon. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace oddity - optimization on product of Stiefel manifolds for EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Riemannian Brain-Computer Interface to Functional Connectivity Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop on Bringing geometric methods to robot learning, optimization and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, NV / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesically-convex optimization for averaging partially observed covariance matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvrit Sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Machine Learning (ACML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bangkok, Thailand. pp.417 - 432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised optimal transport methods for detecting anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Alaoui-Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised anomaly detection using optimal transport for predictive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Alaoui-Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30490-4_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromotor Strategy of Gait Rehabilitation for Lower-Limb Spasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Machine Interface for Mechanical Ventilation Using Respiratory-Related Evoked Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marlats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Artificial Neural Networks( ICANN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01424-7_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning for SSVEP-based BCI using Riemannian similarities between users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1685-1689, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive means and sequences applied to online classification of EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle M Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Geometric Science of Information (GSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded-BCI: assessment of parallelizing computations on an embedded system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ait Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Last Mile Smart Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vélizy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Euclidean to Riemannian Means: Information Geometry for SSVEP Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yskandar Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.595-604, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Interfaces for New Building Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Last Mile Smart Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vélizy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive visualization system for construction building information using saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Construction Applications of Virtual Reality (CONVR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Banff, Canada. pp.317-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent artifacts removal in a non-invasive single channel EEG recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ait Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems and Computer Vision (ISCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Fez, Morocco, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISACV.2015.7106164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data augmentation in Riemannian space for Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAMLINS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace metrics for multivariate dictionaries and application to EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for metrics in dictionary learning assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid interface: Integrating BCI in multimodal human-machine interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.530 - 535 </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSVEP enhancement based on Canonical Correlation Analysis to improve BCI performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yskandar Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pointe-Aux-Piments, Mauritius. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFRCON.2013.6757776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-paced hybrid BCI based on EEG and EOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd TOBI workshop - Bringinh BCIs to end-users: facing the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Wurzburg, Germany. pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online frequency band estimation and change-point detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Tiganj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Mboup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic selection of the number of spatial filters for motor-imagery BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of 20th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast calibration of hand movement-based interface for arm exoskeleton control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.573-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-paced Hybrid BCI based on EEG and EOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop of Tools for Brain-computer Interaction (TOBI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Wuerzburg, Germany. pp.4.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency Selection in Two Bipolar Channels for Improving the Classification of Motor Imagery EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of 34th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.2744-2747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Temporal and Spatial Synchronous Behaviors in a Foraging Swarm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-29714-1-ch022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpikeAnts: un réseau de neurones impulsionnels pour modéliser l'organisation émergente dans un système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp 3e conférence française de Neurosciences Computationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpikeAnts, a spiking neuron network modelling the emergence of organization in a complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vancouver, Canada. pp.379--387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient neural models for visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuperlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. pp.257-264, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15910-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpikeAnts : un réseau de neurones impulsionnels pour modéliser l'émergence de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence française de Neurosciences Computationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference of Gaussians type neural image ﬁltering with spiking neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dahdouh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madère, Portugal. pp.467-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covert Attention with a Spiking Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.56-65, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79547-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual focus with spiking neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bruges, Belgium. pp.385-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un mécanisme de &amp;quot;covert attention&amp;quot; avec un réseau de neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency extraction with a distributed spiking neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bruges, Belgium. pp.209-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de saillances par un réseau de neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pont-à-Mousson, France. pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de processus attentionnels dans la perception multimodale d'un robot virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du VIème Colloque Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed processing for modelling real-time multimodal perception in a virtual robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCN'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Innsbruck, Austria. pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal avalanches as potential features for Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis P Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L. Gollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organization of Human Brain Mapping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2024 - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul, South Korea. Abstract Book 6: OHBM 2024 Annual Meeting https://doi.org/10.52294/001c.120596, 4 (1), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the best model for decoding neurophysiological signals? Depends on how you evaluate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Y de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2024 - 33rd Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Riemannian classifiers for multimodal data: FUCONE approach for M/EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation with angular criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du labo L2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality Reduction and Frequency Bin Optimization To Improve a Riemannian-based Classification Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Frateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - Journées COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of cross-frequency phase-amplitude covariance as additional features for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented SPDNet: Second-Order Neural Network for Motor Imagery-Based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa De Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soph.IA summit 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic EEG: multi-view deep learning for BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Papadopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CORTICO 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCERTO: Coherence & Functional Connectivity Graph Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa De Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Hugo Lopez Pinaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CORTICO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-specific frequency band and time segment selection with high class distinctiveness for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating stimulus anticipation from stimulus and prediction history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clark Bäker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Glasauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ange Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BC 2022 - Bernstein Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12751/nncn.bc2022.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decodable anticipation from prestimulus activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ange Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From signals to decisions in noninvasive neural technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Davide Valeriani; Theresa M. Vaughan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press; Elsevier, pp.77-90, 2025, 978-0-443-24824-5. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2023-0-51142-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian classification for SSVEP based BCI: offline versus online implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neurogenesis: An Introduction and Selective Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Kowaliw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Doursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer; Taras Kowaliw, Nicolas Bredeche, René Doursat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growing Adaptive Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 557, pp.1-60, 2014, Studies in Computational Intelligence, 978-3-642-55336-3. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-55337-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The largest EEG-based BCI reproducibility study for open science: the MOABB benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sedlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG anticipatory activity depends on sensory modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the structure of cognitive tasks with transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Pinaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nl-DDM: a non-linear drift-diffusion model accounting for the dynamics of single-trial perceptual decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Glasauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical BCI Challenge-WCCI2020: RIGOLETTO -- RIemannian GeOmetry LEarning, applicaTion To cOnnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] ARAMIS, LAMSADE, LISV. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Riemannian geometry for SSVEP-based Brain Computer Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Versailles Saint-Quentin; Mensia Technologies, SA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un système préattentionnel avec des neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Paris Sud - Paris XI, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00472849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des signaux cérébraux aux activités cognitives, approches géométriques et apprentissage statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Versailles Saint Quentin en Yvelines; Université Paris-Saclay, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02542067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24DF8569"/>
+    <w:nsid w:val="B79904FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3027-8241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142286826" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chevallier_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198964130" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAB-7621-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546237v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Thielen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Constance Corsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.1172" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05209651v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyet-Trang Chau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E. Dudek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Ombao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180265" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942016v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Surrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05462858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tangermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dold" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guetschel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinmar Kobler" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/addf80" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Junqueira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aristimunha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Camargo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad4f18" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591472v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Verbockhaven" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rudkiewicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04345847v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Sorrentino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P Schwartz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L. Gollo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108734" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04500580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Carrara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Yokoingawa de Camargo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad88a2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04350891v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zammouri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ait Moussa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.121253" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoxha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciarchi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Glasauer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32841-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040814v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire H Cattan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e101006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartley" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bao" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Russo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zagdoun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14066" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Constance Corsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2022.100254" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03855169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bertrand-Lalo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2022.2140467" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03594331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2022.3154885" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03921967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lofaso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2022.10.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538795v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Azabou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Costantino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Jacota" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Lazizi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.679775" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03015762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K Kalunga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monacelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09473-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03174333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Delgado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achanccaray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Villota" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2020.3043418" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03017961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marlats" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boubaya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Djabelkhir-Jemmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00147" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03017762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bounab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00372" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-019-0613-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03017979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charafeddine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfayad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714968" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02421115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinan Charafeddine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alfayad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJMO.2019.V9.730" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02153493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bussel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.06.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01712401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.06.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djouani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.01.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-015-9379-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-38" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01214044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Tiganj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902059v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Douka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. Landes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-112" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343695v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03924-8_15" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902523v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mellot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716030v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15415" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708878v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715315" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04743791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo H Rodrigues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Y de Camargo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.14994" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720928v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-112" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140126v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935637v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thanwerdas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sayu Yamamoto" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290043" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-155" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677809v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-24" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04350867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. Thomas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oeslle Lucena" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967576v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Houda" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SPM56638.2022.9988830" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641137v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871820" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677636v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wei" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldo Faisal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Grosse-Wentrup" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Jayaram" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202349v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414790" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677589v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lajoie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03202360v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khazem" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haroun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER49283.2021.9441279" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359257v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03445199v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Maassarani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604854" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202357v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015390v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrit Sra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02614100v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Alaoui-Belghiti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053464" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541920v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30490-4_54" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940263" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01911136v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Hammami" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01424-7_65" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01911092v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553441" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01711499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M Massart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_88" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541485v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_64" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541482v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351881v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541579v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISACV.2015.7106164" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854993" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352054v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878132" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352059v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2013.6757776" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757886v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737280v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686104v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756089v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00686648v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiart" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737242v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352061v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnold" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rebecchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601780v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-29714-1-ch022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541733v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paugam-Moisy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529514v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529523v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuperlier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15910-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545669v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472842v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dahdouh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472646v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tarroux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472642v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331563v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023820v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529479v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541270v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529527v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04701010v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04743845v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140113v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181391v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-179" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04308549v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Yokoingawa De Camargo" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068005v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140107v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Frateur" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095900v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121445v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Hugo Lopez Pinaya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931339v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786876v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark B&#228;ker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2022.049" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03446751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266468v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2023-0-51142-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01710089v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351738v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Kowaliw" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doursat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55337-0_1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04537061v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sedlar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677674v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Pinaya" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677650v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03139990v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351685v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472849v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02542067v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3027-8241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142286826" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chevallier_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198964130" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAB-7621-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546237v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Thielen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Constance Corsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.1172" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942016v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Surrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05462858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tangermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guetschel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinmar Kobler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/addf80" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05209651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyet-Trang Chau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E. Dudek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Ombao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180265" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Junqueira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aristimunha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Camargo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad4f18" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04500580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Carrara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Yokoingawa de Camargo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad88a2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04345847v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Sorrentino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P Schwartz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L. Gollo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108734" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591472v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Verbockhaven" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rudkiewicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoxha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciarchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Glasauer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32841-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Russo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zagdoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14066" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire H Cattan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e101006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04350891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zammouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ait Moussa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.121253" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Constance Corsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2022.100254" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03855169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bertrand-Lalo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2022.2140467" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03594331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2022.3154885" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03921967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lofaso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2022.10.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538795v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Azabou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Costantino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Jacota" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Lazizi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.679775" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03015762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K Kalunga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monacelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09473-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03174333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Delgado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achanccaray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Villota" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2020.3043418" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03017961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marlats" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boubaya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Djabelkhir-Jemmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00147" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03017762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bounab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00372" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-019-0613-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03017979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charafeddine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfayad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714968" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02421115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinan Charafeddine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alfayad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJMO.2019.V9.730" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02153493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bussel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.06.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01712401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.06.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djouani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.01.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-015-9379-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-38" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01214044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Tiganj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902059v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Douka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. Landes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-112" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343695v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03924-8_15" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708878v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715315" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mellot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15415" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04743791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo H Rodrigues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Y de Camargo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.14994" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720928v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-112" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140126v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sayu Yamamoto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290043" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thanwerdas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-155" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677809v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-24" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04350867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. Thomas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oeslle Lucena" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641137v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871820" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wei" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldo Faisal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Grosse-Wentrup" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Jayaram" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967576v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Houda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SPM56638.2022.9988830" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202349v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414790" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677589v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lajoie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359257v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03202360v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khazem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haroun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER49283.2021.9441279" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03445199v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Maassarani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604854" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202357v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015390v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrit Sra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02614100v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Alaoui-Belghiti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053464" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541920v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30490-4_54" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940263" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01911136v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Hammami" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01424-7_65" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01911092v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553441" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01711499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M Massart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_88" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541485v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_64" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541482v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351881v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541579v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISACV.2015.7106164" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854993" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352054v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878132" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352059v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2013.6757776" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00686648v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756089v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737242v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757886v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686104v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737280v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352061v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnold" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rebecchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601780v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-29714-1-ch022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541733v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paugam-Moisy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545669v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529523v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuperlier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15910-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472842v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dahdouh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472646v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tarroux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472642v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331563v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023820v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529479v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541270v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529527v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04701010v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04743845v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140113v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068005v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140107v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Frateur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181391v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-179" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04308549v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Yokoingawa De Camargo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095900v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121445v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Hugo Lopez Pinaya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931339v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786876v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark B&#228;ker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2022.049" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03446751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266468v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2023-0-51142-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01710089v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351738v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Kowaliw" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doursat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55337-0_1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04537061v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sedlar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677650v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677674v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Pinaya" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03139990v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351685v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472849v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02542067v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>