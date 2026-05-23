--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Chevallier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur au LISN-CNRS, Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3027-8241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142286826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chevallier_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198964130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAB-7621-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurophysiological screening of individual variability for robust decoding in c-VEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Velut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Thielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/IMAG.a.1172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-Aware visualization of high dimensional Symmetric Positive Definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from small datasets -- review of workshop 6 of the 10th International BCI Meeting 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tangermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Dold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinmar Kobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (3), pp.033001. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/addf80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Surface Ocean CO2 Atlas (SOCAT) observing network extensions on the quantification of global air-sea CO2 fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Tuyet-Trang Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna E. Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Ombao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 999, pp.180265. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic evaluation of Euclidean alignment with deep learning for EEG decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Junqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael de Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.036038. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad4f18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Neural Network based on Phase Space for BCI decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad88a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Neuronal Avalanches to inform Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis P Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L. Gollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.108734. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.108734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Tiny Networks: Spotting Expressivity Bottlenecks and Fixing Them Optimally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Verbockhaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rudkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for endogenous effects in decision-making with a non-linear diffusion decision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Glasauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.6323. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32841-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-administered non-invasive vagus nerve stimulation therapy for severe pharmacoresistant restless legs syndrome: outcomes at 6 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sleep Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.e14066. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsr.14066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pyRiemann-qiskit: A Sandbox for Quantum Classification Experiments with Riemannian Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire H Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e101006. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.9.e101006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cognitive load measurements to design a new architecture of intelligent learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ait Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, pp.121253. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2023.121253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian geometry for combining functional connectivity metrics and covariance in BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.100254. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2022.100254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end P300 BCI using Bayesian accumulation of Riemannian probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bertrand-Lalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.50-61. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2022.2140467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional connectivity ensemble method to enhance BCI performance (FUCONE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2022.3154885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive Vagus Nerve Stimulation: A New Therapeutic Approach for Pharmacoresistant Restless Legs Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lofaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (3), pp.629-637. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurom.2022.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Cross Over Study Assessing the Efficacy of Non-invasive Stimulation of the Vagus Nerve in Patients With Axial Spondyloarthritis Resistant to Biotherapies: The ESNV-SPA Study Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Jacota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanez Lazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.679775. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2021.679775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Riemannian Distances and Divergences, Applied to SSVEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-020-09473-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemann-Based Algorithms Assessment for Single- and Multiple-Trial P300 Classification in Non-Optimal Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achanccaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Villota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (12), pp.2754-2761. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2020.3043418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMR/Theta Neurofeedback Training Improves Cognitive Performance and EEG Activity in Elderly With Mild Cognitive Impairment: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marlats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Boubaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Djabelkhir-Jemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2020.00147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Controlled Study Evaluating Efficiency of Low Intensity Transcranial Direct Current Stimulation (tDCS) for Dyspnea Relief in Mechanically Ventilated COVID-19 Patients in ICU: The tDCS-DYSP-COVID Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Heming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.372. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2020.00372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SenseJoy, a pluggable solution for assessing user behavior during powered wheelchair driving tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.134. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-019-0613-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Bio-Kinematic for Secure Use of Rehabilitation Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alfayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (sup1), pp.S424-S426. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biokinematic Control Strategy for Rehabilitation Exoskeleton Based on User Intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJMO.2019.V9.730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supra-threshold Inspiratory Loads Elicit Respiratory Related Evoked Potentials in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marlats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (4), pp.221. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-specific time-frequency selection for multi-class motor imagery-based BCIs using few Laplacian EEG channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, pp.302-311. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2017.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online SSVEP-based BCI using Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 191, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-Specific Channel Selection Using Time Information for Motor Imagery Brain–Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.505-518. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-015-9379-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency optimization for discrimination between imagination of right and left hand movements based on two bipolar electroencephalography channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2014-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of extracellular oscillations on neural communication: a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Tiganj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (9), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2014.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth strategies for arbitrary DAG neural architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Verbockhaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rudkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François P. Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2025 - 33th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bruges, Belgium. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2025.ES2025-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic view on Riemannian machine learning models for SPD matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI 2025 - 7th International Conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint Malo, France. pp.142-151, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03924-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapped Gaussian on the manifold of Symmetric Positive Definite Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging trajectories on the manifold of symmetric positive definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed and Unsupervised Riemannian Domain Adaptation for Machine Learning on Heterogeneous EEG Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.15415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic optimization for predictive shift adaptation on EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 - 38th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Euclidean Alignment and Data Augmentation for BCI decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo H Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Y de Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Signal Processing Conference (EUSIPCO), Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2405.14994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Riemannian Neural Architectures for Domain Adaptation in Burst cVEP-based Brain Computer Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Velut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2024 - 32nd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium. pp.571-576, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Riemannian Classifiers for Multimodal Data: FUCONE Approach for M/EEG Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2023 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel SPD matrix representations considering cross-frequency coupling for EEG classification using Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023 - the 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified Riemannian geometry for frugal learning with brain signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thanwerdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Nielsen; Frédéric Barbaresco, Aug 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stopping strategies for P300 speller with Bayesian accumulation of Riemannian probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bertrand-Lalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, Jun 2023, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evaluation on multiple BCI datasets of the functional connectivity ensemble (FUCONE) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, Jun 2023, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Sleep EEG Signal Generation using Latent Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeslle Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGM4H 2023 - 1st Workshop on Deep Generative Models for Health at NeurIPS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-distinctiveness-based frequency band selection on the Riemannian manifold for oscillatory activity-based BCIs: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022- 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 BEETL Competition: Advancing Transfer Learning for Subject Independence &amp; Heterogenous EEG Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aldo Faisal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Grosse-Wentrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Jayaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nouvelle Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Path Planning and Optimization Strategies: Toward Embedded Road Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Smart Systems and Power Management 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Beirut, Lebanon. pp.197-202, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2SPM56638.2022.9988830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian Geometry on Connectivity for Clinical BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto / Virtual, Canada. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un traitement innovant pour le syndrome des jambes sans repos pharmaco-résistant : la stimulation non invasive du nerf vague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Sommeil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2022.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning based on functional connectivity and Riemannian geometry for robust workload estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual event, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Subject-dependent Calibration for BCI with Riemannian Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NER (Neural engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rome (virtual), Italy. pp.523-526, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NER49283.2021.9441279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purposeful Proposal for CP-afflicted Upper Limbs Exoskeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Maassarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beyrouth, Lebanon. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace oddity - optimization on product of Stiefel manifolds for EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Riemannian Brain-Computer Interface to Functional Connectivity Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop on Bringing geometric methods to robot learning, optimization and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, NV / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesically-convex optimization for averaging partially observed covariance matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvrit Sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Machine Learning (ACML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bangkok, Thailand. pp.417 - 432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised optimal transport methods for detecting anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Alaoui-Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised anomaly detection using optimal transport for predictive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Alaoui-Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30490-4_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromotor Strategy of Gait Rehabilitation for Lower-Limb Spasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Machine Interface for Mechanical Ventilation Using Respiratory-Related Evoked Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marlats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Artificial Neural Networks( ICANN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01424-7_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning for SSVEP-based BCI using Riemannian similarities between users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1685-1689, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive means and sequences applied to online classification of EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle M Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Geometric Science of Information (GSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded-BCI: assessment of parallelizing computations on an embedded system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ait Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Last Mile Smart Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vélizy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Euclidean to Riemannian Means: Information Geometry for SSVEP Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yskandar Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.595-604, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Interfaces for New Building Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Last Mile Smart Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vélizy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive visualization system for construction building information using saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Construction Applications of Virtual Reality (CONVR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Banff, Canada. pp.317-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent artifacts removal in a non-invasive single channel EEG recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ait Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems and Computer Vision (ISCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Fez, Morocco, France. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISACV.2015.7106164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data augmentation in Riemannian space for Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAMLINS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace metrics for multivariate dictionaries and application to EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for metrics in dictionary learning assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid interface: Integrating BCI in multimodal human-machine interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.530 - 535 </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSVEP enhancement based on Canonical Correlation Analysis to improve BCI performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yskandar Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pointe-Aux-Piments, Mauritius. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFRCON.2013.6757776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-paced hybrid BCI based on EEG and EOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd TOBI workshop - Bringinh BCIs to end-users: facing the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Wurzburg, Germany. pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online frequency band estimation and change-point detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Tiganj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Mboup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic selection of the number of spatial filters for motor-imagery BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of 20th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast calibration of hand movement-based interface for arm exoskeleton control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.573-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-paced Hybrid BCI based on EEG and EOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop of Tools for Brain-computer Interaction (TOBI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Wuerzburg, Germany. pp.4.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency Selection in Two Bipolar Channels for Improving the Classification of Motor Imagery EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of 34th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.2744-2747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Temporal and Spatial Synchronous Behaviors in a Foraging Swarm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-29714-1-ch022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpikeAnts: un réseau de neurones impulsionnels pour modéliser l'organisation émergente dans un système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp 3e conférence française de Neurosciences Computationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpikeAnts, a spiking neuron network modelling the emergence of organization in a complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vancouver, Canada. pp.379--387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient neural models for visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuperlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. pp.257-264, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15910-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpikeAnts : un réseau de neurones impulsionnels pour modéliser l'émergence de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence française de Neurosciences Computationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference of Gaussians type neural image ﬁltering with spiking neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dahdouh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madère, Portugal. pp.467-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covert Attention with a Spiking Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.56-65, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79547-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual focus with spiking neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bruges, Belgium. pp.385-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un mécanisme de &amp;quot;covert attention&amp;quot; avec un réseau de neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency extraction with a distributed spiking neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bruges, Belgium. pp.209-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de saillances par un réseau de neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pont-à-Mousson, France. pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de processus attentionnels dans la perception multimodale d'un robot virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du VIème Colloque Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed processing for modelling real-time multimodal perception in a virtual robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCN'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Innsbruck, Austria. pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal avalanches as potential features for Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis P Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L. Gollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organization of Human Brain Mapping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2024 - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul, South Korea. Abstract Book 6: OHBM 2024 Annual Meeting https://doi.org/10.52294/001c.120596, 4 (1), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the best model for decoding neurophysiological signals? Depends on how you evaluate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Y de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2024 - 33rd Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Riemannian classifiers for multimodal data: FUCONE approach for M/EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation with angular criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du labo L2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality Reduction and Frequency Bin Optimization To Improve a Riemannian-based Classification Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Frateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - Journées COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of cross-frequency phase-amplitude covariance as additional features for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented SPDNet: Second-Order Neural Network for Motor Imagery-Based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa De Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soph.IA summit 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic EEG: multi-view deep learning for BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Papadopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CORTICO 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCERTO: Coherence & Functional Connectivity Graph Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa De Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Hugo Lopez Pinaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CORTICO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-specific frequency band and time segment selection with high class distinctiveness for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating stimulus anticipation from stimulus and prediction history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clark Bäker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Glasauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ange Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BC 2022 - Bernstein Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12751/nncn.bc2022.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decodable anticipation from prestimulus activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ange Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From signals to decisions in noninvasive neural technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Davide Valeriani; Theresa M. Vaughan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press; Elsevier, pp.77-90, 2025, 978-0-443-24824-5. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2023-0-51142-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian classification for SSVEP based BCI: offline versus online implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neurogenesis: An Introduction and Selective Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Kowaliw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Doursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer; Taras Kowaliw, Nicolas Bredeche, René Doursat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growing Adaptive Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 557, pp.1-60, 2014, Studies in Computational Intelligence, 978-3-642-55336-3. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-55337-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The largest EEG-based BCI reproducibility study for open science: the MOABB benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sedlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG anticipatory activity depends on sensory modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the structure of cognitive tasks with transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Pinaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nl-DDM: a non-linear drift-diffusion model accounting for the dynamics of single-trial perceptual decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Glasauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical BCI Challenge-WCCI2020: RIGOLETTO -- RIemannian GeOmetry LEarning, applicaTion To cOnnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] ARAMIS, LAMSADE, LISV. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Riemannian geometry for SSVEP-based Brain Computer Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Versailles Saint-Quentin; Mensia Technologies, SA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un système préattentionnel avec des neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Paris Sud - Paris XI, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00472849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des signaux cérébraux aux activités cognitives, approches géométriques et apprentissage statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Versailles Saint Quentin en Yvelines; Université Paris-Saclay, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02542067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId331"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:109.40170940171px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Chevallier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur au LISN-CNRS, Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3027-8241</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142286826</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">chevallier_s_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198964130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=j5Tu_SQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/AAB-7621-2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurophysiological screening of individual variability for robust decoding in c-VEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Velut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Thielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imaging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/IMAG.a.1172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Surface Ocean CO2 Atlas (SOCAT) observing network extensions on the quantification of global air-sea CO2 fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Tuyet-Trang Chau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna E. Dudek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hernando Ombao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 999, pp.180265. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05209651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry-Aware visualization of high dimensional Symmetric Positive Definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04942016v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning from small datasets -- review of workshop 6 of the 10th International BCI Meeting 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Tangermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Dold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinmar Kobler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (3), pp.033001. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/addf80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Neural Network based on Phase Space for BCI decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad88a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Neuronal Avalanches to inform Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis P Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L. Gollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.108734. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2023.108734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04345847v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing Tiny Networks: Spotting Expressivity Bottlenecks and Fixing Them Optimally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Verbockhaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rudkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Charpiat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Machine Learning Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04591472v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systematic evaluation of Euclidean alignment with deep learning for EEG decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruna Junqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael de Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (3), pp.036038. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-2552/ad4f18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cognitive load measurements to design a new architecture of intelligent learning systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ait Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 237, pp.121253. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2023.121253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for endogenous effects in decision-making with a non-linear diffusion decision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Glasauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.6323. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-32841-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pyRiemann-qiskit: A Sandbox for Quantum Classification Experiments with Riemannian Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Andreev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire H Cattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ideas and Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9, pp.e101006. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/rio.9.e101006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04040814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-administered non-invasive vagus nerve stimulation therapy for severe pharmacoresistant restless legs syndrome: outcomes at 6 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashley Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sleep Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.e14066. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jsr.14066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian geometry for combining functional connectivity metrics and covariance in BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Software Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, pp.100254. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.simpa.2022.100254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional connectivity ensemble method to enhance BCI performance (FUCONE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TBME.2022.3154885⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03594331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">End-to-end P300 BCI using Bayesian accumulation of Riemannian probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bertrand-Lalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain-Computer Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.50-61. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2326263X.2022.2140467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noninvasive Vagus Nerve Stimulation: A New Therapeutic Approach for Pharmacoresistant Restless Legs Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lofaso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuromodulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (3), pp.629-637. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurom.2022.10.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Cross Over Study Assessing the Efficacy of Non-invasive Stimulation of the Vagus Nerve in Patients With Axial Spondyloarthritis Resistant to Biotherapies: The ESNV-SPA Study Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Costantino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madalina Jacota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanez Lazizi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.679775. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2021.679775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Riemannian Distances and Divergences, Applied to SSVEP-based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.K Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19 (1), pp.93-106. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12021-020-09473-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemann-Based Algorithms Assessment for Single- and Multiple-Trial P300 Classification in Non-Optimal Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Achanccaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Villota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (12), pp.2754-2761. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2020.3043418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randomized Controlled Study Evaluating Efficiency of Low Intensity Transcranial Direct Current Stimulation (tDCS) for Dyspnea Relief in Mechanically Ventilated COVID-19 Patients in ICU: The tDCS-DYSP-COVID Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Heming</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Bounab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, pp.372. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmed.2020.00372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMR/Theta Neurofeedback Training Improves Cognitive Performance and EEG Activity in Elderly With Mild Cognitive Impairment: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marlats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marouane Boubaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Djabelkhir-Jemmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnagi.2020.00147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SenseJoy, a pluggable solution for assessing user behavior during powered wheelchair driving tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Chassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of NeuroEngineering and Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16, pp.134. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12984-019-0613-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Bio-Kinematic for Secure Use of Rehabilitation Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Alfayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khalil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (sup1), pp.S424-S426. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1714968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03017979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biokinematic Control Strategy for Rehabilitation Exoskeleton Based on User Intention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Modeling and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (6), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7763/IJMO.2019.V9.730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supra-threshold Inspiratory Loads Elicit Respiratory Related Evoked Potentials in Healthy Subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marlats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Bussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (4), pp.221. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-specific time-frequency selection for multi-class motor imagery-based BCIs using few Laplacian EEG channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38, pp.302-311. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bspc.2017.06.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online SSVEP-based BCI using Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 191, pp.55-68. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucom.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subject-Specific Channel Selection Using Time Information for Motor Imagery Brain–Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (3), pp.505-518. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12559-015-9379-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency optimization for discrimination between imagination of right and left hand movements based on two bipolar electroencephalography channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Advances in Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1687-6180-2014-38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of extracellular oscillations on neural communication: a computational perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Tiganj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8 (9), </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2014.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear Activation Functions for Deep Riemannian Neural Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Heck dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Guilherme Prado Barbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis G Fantinato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2026 - 34th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Bruges, Belgium. pp.535-540, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2026.ES2026-312⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth strategies for arbitrary DAG neural architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Douka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Verbockhaven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Rudkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François P. Landes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2025 - 33th European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Bruges, Belgium. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2025.ES2025-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902059v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic view on Riemannian machine learning models for SPD matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSI 2025 - 7th International Conference on Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Saint Malo, France. pp.142-151, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-03924-8_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wrapped Gaussian on the manifold of Symmetric Positive Definite Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICML 2025 - 42nd International Conference on Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05158268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Averaging trajectories on the manifold of symmetric positive definite matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault de Surrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics-informed and Unsupervised Riemannian Domain Adaptation for Machine Learning on Heterogeneous EEG Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2403.15415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesic optimization for predictive shift adaptation on EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Collas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Engemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS 2024 - 38th Annual Conference on Neural Information Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining Euclidean Alignment and Data Augmentation for BCI decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo H Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Y de Camargo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2024 - 32nd European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Signal Processing Conference (EUSIPCO), Aug 2024, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2405.14994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Riemannian Neural Architectures for Domain Adaptation in Burst cVEP-based Brain Computer Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Velut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dehais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2024 - 32nd European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruges, Belgium. pp.571-576, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2024.ES2024-112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratified Riemannian geometry for frugal learning with brain signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Thanwerdas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franck Nielsen; Frédéric Barbaresco, Aug 2023, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Riemannian Classifiers for Multimodal Data: FUCONE Approach for M/EEG Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBI 2023 - IEEE International Symposium on Biomedical Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cartagena de Indias, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel SPD matrix representations considering cross-frequency coupling for EEG classification using Riemannian geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apolline Mellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSIPCO 2023 - the 31st European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthetic Sleep EEG Signal Generation using Latent Diffusion Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oeslle Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DGM4H 2023 - 1st Workshop on Deep Generative Models for Health at NeurIPS 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, New orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04350867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical evaluation on multiple BCI datasets of the functional connectivity ensemble (FUCONE) method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, Jun 2023, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-24⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early stopping strategies for P300 speller with Bayesian accumulation of Riemannian probabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bertrand-Lalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Clisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International Brain-Computer Interface Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BCI Society, Jun 2023, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Path Planning and Optimization Strategies: Toward Embedded Road Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hani Hamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Smart Systems and Power Management 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Beirut, Lebanon. pp.197-202, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IC2SPM56638.2022.9988830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Class-distinctiveness-based frequency band selection on the Riemannian manifold for oscillatory activity-based BCIs: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022- 44th Annual International Conference of the IEEE Engineering in Medicine &amp; Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9871820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641137v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2021 BEETL Competition: Advancing Transfer Learning for Subject Independence &amp; Heterogenous EEG Data Sets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxi Wei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aldo Faisal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moritz Grosse-Wentrup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinay Jayaram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeurIPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Nouvelle Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian Geometry on Connectivity for Clinical BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto / Virtual, Canada. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP39728.2021.9414790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un traitement innovant pour le syndrome des jambes sans repos pharmaco-résistant : la stimulation non invasive du nerf vague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Hartley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Zagdoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lajoie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Sommeil 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lille, France. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.msom.2022.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning based on functional connectivity and Riemannian geometry for robust workload estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroergonomics conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Virtual event, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03359257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Subject-dependent Calibration for BCI with Riemannian Transfer Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Khazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Haroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NER (Neural engineering)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Rome (virtual), Italy. pp.523-526, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NER49283.2021.9441279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purposeful Proposal for CP-afflicted Upper Limbs Exoskeletons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Maassarani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Beyrouth, Lebanon. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME53305.2021.9604854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace oddity - optimization on product of Stiefel manifolds for EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03202357v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending Riemannian Brain-Computer Interface to Functional Connectivity Estimators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS Workshop on Bringing geometric methods to robot learning, optimization and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Las Vegas, NV / Virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03015390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geodesically-convex optimization for averaging partially observed covariance matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suvrit Sra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Machine Learning (ACML)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Bangkok, Thailand. pp.417 - 432</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-supervised optimal transport methods for detecting anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Alaoui-Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Azabou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised anomaly detection using optimal transport for predictive maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Alaoui-Belghiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-30490-4_54⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuromotor Strategy of Gait Rehabilitation for Lower-Limb Spasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinan Charafeddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pradon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Alfayad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Biomedical Engineering (ICABME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Tripoli, Lebanon. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICABME47164.2019.8940263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brain-Machine Interface for Mechanical Ventilation Using Respiratory-Related Evoked Potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Marlats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Mayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Conference on Artificial Neural Networks( ICANN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Rhodes, Greece. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01424-7_65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer Learning for SSVEP-based BCI using Riemannian similarities between users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th European Signal Processing Conference (EUSIPCO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rome, Italy. pp.1685-1689, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/EUSIPCO.2018.8553441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inductive means and sequences applied to online classification of EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle M Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Geometric Science of Information (GSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-68445-1_88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embedded-BCI: assessment of parallelizing computations on an embedded system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ait Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Last Mile Smart Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vélizy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Euclidean to Riemannian Means: Information Geometry for SSVEP Classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yskandar Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geometric Science of Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Palaiseau, France. pp.595-604, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25040-3_64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Interfaces for New Building Design Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Last Mile Smart Mobility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Vélizy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive visualization system for construction building information using saliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Construction Applications of Virtual Reality (CONVR 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Banff, Canada. pp.317-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent artifacts removal in a non-invasive single channel EEG recording</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Zammouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Ait Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems and Computer Vision (ISCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Fez, Morocco, France. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISACV.2015.7106164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data augmentation in Riemannian space for Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAMLINS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subspace metrics for multivariate dictionaries and application to EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6854993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the need for metrics in dictionary learning assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal Atif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Signal Processing Conference (EUSIPCO) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid interface: Integrating BCI in multimodal human-machine interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rabreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME International Conference on Advanced Intelligent Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Besançon, France. pp.530 - 535 </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AIM.2014.6878132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSVEP enhancement based on Canonical Correlation Analysis to improve BCI performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Djouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yskandar Hamam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRICON 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Pointe-Aux-Piments, Mauritius. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AFRCON.2013.6757776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast calibration of hand movement-based interface for arm exoskeleton control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monacelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.573-578</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-paced Hybrid BCI based on EEG and EOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop of Tools for Brain-computer Interaction (TOBI 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Wuerzburg, Germany. pp.4.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-frequency Selection in Two Bipolar Channels for Improving the Classification of Motor Imagery EEG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of 34th Annual International Conference of the IEEE Engineering in Medicine and Biology Society (EMBC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, San Diego, United States. pp.2744-2747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online frequency band estimation and change-point detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoran Tiganj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Mboup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference Systems and Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A self-paced hybrid BCI based on EEG and EOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd TOBI workshop - Bringinh BCIs to end-users: facing the challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Wurzburg, Germany. pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00686648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic selection of the number of spatial filters for motor-imagery BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Wiart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The proceeding of 20th European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning (ESANN 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Bruges, Belgium. pp.109-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00737242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of Temporal and Spatial Synchronous Behaviors in a Foraging Swarm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Artificial Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/978-0-262-29714-1-ch022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00601780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Introduction to Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rebecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks (ESANN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Bruges, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01352061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient neural models for visual attention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cuperlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaussier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Varsovie, Poland. pp.257-264, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15910-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpikeAnts : un réseau de neurones impulsionnels pour modéliser l'émergence de l'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquième conférence française de Neurosciences Computationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lyon, France. pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00529514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpikeAnts: un réseau de neurones impulsionnels pour modéliser l'organisation émergente dans un système complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp 3e conférence française de Neurosciences Computationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SpikeAnts, a spiking neuron network modelling the emergence of organization in a complex system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Sebag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NIPS'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Vancouver, Canada. pp.379--387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00545669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difference of Gaussians type neural image ﬁltering with spiking neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Dahdouh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Neural Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Madère, Portugal. pp.467-472</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covert Attention with a Spiking Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Santorini, Greece. pp.56-65, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-79547-6_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual focus with spiking neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Bruges, Belgium. pp.385-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00472642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un mécanisme de &amp;quot;covert attention&amp;quot; avec un réseau de neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxième conférence française de Neurosciences Computationnelles, "Neurocomp08"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saliency extraction with a distributed spiking neural network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium on Artificial Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Bruges, Belgium. pp.209-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023820v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de saillances par un réseau de neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tarroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroComp</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Pont-à-Mousson, France. pp.154-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de processus attentionnels dans la perception multimodale d'un robot virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Paugam-Moisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du VIème Colloque Jeunes Chercheurs en Sciences Cognitives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed processing for modelling real-time multimodal perception in a virtual robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Paugam-Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lemaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PDCN'2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Innsbruck, Austria. pp.393-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuronal avalanches as potential features for Brain-Computer Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Sorrentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis P Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo L. Gollo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Organization of Human Brain Mapping. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OHBM 2024 - Organization for Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Seoul, South Korea. Abstract Book 6: OHBM 2024 Annual Meeting https://doi.org/10.52294/001c.120596, 4 (1), 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04701010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the best model for decoding neurophysiological signals? Depends on how you evaluate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Y de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS 2024 - 33rd Annual Computational Neuroscience Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Natal, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04743845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of cross-frequency phase-amplitude covariance as additional features for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI 2023 - 10th International BCI Meeting Balancing Innovation and Translation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Brussels, Belgium. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3217/978-3-85125-962-9-179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented SPDNet: Second-Order Neural Network for Motor Imagery-Based BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa De Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soph.IA summit 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble of Riemannian classifiers for multimodal data: FUCONE approach for M/EEG data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio de Vico Fallani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCI meeting 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Bruxelles, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blind separation with angular criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Lloria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du labo L2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saint-Rémy-lès-Chevreuse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05068005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality Reduction and Frequency Bin Optimization To Improve a Riemannian-based Classification Pipeline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rune Frateur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2023 - Journées COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holographic EEG: multi-view deep learning for BCI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Papadopoulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CORTICO 2023 - COllectif pour la Recherche Transdisciplinaire sur les Interfaces Cerveau-Ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONCERTO: Coherence & Functional Connectivity Graph Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Yokoingawa De Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Hugo Lopez Pinaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée CORTICO 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Paris, France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-specific frequency band and time segment selection with high class distinctiveness for Riemannian BCIs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sayu Yamamoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORTICO 2022 : Invasive and non invasive Brain-Computer Interfaces – A handshake over the cliff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating stimulus anticipation from stimulus and prediction history</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clark Bäker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Glasauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ange Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BC 2022 - Bernstein Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12751/nncn.bc2022.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03786876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decodable anticipation from prestimulus activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ange Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Neuroergonomics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Munich (online), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From signals to decisions in noninvasive neural technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Davide Valeriani; Theresa M. Vaughan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academic Press; Elsevier, pp.77-90, 2025, 978-0-443-24824-5. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2023-0-51142-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05266468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riemannian classification for SSVEP based BCI: offline versus online implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain–Computer Interfaces Handbook: Technological and Theoretical Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Neurogenesis: An Introduction and Selective Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Kowaliw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Doursat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer; Taras Kowaliw, Nicolas Bredeche, René Doursat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Growing Adaptive Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 557, pp.1-60, 2014, Studies in Computational Intelligence, 978-3-642-55336-3. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-55337-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The largest EEG-based BCI reproducibility study for open science: the MOABB benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Carrara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guetschel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Sedlar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04537061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EEG anticipatory activity depends on sensory modality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange Amorim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the structure of cognitive tasks with transfer learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aristimunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael de Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Pinaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gramfort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nl-DDM: a non-linear drift-diffusion model accounting for the dynamics of single-trial perceptual decisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hoxha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Ciarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Glasauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical BCI Challenge-WCCI2020: RIGOLETTO -- RIemannian GeOmetry LEarning, applicaTion To cOnnectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Constance Corsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Yger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] ARAMIS, LAMSADE, LISV. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Riemannian geometry for SSVEP-based Brain Computer Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Kalunga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Barthélemy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Université de Versailles Saint-Quentin; Mensia Technologies, SA. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation d'un système préattentionnel avec des neurones impulsionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université Paris Sud - Paris XI, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00472849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des signaux cérébraux aux activités cognitives, approches géométriques et apprentissage statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Versailles Saint Quentin en Yvelines; Université Paris-Saclay, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02542067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId337"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B79904FE"/>
+    <w:nsid w:val="ED682E83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3027-8241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142286826" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chevallier_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198964130" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAB-7621-2020" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546237v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Thielen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Constance Corsi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.1172" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942016v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Surrel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05462858v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tangermann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dold" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guetschel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinmar Kobler" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/addf80" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05209651v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyet-Trang Chau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E. Dudek" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Ombao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180265" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Junqueira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aristimunha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Camargo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad4f18" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04500580v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Carrara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Yokoingawa de Camargo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad88a2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04345847v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Sorrentino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P Schwartz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L. Gollo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108734" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591472v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Verbockhaven" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rudkiewicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoxha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciarchi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Glasauer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32841-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258081v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartley" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bao" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Russo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zagdoun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14066" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040814v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreev" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire H Cattan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e101006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04350891v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zammouri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ait Moussa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.121253" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772666v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Constance Corsi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2022.100254" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03855169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bertrand-Lalo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clisson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2022.2140467" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03594331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2022.3154885" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03921967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lofaso" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2022.10.046" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538795v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Azabou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Costantino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Jacota" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Lazizi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.679775" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03015762v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K Kalunga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monacelli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09473-9" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03174333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Delgado" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achanccaray" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Villota" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2020.3043418" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03017961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marlats" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boubaya" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Djabelkhir-Jemmi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00147" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03017762v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bounab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00372" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399466v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabreau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-019-0613-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03017979v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charafeddine" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfayad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714968" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02421115v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinan Charafeddine" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alfayad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJMO.2019.V9.730" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02153493v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bussel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.06.006" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01712401v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.06.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djouani" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.01.007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351620v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-015-9379-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351618v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-38" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01214044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Tiganj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902059v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Douka" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. Landes" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-112" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343695v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03924-8_15" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158268v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708878v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715315" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716030v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mellot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15415" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902523v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04743791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo H Rodrigues" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Y de Camargo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.14994" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720928v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-112" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140126v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131609v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sayu Yamamoto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290043" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thanwerdas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677800v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-155" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677809v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-24" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04350867v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. Thomas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oeslle Lucena" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641137v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871820" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wei" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldo Faisal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Grosse-Wentrup" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Jayaram" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967576v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Houda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SPM56638.2022.9988830" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202349v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414790" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677589v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lajoie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359257v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03202360v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khazem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haroun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER49283.2021.9441279" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03445199v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Maassarani" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604854" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202357v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015390v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984423v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrit Sra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02614100v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Alaoui-Belghiti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053464" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541920v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30490-4_54" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541681v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940263" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01911136v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Hammami" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01424-7_65" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01911092v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553441" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01711499v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M Massart" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_88" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541485v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351753v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_64" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541482v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351881v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541579v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISACV.2015.7106164" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351990v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854993" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352054v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352056v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878132" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352059v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2013.6757776" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00686648v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiart" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756089v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737242v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757886v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686104v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737280v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352061v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnold" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rebecchi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601780v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-29714-1-ch022" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541733v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paugam-Moisy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545669v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529523v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuperlier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15910-7" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529514v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472842v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dahdouh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472646v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tarroux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_6" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472642v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331563v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023820v2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529479v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541270v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529527v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04701010v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04743845v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140113v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068005v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140107v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Frateur" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181391v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-179" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04308549v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Yokoingawa De Camargo" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095900v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121445v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Hugo Lopez Pinaya" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931339v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786876v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark B&#228;ker" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2022.049" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03446751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266468v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2023-0-51142-5" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01710089v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351738v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Kowaliw" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doursat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55337-0_1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04537061v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sedlar" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677650v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677674v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Pinaya" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03139990v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351685v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472849v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02542067v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-chevallier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3027-8241" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142286826" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/chevallier_s_1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/198964130" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=j5Tu_SQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAB-7621-2020" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546237v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Thielen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevallier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Constance Corsi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dehais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/IMAG.a.1172" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05209651v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tuyet-Trang Chau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna E. Dudek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernando Ombao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180265" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942016v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault de Surrel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05462858v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tangermann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Dold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guetschel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinmar Kobler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/addf80" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04500580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Carrara" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aristimunha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Yokoingawa de Camargo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad88a2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04345847v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Sorrentino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis P Schwartz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo L. Gollo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.108734" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591472v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Verbockhaven" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Rudkiewicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Charpiat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Junqueira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Camargo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-2552/ad4f18" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04350891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Zammouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Ait Moussa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.121253" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290041v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hoxha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Ciarchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Glasauer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delorme" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-32841-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040814v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Andreev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire H Cattan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e101006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258081v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartley" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bao" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Russo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zagdoun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jsr.14066" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772666v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Constance Corsi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio de Vico Fallani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpa.2022.100254" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03594331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2022.3154885" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03855169v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bertrand-Lalo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Clisson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2326263X.2022.2140467" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03921967v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lofaso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurom.2022.10.046" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538795v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Azabou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Costantino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Jacota" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanez Lazizi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2021.679775" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03015762v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.K Kalunga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monacelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12021-020-09473-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03174333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Delgado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Achanccaray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Villota" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2020.3043418" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03017762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Heming" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Bounab" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmed.2020.00372" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03017961v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Marlats" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Boubaya" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Djabelkhir-Jemmi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2020.00147" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rabreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chassagne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monacelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12984-019-0613-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03017979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charafeddine" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pradon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alfayad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1714968" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02421115v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinan Charafeddine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Alfayad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pradon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7763/IJMO.2019.V9.730" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02153493v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bussel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2018.06.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01712401v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bloch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2017.06.016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351623v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Kalunga" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djouani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2016.01.007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351620v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-015-9379-z" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-6180-2014-38" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01214044v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Tiganj" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2014.00009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616889v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Heck dos Santos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Guilherme Prado Barbon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis G Fantinato" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2026.ES2026-312" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902059v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Douka" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rivaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P. Landes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2025.ES2025-112" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343695v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-03924-8_15" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158268v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715315" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716030v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Mellot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gramfort" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2403.15415" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902523v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04743791v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo H Rodrigues" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Y de Camargo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2405.14994" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720928v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2024.ES2024-112" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Thanwerdas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140126v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131609v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sayu Yamamoto" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290043" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04350867v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam G. Thomas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oeslle Lucena" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677809v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-24" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677800v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-155" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03967576v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Houda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hani Hamdan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2SPM56638.2022.9988830" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03641137v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9871820" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677636v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxi Wei" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aldo Faisal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Grosse-Wentrup" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinay Jayaram" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202349v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP39728.2021.9414790" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677589v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lajoie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2022.01.017" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03359257v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03202360v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Khazem" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Haroun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NER49283.2021.9441279" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03445199v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Maassarani" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME53305.2021.9604854" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202357v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015390v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984423v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrit Sra" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02614100v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Alaoui-Belghiti" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053464" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541920v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30490-4_54" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541681v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICABME47164.2019.8940263" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01911136v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Hammami" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mayaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01424-7_65" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01911092v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553441" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01711499v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle M Massart" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-68445-1_88" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541485v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351753v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yskandar Hamam" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25040-3_64" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541482v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351881v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541579v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISACV.2015.7106164" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351990v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352047v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Atif" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6854993" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352054v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352056v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2014.6878132" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352059v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AFRCON.2013.6757776" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757886v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686104v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737280v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00756089v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Mboup" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00686648v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737242v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00601780v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paugam-Moisy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sebag" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/978-0-262-29714-1-ch022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352061v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnold" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rebecchi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529523v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuperlier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaussier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15910-7" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00529514v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Paugam-Moisy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541733v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00545669v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472842v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dahdouh" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472646v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tarroux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-79547-6_6" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472642v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331563v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023820v2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529479v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02541270v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529527v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lema&#238;tre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04701010v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04743845v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moreau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181391v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3217/978-3-85125-962-9-179" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04308549v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Yokoingawa De Camargo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140113v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068005v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lloria" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04140107v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Frateur" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095900v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Papadopoulo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121445v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Hugo Lopez Pinaya" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931339v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786876v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clark B&#228;ker" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ange Amorim" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12751/nncn.bc2022.049" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03446751v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boutin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266468v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabestaing" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2023-0-51142-5" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-01710089v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351738v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Kowaliw" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Doursat" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55337-0_1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04537061v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Sedlar" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677650v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange Amorim" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677674v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Pinaya" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03139990v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351685v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00472849v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02542067v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>