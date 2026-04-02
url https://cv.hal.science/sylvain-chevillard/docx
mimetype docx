--- v0 (2026-03-12)
+++ v1 (2026-04-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Chevillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds in $H^2$-rational approximation to $z^N$</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic method for estimating magnetic moments from field measurements on a planar grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Andrade Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ponomarev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421157v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Explicit Integrals Related to the Remanent Magnetization Inverse Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RT-0525, Inria. 2025, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic integrals, on the disk, of the magnetic field generated by a remanent magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9601, Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan carbone d'une équipe de recherche à l'Inria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inria Sophia Antipolis - Méditerranée. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Transfer Functions Realizable with Active Electronic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Seyfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8659, Inria Sophia Antipolis; INRIA. 2014, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the error functions erf & erfc in arbitrary precision with correct rounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6465, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00261360v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A certified infinite norm for the validation of numerical algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR2006-49, Laboratoire de l'informatique du parallélisme. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00119810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On analytic formulas useful to solve the inverse magnetization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2024 - 10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole recovery from sparse measurements of its field on a cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Mavreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics (ISEM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chamonix, France. pp.209-215, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-171033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618885v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of high frequency nonlinear amplifiers via harmonic identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cooman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days 2018, without insertion in the proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jan 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole localization in Moon rocks from sparse magnetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Mavreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMTAM2017 - Tendances des Applications Mathématiques en Tunisie, Algérie, Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic moments recovery from partial field measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ponomarev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICOF (Problèmes Inverses, Contrôle, Optimisation de Formes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple precision evaluation of the Airy Ai function with reduced cancellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mezzarobba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Austin, TX, United States. pp.175-182, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2013.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767085v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of code for the evaluation of constant expressions at any precision with a guaranteed error bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tübingen, Germany. pp.225-232, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2011.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sollya: an environment for the development of numerical codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Maria Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Congress on Mathematical Software - ICMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.28 -- 31, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified and fast computation of supremum norms of approximation errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Maria Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Symposium on Computer Arithmetic (ARITH 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Portland, United States. pp.169 -- 176, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2009.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00334545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Method for Evaluating Polynomial and Rational Function Approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brisebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Ercegovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAP 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium. pp.233-238, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASAP.2008.4580185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A certified infinite norm for the implementation of elementary functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Quirin Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QSIC 2007 - 7th International Conference on Quality Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Portland, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QSIC.2007.4385491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient polynomial $L^{\infty}$-approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brisebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.169-176, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2007.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00119513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearized Active Circuits: Transfer Functions and Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cooman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Seyfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (5), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mine.2022039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667606v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic moment estimation and bounded extremal problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas P. Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Andrade Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems and Imaging </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ipi.2019003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Free Closed-Loop Stability Analysis: A Linear Functional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cooman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Seyfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (1), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2017.2749222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimax principle and lower bounds in H$^{2}$-rational approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Qian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Approximation Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 206, pp.17-47. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jat.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922815v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functions erf and erfc computed with arbitrary precision and explicit error bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 216, pp.72 -- 95. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2011.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00356709v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and accurate computation of upper bounds of approximation errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Maria Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 412 (16), pp.1523-1543. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2010.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00445343v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent and equivalent magnetic distributions on thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jaming; Andreas Hartmann; Karim Kellay; Stanislas Kupin; Gilles Pisier; Dan Timotin; Mohamed Zarrabi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmonic Analysis, Function Theory, Operator Theory, and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, The Theta Foundation, 2018, Theta Series in Advanced Mathematics, 978-606-8443-08-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286117v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation efficace de fonctions numériques - Outils et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université de Lyon; Ecole Normale Supérieure de Lyon - ENS LYON, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00460776v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLL and polynomial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brisebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LLL+25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPFI: Multiple Precision Floating-point Interval Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Quirin Lauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Diep Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:84667c5f1779bbb1bf29cb8a1a3b46b9a39a05c3;origin=https://gitlab.inria.fr/mpfi/mpfi;visit=swh:1:snp:7d324eee7554d4bb6e08226954cd47401c1b078f;anchor=swh:1:rev:34b9309998f553abf83a77717742203b97390cc3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId78"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Chevillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds in $H^2$-rational approximation to Blaschke products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Borichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zarouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic method for estimating magnetic moments from field measurements on a planar grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Andrade Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ponomarev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421157v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Explicit Integrals Related to the Remanent Magnetization Inverse Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RT-0525, Inria. 2025, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic integrals, on the disk, of the magnetic field generated by a remanent magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9601, Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan carbone d'une équipe de recherche à l'Inria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inria Sophia Antipolis - Méditerranée. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Transfer Functions Realizable with Active Electronic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Seyfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8659, Inria Sophia Antipolis; INRIA. 2014, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the error functions erf & erfc in arbitrary precision with correct rounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6465, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00261360v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A certified infinite norm for the validation of numerical algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR2006-49, Laboratoire de l'informatique du parallélisme. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00119810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On analytic formulas useful to solve the inverse magnetization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2024 - 10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole recovery from sparse measurements of its field on a cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Mavreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics (ISEM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chamonix, France. pp.209-215, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-171033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618885v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of high frequency nonlinear amplifiers via harmonic identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cooman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days 2018, without insertion in the proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jan 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole localization in Moon rocks from sparse magnetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Mavreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMTAM2017 - Tendances des Applications Mathématiques en Tunisie, Algérie, Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic moments recovery from partial field measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ponomarev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICOF (Problèmes Inverses, Contrôle, Optimisation de Formes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple precision evaluation of the Airy Ai function with reduced cancellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mezzarobba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Austin, TX, United States. pp.175-182, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2013.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767085v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of code for the evaluation of constant expressions at any precision with a guaranteed error bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tübingen, Germany. pp.225-232, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2011.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sollya: an environment for the development of numerical codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Maria Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Congress on Mathematical Software - ICMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.28 -- 31, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified and fast computation of supremum norms of approximation errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Maria Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Symposium on Computer Arithmetic (ARITH 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Portland, United States. pp.169 -- 176, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2009.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00334545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Method for Evaluating Polynomial and Rational Function Approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brisebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Ercegovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAP 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium. pp.233-238, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASAP.2008.4580185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A certified infinite norm for the implementation of elementary functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Quirin Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QSIC 2007 - 7th International Conference on Quality Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Portland, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QSIC.2007.4385491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient polynomial $L^{\infty}$-approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brisebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.169-176, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2007.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00119513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearized Active Circuits: Transfer Functions and Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cooman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Seyfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (5), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mine.2022039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667606v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic moment estimation and bounded extremal problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas P. Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Andrade Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems and Imaging </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ipi.2019003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Free Closed-Loop Stability Analysis: A Linear Functional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cooman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Seyfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (1), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2017.2749222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimax principle and lower bounds in H$^{2}$-rational approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Qian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Approximation Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 206, pp.17-47. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jat.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922815v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functions erf and erfc computed with arbitrary precision and explicit error bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 216, pp.72 -- 95. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2011.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00356709v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and accurate computation of upper bounds of approximation errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Maria Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 412 (16), pp.1523-1543. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2010.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00445343v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent and equivalent magnetic distributions on thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jaming; Andreas Hartmann; Karim Kellay; Stanislas Kupin; Gilles Pisier; Dan Timotin; Mohamed Zarrabi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmonic Analysis, Function Theory, Operator Theory, and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, The Theta Foundation, 2018, Theta Series in Advanced Mathematics, 978-606-8443-08-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286117v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation efficace de fonctions numériques - Outils et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université de Lyon; Ecole Normale Supérieure de Lyon - ENS LYON, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00460776v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLL and polynomial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brisebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LLL+25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPFI: Multiple Precision Floating-point Interval Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Quirin Lauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Diep Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:84667c5f1779bbb1bf29cb8a1a3b46b9a39a05c3;origin=https://gitlab.inria.fr/mpfi/mpfi;visit=swh:1:snp:7d324eee7554d4bb6e08226954cd47401c1b078f;anchor=swh:1:rev:34b9309998f553abf83a77717742203b97390cc3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385529v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421157v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Andrade Lima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ponomarev" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361820v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Yousfi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03268844v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261360v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00119810v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905813v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618885v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Mavreas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-171033" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526549v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cooman" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767085v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.33" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537935v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.38" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761644v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00334545v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2009.18" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761652v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580185" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102507v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Quirin Lauter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2007.4385491" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119513v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2007.17" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667606v3" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2022039" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623991v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas P. Hardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2019003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381731v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2749222" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922815v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Qian" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jat.2015.03.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00356709v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.09.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00445343v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harrison" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.11.052" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286117v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460776v7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04732267v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070590v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Nguyen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:84667c5f1779bbb1bf29cb8a1a3b46b9a39a05c3;origin=https://gitlab.inria.fr/mpfi/mpfi;visit=swh:1:snp:7d324eee7554d4bb6e08226954cd47401c1b078f;anchor=swh:1:rev:34b9309998f553abf83a77717742203b97390cc3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385529v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Borichev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zarouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421157v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Andrade Lima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ponomarev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Yousfi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03268844v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098616v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261360v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00119810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905813v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618885v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Mavreas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-171033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cooman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767085v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.33" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537935v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.38" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00334545v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2009.18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580185" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102507v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Quirin Lauter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2007.4385491" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119513v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2007.17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667606v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2022039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623991v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas P. Hardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2019003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2749222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922815v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Qian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jat.2015.03.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00356709v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.09.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00445343v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harrison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.11.052" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286117v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460776v7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04732267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:84667c5f1779bbb1bf29cb8a1a3b46b9a39a05c3;origin=https://gitlab.inria.fr/mpfi/mpfi;visit=swh:1:snp:7d324eee7554d4bb6e08226954cd47401c1b078f;anchor=swh:1:rev:34b9309998f553abf83a77717742203b97390cc3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>