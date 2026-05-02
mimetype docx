--- v1 (2026-04-02)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Chevillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds in $H^2$-rational approximation to Blaschke products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Borichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zarouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic method for estimating magnetic moments from field measurements on a planar grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Andrade Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ponomarev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421157v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Explicit Integrals Related to the Remanent Magnetization Inverse Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RT-0525, Inria. 2025, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic integrals, on the disk, of the magnetic field generated by a remanent magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9601, Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan carbone d'une équipe de recherche à l'Inria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inria Sophia Antipolis - Méditerranée. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Transfer Functions Realizable with Active Electronic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Seyfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8659, Inria Sophia Antipolis; INRIA. 2014, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the error functions erf & erfc in arbitrary precision with correct rounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6465, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00261360v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A certified infinite norm for the validation of numerical algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR2006-49, Laboratoire de l'informatique du parallélisme. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00119810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On analytic formulas useful to solve the inverse magnetization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2024 - 10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole recovery from sparse measurements of its field on a cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Mavreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics (ISEM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chamonix, France. pp.209-215, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-171033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618885v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of high frequency nonlinear amplifiers via harmonic identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cooman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days 2018, without insertion in the proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jan 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole localization in Moon rocks from sparse magnetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Mavreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMTAM2017 - Tendances des Applications Mathématiques en Tunisie, Algérie, Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic moments recovery from partial field measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ponomarev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICOF (Problèmes Inverses, Contrôle, Optimisation de Formes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple precision evaluation of the Airy Ai function with reduced cancellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mezzarobba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Austin, TX, United States. pp.175-182, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2013.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767085v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of code for the evaluation of constant expressions at any precision with a guaranteed error bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tübingen, Germany. pp.225-232, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2011.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sollya: an environment for the development of numerical codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Maria Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Congress on Mathematical Software - ICMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.28 -- 31, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified and fast computation of supremum norms of approximation errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Maria Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Symposium on Computer Arithmetic (ARITH 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Portland, United States. pp.169 -- 176, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2009.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00334545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Method for Evaluating Polynomial and Rational Function Approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brisebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Ercegovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAP 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium. pp.233-238, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASAP.2008.4580185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A certified infinite norm for the implementation of elementary functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Quirin Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QSIC 2007 - 7th International Conference on Quality Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Portland, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QSIC.2007.4385491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient polynomial $L^{\infty}$-approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brisebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.169-176, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2007.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00119513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearized Active Circuits: Transfer Functions and Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cooman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Seyfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (5), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mine.2022039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667606v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic moment estimation and bounded extremal problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas P. Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Andrade Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems and Imaging </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ipi.2019003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Free Closed-Loop Stability Analysis: A Linear Functional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cooman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Seyfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (1), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2017.2749222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimax principle and lower bounds in H$^{2}$-rational approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Qian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Approximation Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 206, pp.17-47. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jat.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922815v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functions erf and erfc computed with arbitrary precision and explicit error bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 216, pp.72 -- 95. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2011.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00356709v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and accurate computation of upper bounds of approximation errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Maria Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 412 (16), pp.1523-1543. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2010.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00445343v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent and equivalent magnetic distributions on thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jaming; Andreas Hartmann; Karim Kellay; Stanislas Kupin; Gilles Pisier; Dan Timotin; Mohamed Zarrabi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmonic Analysis, Function Theory, Operator Theory, and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, The Theta Foundation, 2018, Theta Series in Advanced Mathematics, 978-606-8443-08-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286117v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation efficace de fonctions numériques - Outils et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université de Lyon; Ecole Normale Supérieure de Lyon - ENS LYON, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00460776v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLL and polynomial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brisebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LLL+25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPFI: Multiple Precision Floating-point Interval Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Quirin Lauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Diep Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:84667c5f1779bbb1bf29cb8a1a3b46b9a39a05c3;origin=https://gitlab.inria.fr/mpfi/mpfi;visit=swh:1:snp:7d324eee7554d4bb6e08226954cd47401c1b078f;anchor=swh:1:rev:34b9309998f553abf83a77717742203b97390cc3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Chevillard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic integrals, on the disk, of the magnetic field generated by a remanent magnetization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9601, Inria. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05361820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Explicit Integrals Related to the Remanent Magnetization Inverse Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RT-0525, Inria. 2025, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan carbone d'une équipe de recherche à l'Inria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Inria Sophia Antipolis - Méditerranée. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268844v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Transfer Functions Realizable with Active Electronic Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Seyfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8659, Inria Sophia Antipolis; INRIA. 2014, pp.36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01098616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computation of the error functions erf & erfc in arbitrary precision with correct rounding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Revol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6465, INRIA. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00261360v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A certified infinite norm for the validation of numerical algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR2006-49, Laboratoire de l'informatique du parallélisme. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00119810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower bounds in $H^2$-rational approximation to Blaschke products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Borichev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Coiffard Marre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zarouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385529v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymptotic method for estimating magnetic moments from field measurements on a planar grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Andrade Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ponomarev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01421157v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On analytic formulas useful to solve the inverse magnetization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMELEC 2024 - 10ème Conférence Européenne sur les Méthodes Numériques en Electromagnétisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole recovery from sparse measurements of its field on a cylindrical geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Mavreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics (ISEM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Chamonix, France. pp.209-215, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-171033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618885v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of high frequency nonlinear amplifiers via harmonic identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cooman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Days 2018, without insertion in the proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Côte d'Azur, Jan 2018, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipole localization in Moon rocks from sparse magnetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Mavreas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAMTAM2017 - Tendances des Applications Mathématiques en Tunisie, Algérie, Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic moments recovery from partial field measurements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Ponomarev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PICOF (Problèmes Inverses, Contrôle, Optimisation de Formes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple precision evaluation of the Airy Ai function with reduced cancellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Mezzarobba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Austin, TX, United States. pp.175-182, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2013.33⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767085v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic generation of code for the evaluation of constant expressions at any precision with a guaranteed error bound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Tübingen, Germany. pp.225-232, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2011.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00537935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sollya: an environment for the development of numerical codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Maria Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Congress on Mathematical Software - ICMS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Kobe, Japan. pp.28 -- 31, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-15582-6_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certified and fast computation of supremum norms of approximation errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Maria Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IEEE Symposium on Computer Arithmetic (ARITH 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Portland, United States. pp.169 -- 176, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2009.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00334545v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Method for Evaluating Polynomial and Rational Function Approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brisebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milos Ercegovac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAP 08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Leuven, Belgium. pp.233-238, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASAP.2008.4580185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A certified infinite norm for the implementation of elementary functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Quirin Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QSIC 2007 - 7th International Conference on Quality Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Portland, United States. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QSIC.2007.4385491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02102507v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient polynomial $L^{\infty}$-approximations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brisebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE Symposium on Computer Arithmetic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.169-176, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ARITH.2007.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00119513v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linearized Active Circuits: Transfer Functions and Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cooman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Seyfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (5), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/mine.2022039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667606v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic moment estimation and bounded extremal problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas P. Hardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Andrade Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems and Imaging </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/ipi.2019003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Free Closed-Loop Stability Analysis: A Linear Functional Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Cooman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Seyfert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Olivi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (1), pp.73-80. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMTT.2017.2749222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimax principle and lower bounds in H$^{2}$-rational approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tao Qian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Approximation Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 206, pp.17-47. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jat.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00922815v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The functions erf and erfc computed with arbitrary precision and explicit error bounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 216, pp.72 -- 95. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ic.2011.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00356709v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient and accurate computation of upper bounds of approximation errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mioara Maria Joldes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Lauter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 412 (16), pp.1523-1543. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2010.11.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00445343v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silent and equivalent magnetic distributions on thin plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Baratchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Leblond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jaming; Andreas Hartmann; Karim Kellay; Stanislas Kupin; Gilles Pisier; Dan Timotin; Mohamed Zarrabi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmonic Analysis, Function Theory, Operator Theory, and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 22, The Theta Foundation, 2018, Theta Series in Advanced Mathematics, 978-606-8443-08-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286117v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation efficace de fonctions numériques - Outils et exemples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Université de Lyon; Ecole Normale Supérieure de Lyon - ENS LYON, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00460776v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LLL and polynomial approximation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brisebarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LLL+25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MPFI: Multiple Precision Floating-point Interval Library</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Revol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Rouillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chevillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Quirin Lauter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Diep Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:84667c5f1779bbb1bf29cb8a1a3b46b9a39a05c3;origin=https://gitlab.inria.fr/mpfi/mpfi;visit=swh:1:snp:7d324eee7554d4bb6e08226954cd47401c1b078f;anchor=swh:1:rev:34b9309998f553abf83a77717742203b97390cc3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385529v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Borichev" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zarouf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421157v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Andrade Lima" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ponomarev" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343567v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361820v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Yousfi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03268844v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098616v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261360v3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00119810v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905813v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618885v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Mavreas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-171033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cooman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767085v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.33" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537935v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.38" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00334545v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2009.18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580185" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102507v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Quirin Lauter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2007.4385491" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119513v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2007.17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667606v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2022039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623991v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas P. Hardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2019003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2749222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922815v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Qian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jat.2015.03.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00356709v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.09.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00445343v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harrison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.11.052" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286117v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460776v7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04732267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:84667c5f1779bbb1bf29cb8a1a3b46b9a39a05c3;origin=https://gitlab.inria.fr/mpfi/mpfi;visit=swh:1:snp:7d324eee7554d4bb6e08226954cd47401c1b078f;anchor=swh:1:rev:34b9309998f553abf83a77717742203b97390cc3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361820v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chevillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Leblond" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Yousfi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05343567v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03268844v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01098616v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00261360v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Revol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00119810v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lauter" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385529v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Borichev" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Coiffard Marre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zarouf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421157v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Andrade Lima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Ponomarev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04905813v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01618885v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Mavreas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-171033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526549v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cooman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fueyo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413094v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00767085v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mezzarobba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2013.33" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537935v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2011.38" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mioara Maria Joldes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15582-6_5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00334545v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2009.18" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00761652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brisebarre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Ercegovac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Muller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Torres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP.2008.4580185" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02102507v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Quirin Lauter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QSIC.2007.4385491" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00119513v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARITH.2007.17" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01667606v3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mine.2022039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623991v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas P. Hardin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2019003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01381731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2749222" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922815v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Qian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jat.2015.03.004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00356709v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2011.09.001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00445343v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Harrison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2010.11.052" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286117v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00460776v7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04732267v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rouillier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Diep Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:84667c5f1779bbb1bf29cb8a1a3b46b9a39a05c3;origin=https://gitlab.inria.fr/mpfi/mpfi;visit=swh:1:snp:7d324eee7554d4bb6e08226954cd47401c1b078f;anchor=swh:1:rev:34b9309998f553abf83a77717742203b97390cc3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>