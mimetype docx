--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -1203,161 +1203,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Word Detection in Sung and Spoken Sentences in Children With Typical Language Development or With Specific Language Impairment</w:t>
+                <w:t xml:space="preserve">Efficacy of musical interventions in dementia: methodological requirements of nonpharmacological trials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Planchou</w:t>
+                <w:t xml:space="preserve">Séverine Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renée Béland</w:t>
+                <w:t xml:space="preserve">Pauline Narme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Schiaratura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nia Cason</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Ehrlé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Cognitive Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1337 (1), pp.249--55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nyas.12621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5709/acp-0177-8⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121391v1</w:t>
+                <w:t xml:space="preserve">hal-01240607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbal and gestural communication in interpersonal interaction with Alzheimer's disease patients.</w:t>
               </w:r>
@@ -1454,1484 +1462,1488 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of musical interventions in dementia: methodological requirements of nonpharmacological trials.</w:t>
+                <w:t xml:space="preserve">An Intracranial EEG Study of the Neural Dynamics of Musical Valence Processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Samson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Clément</w:t>
+                <w:t xml:space="preserve">Diana Omigie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Narme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loris Schiaratura</w:t>
+                <w:t xml:space="preserve">Delphine Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ehrlé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Hasboun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nyas.12621⟩</w:t>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (11), pp.4038-4047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhu118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240607v1</w:t>
+                <w:t xml:space="preserve">hal-01240612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Intracranial EEG Study of the Neural Dynamics of Musical Valence Processing.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana Omigie</w:t>
+                <w:t xml:space="preserve">Singing abilities in children with Specific Language Impairment (SLI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dellacherie</w:t>
+                <w:t xml:space="preserve">Clément Planchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Hasboun</w:t>
+                <w:t xml:space="preserve">Renée Béland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie George</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Samson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhu118⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (420), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240612v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singing abilities in children with Specific Language Impairment (SLI)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The feeling of familiarity for music in patients with a unilateral temporal lobe lesion: A gating study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefien Huijgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Dellacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.00420⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Neuropsychologia, 77, p. 313-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240606v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The feeling of familiarity for music in patients with a unilateral temporal lobe lesion: A gating study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Word Detection in Sung and Spoken Sentences in Children With Typical Language Development or With Specific Language Impairment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dellacherie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barbara Tillmann</w:t>
+                <w:t xml:space="preserve">Clément Planchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Bigand</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renée Béland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nia Cason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2015.09.007⟩</w:t>
+              <w:t xml:space="preserve">Advances in Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (4), pp.118-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5709/acp-0177-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083372v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracranial markers of emotional valence processing and judgments in music</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hearing and music in unilateral spatial neglect neuro-rehabilitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Cognitive neuroscience, 6 (1), pp.16-23. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (1503), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17588928.2014.988131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05096915v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hearing and music in unilateral spatial neglect neuro-rehabilitation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficacy of musical interventions in dementia: Evidence from a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Narme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ehrlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Schiaratura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vachez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.01503⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38, pp.359--369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAD-130893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240610v1</w:t>
+                <w:t xml:space="preserve">hal-01240613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music causes deterioration of source memory: Evidence from normal ageing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Omigie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, July, pp.1--11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17470218.2014.929719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of musical interventions in dementia: Evidence from a randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intracranial markers of emotional valence processing and judgments in music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Omigie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Narme</w:t>
+                <w:t xml:space="preserve">Delphine Dellacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hasboun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Vachez</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Baulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAD-130893⟩</w:t>
+              <w:t xml:space="preserve">Cognitive neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cognitive neuroscience, 6 (1), pp.16-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17588928.2014.988131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240613v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05096915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the use of music therapy in the context of alzheimer's disease: a report of a french expert group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Arbus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berthelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dementia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (5), pp.619--634. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1471301212438290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité des interventions musicales dans la démence : une étude contrôlée randomisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Narme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ehrlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Schiaratura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Courtaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Revue Neurologique, 169 (supplement 2), p. A13-A14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2013.01.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04082912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of music on autobiographical verbal narration in Alzheimer's disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El Haj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciano Fasotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Allain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurolinguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (6), pp.691--700. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jneuroling.2013.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non pharmacological treatment for Alzheimer's disease: comparison between musical and non-musical interventions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Narme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Khatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loris Schiaratura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2940,1569 +2952,1569 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (2), pp.215--224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1684/pnv.2012.0343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and longer term effects of musical intervention in severe Alzheimer's disease</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does Pathological Aging Affect Musical Learning and Memory?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Baird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Moussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hunter Brain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music Perception</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Music Perception: An Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (5), pp.493--500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/mp.2012.29.5.493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/MP.2012.29.5.533⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01240616v1</w:t>
+                <w:t xml:space="preserve">hal-01240617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Pathological Aging Affect Musical Learning and Memory?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short and longer term effects of musical intervention in severe Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Tonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatiha Khatir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loris Schiaratura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Samson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Music Perception: An Interdisciplinary Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Music Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 29 (5), pp.533--541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1525/MP.2012.29.5.533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1525/mp.2012.29.5.493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01240617v1</w:t>
+                <w:t xml:space="preserve">hal-01240616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérapies non médicamenteuses dans la maladie d'Alzheimer : comparaison d'ateliers musicaux et non musicaux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Narme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Khatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Schiaratura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gériatrie et psychologie &amp; neuropsychiatrie du vieillissement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10 (2), pp.215--224</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship of lyrics and tunes in the processing of unfamiliar songs: a functional magnetic resonance adaptation study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Sammler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amee Baird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Valabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (10), pp.3572-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.2751-09.2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00795778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Specific effect of music in the care of Alzheimer patients]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Khatir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Schiaratura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 165, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Pr\é\servation des apprentissages implicites en musique dans le vieillissement normal et la maladie d'Alzheimer]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Moussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bigand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Moussard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Neuropsychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (2), pp.127--152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral mechanisms of prosodic sensory integration using low-frequency bands of connected speech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Cerebral mechanisms of prosodic integration: evidence from connected speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Hesling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Dilharreguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bordessoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 26 (3), pp.157--169</w:t>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (4), pp.937--947</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01240622v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01240623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral mechanisms of prosodic integration: evidence from connected speech</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Cerebral mechanisms of prosodic sensory integration using low-frequency bands of connected speech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Hesling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Dilharreguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bordessoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24 (4), pp.937--947</w:t>
+              <w:t xml:space="preserve">Human Brain Mapping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (3), pp.157--169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01240623v1</w:t>
+                <w:t xml:space="preserve">hal-01240622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modularity in Sensory Auditory Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Moroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Samson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polskie Forum Psychologiczne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory for pitch versus memory for loudness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Demany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Semal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 106 (5), pp.2805--2811</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forgetting pitch and loudness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Demany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Semal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 105 (2), pp.1389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perception of frequency peaks and troughs in wide frequency modulations. IV. Effects of modulation waveform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Demany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 102 (5 Pt 1), pp.2935--2944</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perception of frequency peaks and troughs in wide frequency modulations. III. Complex carriers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Demany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Clement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 98 (5 Pt 1), pp.2515--2523</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perception of frequency peaks and troughs in wide frequency modulations. II. Effects of frequency register, stimulus uncertainty, and intensity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Demany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 97 (4), pp.2454--2459</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4512,184 +4524,184 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOCA transient - Beneficial effects of the pressure and temperature evolution on fine fuel fragmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Largenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Djeumen Nkwechen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-J Vermoyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Boulore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Bros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Top Fuel 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05518758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aptitudes musicales chez les enfants présentant des maladies et malformations congénitales du cervelet</w:t>
+                <w:t xml:space="preserve">Musical abilities in children with Developmental Cerebellar Anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
@@ -4724,434 +4736,434 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Journées lilloises de Neuropédiatrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">The Neuroscience and Music VII: connecting with music across lifespan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mariani foundation, Jun 2021, Aarhus, Danemark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458341v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical abilities in children with Developmental Cerebellar Anomalies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Guinamard</w:t>
+                <w:t xml:space="preserve">Modalité auditive et Négligence spatiale unilatérale : existe-t-il des symptômes spécifiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Moroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Friscourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Audrey Riquet</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Holin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Neuroscience and Music VII: connecting with music across lifespan</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mariani foundation, Jun 2021, Aarhus, Danemark</w:t>
+              <w:t xml:space="preserve">36ième congrès de la Société de Médecine Physique et de Réadaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sofmer, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458336v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03543554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalité auditive et Négligence spatiale unilatérale : existe-t-il des symptômes spécifiques ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Friscourt</w:t>
+                <w:t xml:space="preserve">Aptitudes musicales chez les enfants présentant des maladies et malformations congénitales du cervelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samantha Holin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Goemaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Riquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ième congrès de la Société de Médecine Physique et de Réadaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, sofmer, Oct 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">22e Journées lilloises de Neuropédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03543554v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musical abilities in children with developmental cerebellar disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference for Young Researchers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musical practice as a way to rehabilitate unilateral spatial neglect : A single case study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5180,73 +5192,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the British Neuropsychological society with Société de Neuropsychologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Midpoint auditif : évaluation de la négligence spatiale unilatérale en modalité auditive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alma Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5275,539 +5287,539 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société de Neuropsychologie de Langue Française – Session de printemps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substratum anatomique impliqu\é\ dans l'int\é\gration prosodique de la parole : une \é\tude en IfRM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hesling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bordessoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journ\é\es CNA2 2004 "Musique et Emotions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Lille, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation parall\è\le de processus cognitifs : notions de contexte et de champ au niveau de la consultation du Web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Cahuzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6\è\me Colloque International sur le Document Electronique (CIDE.6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Caen, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral activation induced by the audition of specific acoustic frequencies of speech: an fMRI study in healthy subjects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Hesling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Bordessoules</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Brain Mapping 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, New York, Unknown Region. pp.1299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does auditory memory depend on attention?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Demany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Semal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiological and Psychophysical bases of auditory function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Unknown, Unknown Region. pp.461--467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mémoire auditive humaine : une pluralité de registres sensoriels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Demany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Semal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4\è\me Colloque de la Soci\é\t\é\ des Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Unknown, Unknown Region. pp.222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5817,51 +5829,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Implicit Rhythmic Abilities in Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5870,405 +5882,405 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Dalla Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas E.V. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bégel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th CIRMMT-OICRM-BRAMS (COBS) student symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicit Rhythmic Abilities in Children</w:t>
+                <w:t xml:space="preserve">Investigating Implicit Rhythmic Abilities in Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Dalla Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas E.V. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bégel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Annual Neuromusic Conference of McMaster University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Hamilton, Ontario, Canada</w:t>
+              <w:t xml:space="preserve">The Centre for Research on Brain, Language and Music (CRBLM) Scientific Day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460159v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Implicit Rhythmic Abilities in Children</w:t>
+                <w:t xml:space="preserve">Implicit Rhythmic Abilities in Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guinamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Dalla Bella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas E.V. Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bégel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Centre for Research on Brain, Language and Music (CRBLM) Scientific Day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">19th Annual Neuromusic Conference of McMaster University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Hamilton, Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460162v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04460159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et représentations de l'espace auditif : intérêt pour l'étude clinique de la négligence spatiale unilatérale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6297,87 +6309,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audition et Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sauramps Medical - EMPR, pp.23-37, 2022, 979-1-03030-257-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03664430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénéfices de la danse dans les pathologies développementales du cervelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Dellacherie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bégel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6422,137 +6434,137 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 48èmes Entretiens de Médecine Physique et de Réadaptation (EMPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sauramps Medical - EMPR, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02540103v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The perceptual asymmetry of frequency modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Demany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palmer, A R and Rees, A and Summerfield, A Q and Meddis, R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological and Physiological Advances in Hearing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Whurr, pp.571--577, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6562,51 +6574,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dance improves motor, cognitive and social skills in children with developmental cerebellar anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Bégel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6658,65 +6670,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId181"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6863,51 +6875,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03829943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guinamard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goemaere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Riquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2022.886427" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marl&#232;ne Billot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecrique" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fredet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000299" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182726v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laroche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hobeika" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Schiaratura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Lesaffre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren Six" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0861" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Guilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moroni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2019.1605517" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Senouci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pontzeele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.03.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2016.1265652" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0376" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Feuillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4691-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03121391v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Planchou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e B&#233;land" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Cason" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Motte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-0177-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Tamara Schiaratura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Di Pastena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Askevis-Leherpeux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0514" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Samson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Narme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ehrl&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12621" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9S37JDP8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Omigie" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dellacherie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clement" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu118" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240606v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00420" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefien Huijgen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.09.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05096915v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baulac" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2014.988131" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01503" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240609v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.929719" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240613v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vachez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-130893" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240614v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guetin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charras" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;rard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthelon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471301212438290" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082912v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ehrl&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courtaigne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.01.023" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240615v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fasotti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2013.06.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240618v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tonini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Khatir" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0343" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/MP.2012.29.5.533" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240617v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Samson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baird" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moussard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cl&#233;ment" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Brain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/mp.2012.29.5.493" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240619v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Narme" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tonini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Khatir" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Schiaratura" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795778v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sammler" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amee Baird" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2751-09.2010" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240620v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240621v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bigand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240622v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hesling" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dilharreguy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Clement" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bordessoules" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240623v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240624v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moroni" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240629v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Demany" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Semal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240630v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240633v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240634v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240635v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518758v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Djeumen Nkwechen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Vermoyal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulore" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bros" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04458341v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04458336v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Friscourt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sigaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Holin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04460208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088052v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094075v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240625v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hesling" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bordessoules" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Allard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240627v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cahuzac" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240626v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240628v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240631v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04460167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas E.V. Foster" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04460159v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04460162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02540103v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240632v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099293v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03829943v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guinamard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cl&#233;ment" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Goemaere" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Mary" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Riquet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnsys.2022.886427" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Marl&#232;ne Billot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Galy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecrique" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Fredet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cbs0000299" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03182726v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaf Bachrach" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laroche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127136v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Hobeika" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Schiaratura" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Lesaffre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joren Six" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2020.0861" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Guilbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moroni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/87565641.2019.1605517" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Senouci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pontzeele" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2016.03.024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308783v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13554794.2016.1265652" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/nrp.2016.0376" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308771v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Feuillet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4691-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240607v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Samson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Narme" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ehrl&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12621" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9S37JDP8-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240608v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Tamara Schiaratura" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Di Pastena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Askevis-Leherpeux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2014.0514" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240612v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Omigie" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dellacherie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hasboun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie George" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Clement" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhu118" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240606v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Planchou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;e B&#233;land" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Motte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00420" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04083372v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefien Huijgen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Tillmann" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bigand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2015.09.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WMWR02JN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03121391v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nia Cason" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5709/acp-0177-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.01503" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240613v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vachez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-130893" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240609v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Haj" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2014.929719" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05096915v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baulac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17588928.2014.988131" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guetin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charras" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain B&#233;rard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arbus" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berthelon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1471301212438290" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04082912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ehrl&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Courtaigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2013.01.023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240615v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Fasotti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Allain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2013.06.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240618v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tonini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Khatir" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/pnv.2012.0343" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Samson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Baird" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Moussard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cl&#233;ment" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hunter Brain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/mp.2012.29.5.493" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240616v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/MP.2012.29.5.533" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240619v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Narme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tonini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Khatir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Schiaratura" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00795778v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Sammler" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amee Baird" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Valabr&#232;gue" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2751-09.2010" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240621v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bigand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240623v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Hesling" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Clement" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bordessoules" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Allard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240622v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dilharreguy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240624v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Moroni" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240629v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Demany" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Semal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240630v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240634v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240635v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518758v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Largenton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Djeumen Nkwechen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-J Vermoyal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Boulore" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bros" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04458336v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03543554v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Friscourt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sigaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Holin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04458341v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04460208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04088052v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04094075v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240625v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hesling" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bordessoules" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Allard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cahuzac" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240626v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240628v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04460167v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas E.V. Foster" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04460162v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04460159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03664430v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02540103v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01240632v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099293v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>