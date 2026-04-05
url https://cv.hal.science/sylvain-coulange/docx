--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -371,544 +371,635 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The many colors of prominence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluency assessment - Incorporating syntactic distance in a new measure of pause location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donna Erickson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+                <w:t xml:space="preserve">Nivja de Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Speech Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20396/joss.v14i00.20381⟩</w:t>
+              <w:t xml:space="preserve">Journal of Second Language Pronunciation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/jslp.25042.cou⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05316921v1</w:t>
+                <w:t xml:space="preserve">hal-05564373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Language Learners’ Comprehensibility through Automated Analysis of Pause Positions and Syllable Prominence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The many colors of prominence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donna Erickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Raso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malin Svensson Lundmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Frid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/languages9030078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Speech Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.e025008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20396/joss.v14i00.20381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510494v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05316921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment former des groupes d'étudiants homogènes à partir des résultats de SELF ? Présentation d'un outil d'aide à la décision pour la création de groupes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing Language Learners’ Comprehensibility through Automated Analysis of Pause Positions and Syllable Prominence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuneo Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Brault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monica Masperi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (3), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/languages9030078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629447v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment former des groupes d'étudiants homogènes à partir des résultats de SELF ? Présentation d'un outil d'aide à la décision pour la création de groupes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Brault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Letué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mediazioni. Rivista online du studi interdisciplinari su lingue e culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.185-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From placement to diagnostic testing: Improving feedback to learners and other stakeholders in SELF (Système d’Evaluation en Langues à visée Formative)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cervini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Learning in Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.195-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/cercles-2020-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03171034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -918,1834 +1009,1834 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Intuition: Identifying Key Factors Affecting L2 Speech Comprehensibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noriko Nakanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 11th International Symposium on the Acquisition of Second Language Speech</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring L2 Speech Fluency Based on Syntactic Distribution of Pauses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nivja H De Jong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th edition of the Disfluency in Spontaneous Speech Workshop (DiSS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal. pp.37-41, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/diss.2025-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Approach to Comprehensibility Assessment in Foreign Language Pronunciation Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on English Pronunciation: Issues and Practices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Santander, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">日本人小学生による英語暗唱音声における語彙強勢位置の自動推定と母語話者評価 [Automatic estimation and native speakers’ evaluation of lexical stress positions in English recitation speech produced by Japanese elementary school children]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimura Tatsuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Kato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">日本音響学会第 151 回研究発表会 [2024 Spring Meeting of the Acoustical Society of Japan]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acoustical Society of Japan, Mar 2024, Tokyo, Japan. pp.673-676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04510493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corpus of spontaneous L2 English speech for real-situation speaking assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.293-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English Lexical Stress in Awareness and Production: Native and Non-native Speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariko Sugahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Kato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th Conference on Laboratory Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Seoul (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring speech rhythm through automated analysis of syllabic prominences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noriko Nakanishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">”Prosodic features of language learners’ fluency” Satellite Workshop of Speech Prosody</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Leiden (Netherlands), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">フランス人学習者による自発英語発話における語彙アクセント自動測定 [Automatic Measurement of Lexical Stress in Spontaneous L2 English Speech of French Learners]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 37th General Meeting of the Phonetic Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the Phonetic Society of Japan, Sep 2023, Sapporo (Japon), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensibility diagnosis of spontaneous L2 English: Automated analysis of pausing and lexical stress patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop “Tools in L2 research”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04912313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pause position analysis in spontaneous speech for L2 English fluency assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Kato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Autumn Meeting of the Acoustic Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the Acoustic Society of Japan, Sep 2023, Nagoya, Japon, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04253964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la manipulation virtuelle des phonèmes pour la conscientisation phonologique chez un public adulte alpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Magnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Goudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonétique du FLE à visée didactique, quelles perspectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Catholique de Toulouse, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dématérialisation et distancialisation des supports multisensoriels pour la conscientisation phonologique : le cas de l’approche Silent Way et de la pédagogie Gattegno</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitution d’un corpus d’apprenants bilingue et multidimensionnel à partir d’une tâche télécollaborative de traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoann Goudin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisae Akihiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonétique du FLE à visée didactique, quelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Catholique de Toulouse, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Constitution de corpus écrits d’apprenants en contexte universitaire Pratiques, enjeux, perspectives acquisitionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935937v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d’un corpus d’apprenants bilingue et multidimensionnel à partir d’une tâche télécollaborative de traduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dématérialisation et distancialisation des supports multisensoriels pour la conscientisation phonologique : le cas de l’approche Silent Way et de la pédagogie Gattegno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Coulange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoko Higashi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hisae Akihiro</w:t>
+                <w:t xml:space="preserve">Yoann Goudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Constitution de corpus écrits d’apprenants en contexte universitaire Pratiques, enjeux, perspectives acquisitionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Phonétique du FLE à visée didactique, quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Catholique de Toulouse, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888109v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustesse dans le modèle des blocs latents : application au test de positionnement en langues SELF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52 èmes journées de la statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmic Proximity Between Natives And Learners Of French Evaluation of a metric based on the CEFC corpus</w:t>
+                <w:t xml:space="preserve">Proximité rythmique entre apprenants et natifs du français Évaluation d'une métrique basée sur le CEFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th Conference on Language Resources and Evaluation (LREC 2020),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.118-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03943878v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798525v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximité rythmique entre apprenants et natifs du français Évaluation d'une métrique basée sur le CEFC</w:t>
+                <w:t xml:space="preserve">Rhythmic Proximity Between Natives And Learners Of French Evaluation of a metric based on the CEFC corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.118-126</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th Conference on Language Resources and Evaluation (LREC 2020),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798525v3</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment former des groupes d'étudiants homogènes à partir des résultats de SELF ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Brault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Letué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVAL2019 - Évaluation des acquisitions langagières : du formatif au certificatif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Grenoble, France. pp.185-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From placement to diagnostic testing: improving feedback to learners and other stakeholders in SELF (Système d’Evaluation en Langues à visée Formative)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jouannaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiana Cervini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Broad Perspectives on Language Education in the Globalized World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2755,435 +2846,435 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An automated pipeline for preprocessing spontaneous L2 English prosody</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Kato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th International Seminar on Speech Production (ISSP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Autrans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corpus of spontaneous dialogues in L2 English by French and Japanese L1 speakers for automated assessment of fluency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Konishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariko Sugahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Kato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Symposium on Learner Corpus Studies in Asia and the World (LCSAW6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Kobe, Japan. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corpus of spontaneous L2 English speech for real-situation speaking assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Torino, Italy. , A corpus of spontaneous L2 English speech for real-situation speaking assessment, pp.293-297, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pause position analysis in spontaneous speech for L2 English fluency assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Kato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Autumn Meeting of the Acoustic Society of Japan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nagoya, Japon, Japan. 日本音響学会第 150 回研究発表会 2023 Autumn Meeting of the Acoustic Society of Japan, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3193,163 +3284,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Coord.). L’évaluation en tant que soutien d’apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Soubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Mathorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grace Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanjing Fromaget Li-Fromaget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synergies France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.12506545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3359,100 +3450,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation automatique de la parole spontanée en anglais langue étrangère : le rôle des pauses et de l’accent lexical dans la compréhensibilité du locuteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025GRALL005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05280504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3462,229 +3553,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proximité rythmique entre apprenants et natifs du français : évaluation d’une métrique basée sur le CEFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-03170291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remédiation phonétique et phonologique en FLE par une approche multimodale chez les apprenants japonophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01387387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encodage de la Trajectoire en japonais et en français par les locuteurs japanophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-01172052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3752,51 +3843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B64473A"/>
+    <w:nsid w:val="BCF40021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3983,51 +4074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-coulange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9728-1181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278659810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8137754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raso" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Svensson Lundmark" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Frid" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v14i00.20381" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510494v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Kato" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9030078" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629447v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171034v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cervini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2020-2015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912327v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Nakanishi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216428v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivja H De Jong" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/diss.2025-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Tatsuya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Sugahara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666098v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253927v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912313v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253964v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936276v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888109v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Higashi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Akihiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379035v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Leroy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798525v3" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368784v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117525v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Konishi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621117v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soubre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mathorez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Salazar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjing Fromaget Li-Fromaget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marchal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12506545" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05280504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALL005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03170291v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01387387v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01172052v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-coulange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9728-1181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278659810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8137754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivja de Jong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.25042.cou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Svensson Lundmark" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Frid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v14i00.20381" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Kato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9030078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cervini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2020-2015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Nakanishi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivja H De Jong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/diss.2025-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Tatsuya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Sugahara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Higashi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Akihiro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798525v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Konishi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soubre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mathorez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Salazar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjing Fromaget Li-Fromaget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marchal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12506545" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05280504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALL005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03170291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01387387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01172052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>