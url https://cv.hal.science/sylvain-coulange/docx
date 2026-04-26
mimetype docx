--- v1 (2026-04-05)
+++ v2 (2026-04-26)
@@ -1298,122 +1298,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">日本人小学生による英語暗唱音声における語彙強勢位置の自動推定と母語話者評価 [Automatic estimation and native speakers’ evaluation of lexical stress positions in English recitation speech produced by Japanese elementary school children]</w:t>
+                <w:t xml:space="preserve">English Lexical Stress in Awareness and Production: Native and Non-native Speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimura Tatsuya</w:t>
+                <w:t xml:space="preserve">Mariko Sugahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Kato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">日本音響学会第 151 回研究発表会 [2024 Spring Meeting of the Acoustical Society of Japan]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Acoustical Society of Japan, Mar 2024, Tokyo, Japan. pp.673-676</w:t>
+              <w:t xml:space="preserve">The 19th Conference on Laboratory Phonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seoul (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04510493v1</w:t>
+                <w:t xml:space="preserve">hal-04666107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corpus of spontaneous L2 English speech for real-situation speaking assessment</w:t>
               </w:r>
@@ -1501,122 +1501,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04595927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">English Lexical Stress in Awareness and Production: Native and Non-native Speakers</w:t>
+                <w:t xml:space="preserve">日本人小学生による英語暗唱音声における語彙強勢位置の自動推定と母語話者評価 [Automatic estimation and native speakers’ evaluation of lexical stress positions in English recitation speech produced by Japanese elementary school children]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariko Sugahara</w:t>
+                <w:t xml:space="preserve">Kimura Tatsuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Kato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th Conference on Laboratory Phonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Seoul (Korea), South Korea</w:t>
+              <w:t xml:space="preserve">日本音響学会第 151 回研究発表会 [2024 Spring Meeting of the Acoustical Society of Japan]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acoustical Society of Japan, Mar 2024, Tokyo, Japan. pp.673-676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666107v1</w:t>
+                <w:t xml:space="preserve">hal-04510493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring speech rhythm through automated analysis of syllabic prominences</w:t>
               </w:r>
@@ -2084,243 +2084,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution d’un corpus d’apprenants bilingue et multidimensionnel à partir d’une tâche télécollaborative de traduction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dématérialisation et distancialisation des supports multisensoriels pour la conscientisation phonologique : le cas de l’approche Silent Way et de la pédagogie Gattegno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hisae Akihiro</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Magnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Goudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études Constitution de corpus écrits d’apprenants en contexte universitaire Pratiques, enjeux, perspectives acquisitionnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Phonétique du FLE à visée didactique, quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Catholique de Toulouse, Jun 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888109v1</w:t>
+                <w:t xml:space="preserve">hal-03935937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dématérialisation et distancialisation des supports multisensoriels pour la conscientisation phonologique : le cas de l’approche Silent Way et de la pédagogie Gattegno</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitution d’un corpus d’apprenants bilingue et multidimensionnel à partir d’une tâche télécollaborative de traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomoko Higashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Frérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yoann Goudin</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hisae Akihiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonétique du FLE à visée didactique, quelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Catholique de Toulouse, Jun 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée d’études Constitution de corpus écrits d’apprenants en contexte universitaire Pratiques, enjeux, perspectives acquisitionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935937v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustesse dans le modèle des blocs latents : application au test de positionnement en langues SELF</w:t>
               </w:r>
@@ -2994,51 +2994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Konishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariko Sugahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Kato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3843,51 +3843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCF40021"/>
+    <w:nsid w:val="B1F8B649"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4074,51 +4074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-coulange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9728-1181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278659810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8137754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivja de Jong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.25042.cou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Svensson Lundmark" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Frid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v14i00.20381" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Kato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9030078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cervini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2020-2015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Nakanishi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivja H De Jong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/diss.2025-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510493v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Tatsuya" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Sugahara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888109v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Higashi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Akihiro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798525v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Konishi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soubre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mathorez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Salazar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjing Fromaget Li-Fromaget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marchal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12506545" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05280504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALL005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03170291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01387387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01172052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-coulange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9728-1181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278659810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8137754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivja de Jong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.25042.cou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Svensson Lundmark" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Frid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v14i00.20381" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Kato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9030078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cervini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2020-2015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Nakanishi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivja H De Jong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/diss.2025-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Sugahara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Tatsuya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Higashi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Akihiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798525v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Konishi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soubre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mathorez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Salazar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjing Fromaget Li-Fromaget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marchal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12506545" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05280504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALL005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03170291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01387387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01172052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>