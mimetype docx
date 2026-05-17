--- v2 (2026-04-26)
+++ v3 (2026-05-17)
@@ -1190,165 +1190,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Approach to Comprehensibility Assessment in Foreign Language Pronunciation Training</w:t>
+                <w:t xml:space="preserve">A corpus of spontaneous L2 English speech for real-situation speaking assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tsuneo Kato</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on English Pronunciation: Issues and Practices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Santander, Spain, Spain</w:t>
+              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.293-297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666118v1</w:t>
+                <w:t xml:space="preserve">hal-04595927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English Lexical Stress in Awareness and Production: Native and Non-native Speakers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariko Sugahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1363,165 +1363,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th Conference on Laboratory Phonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Seoul (Korea), South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A corpus of spontaneous L2 English speech for real-situation speaking assessment</w:t>
+                <w:t xml:space="preserve">Dynamic Approach to Comprehensibility Assessment in Foreign Language Pronunciation Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsuneo Kato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Masperi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.293-297</w:t>
+              <w:t xml:space="preserve">8th International Conference on English Pronunciation: Issues and Practices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Santander, Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595927v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">日本人小学生による英語暗唱音声における語彙強勢位置の自動推定と母語話者評価 [Automatic estimation and native speakers’ evaluation of lexical stress positions in English recitation speech produced by Japanese elementary school children]</w:t>
               </w:r>
@@ -2425,191 +2425,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximité rythmique entre apprenants et natifs du français Évaluation d'une métrique basée sur le CEFC</w:t>
+                <w:t xml:space="preserve">Rhythmic Proximity Between Natives And Learners Of French Evaluation of a metric based on the CEFC corpus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Nancy, France. pp.118-126</w:t>
+              <w:t xml:space="preserve">Proceedings of the 12th Conference on Language Resources and Evaluation (LREC 2020),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798525v3</w:t>
+                <w:t xml:space="preserve">hal-03943878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhythmic Proximity Between Natives And Learners Of French Evaluation of a metric based on the CEFC corpus</w:t>
+                <w:t xml:space="preserve">Proximité rythmique entre apprenants et natifs du français Évaluation d'une métrique basée sur le CEFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Rossato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 12th Conference on Language Resources and Evaluation (LREC 2020),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 1 : Journées d'Études sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Nancy, France. pp.118-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943878v1</w:t>
+                <w:t xml:space="preserve">hal-02798525v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment former des groupes d'étudiants homogènes à partir des résultats de SELF ?</w:t>
               </w:r>
@@ -2994,51 +2994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Konishi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariko Sugahara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsuneo Kato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3089,51 +3089,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A corpus of spontaneous L2 English speech for real-situation speaking assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Coulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Fries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Masperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3843,51 +3843,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1F8B649"/>
+    <w:nsid w:val="C741C66F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4074,51 +4074,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-coulange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9728-1181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278659810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8137754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivja de Jong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.25042.cou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Svensson Lundmark" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Frid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v14i00.20381" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Kato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9030078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cervini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2020-2015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Nakanishi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivja H De Jong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/diss.2025-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Sugahara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595927v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Tatsuya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Higashi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Akihiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798525v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Konishi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soubre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mathorez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Salazar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjing Fromaget Li-Fromaget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marchal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12506545" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05280504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALL005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03170291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01387387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01172052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-coulange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9728-1181" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/278659810" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coulange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8137754" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258668v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jouannaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Perret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564373v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivja de Jong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/jslp.25042.cou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316921v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Svensson Lundmark" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Frid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v14i00.20381" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510494v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsuneo Kato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rossato" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Masperi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages9030078" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Brault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Letu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Jouannaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Cervini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cercles-2020-2015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912327v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriko Nakanishi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivja H De Jong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/diss.2025-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595927v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Fries" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666107v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariko Sugahara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666118v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimura Tatsuya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666098v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04912313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253964v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Magnat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Do" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Goudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935937v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888109v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Higashi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisae Akihiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379035v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02798525v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368784v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595972v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Konishi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Soubre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Mathorez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grace Salazar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanjing Fromaget Li-Fromaget" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marchal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12506545" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05280504v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025GRALL005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03170291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01387387v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01172052v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>