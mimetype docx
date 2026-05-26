--- v0 (2026-04-09)
+++ v1 (2026-05-26)
@@ -66,1181 +66,1311 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A feasibility study of leveraging intermuscular coherence in EMG-driven neuromusculoskeletal modeling to improve muscle moment estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gasq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pudlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomedical Signal Processing and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 109, pp.108004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bspc.2025.108004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05062997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hand movements influence the perception of time in a prediction motion task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuening Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85, pp.1276 - 1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13414-023-02690-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VISUAL MOTION EXTRAPOLATION MODULATES MOTOR-RELATED CORTICAL ACTIVITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuening Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Baurès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Crémoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IBRO Neuroscience Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (Supplement 1), pp.S860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibneur.2023.08.1790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increased intensity of unintended mirror muscle contractions after cervical spinal cord injury is associated with changes in interhemispheric and corticomuscular coherences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cremoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Amarantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 417, pp.113563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche neuro-biomécanique du couplage perception-action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences. Université Toulouse 3 - Paul Sabatier, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04892410v1</w:t>
-              </w:r>
-[...355 lines deleted...]
-                <w:t xml:space="preserve">hal-04364584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution Of Corticomuscular, Intermuscular And Corticokinematic Coherence In Research On Sensorimotor Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Congress of Clinical Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for considering the voice of the users of BCI rehabilitation devices</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Attente en bord de rue de piétons adultes avant une traversée : positionnement et ressenti en fonction de l'âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imran Khan Niazi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dageons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janick Naveteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshops of the Sixth International Brain–Computer Interface Meeting: brain–computer interfaces past, present, and future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Pacific Grove, United States</w:t>
+              <w:t xml:space="preserve">COPIE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456762v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attente en bord de rue de piétons adultes avant une traversée : positionnement et ressenti en fonction de l'âge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A framework for considering the voice of the users of BCI rehabilitation devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nada Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mads Jochumsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Janick Naveteur</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Khan Niazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COPIE 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshops of the Sixth International Brain–Computer Interface Meeting: brain–computer interfaces past, present, and future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Pacific Grove, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457078v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d’une lésion médullaire sur la modulation de l’activation musculaire agonistes et antagonistes lors de contractions isométriques sous-maximales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corticomuscular interactions with antagonist muscles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème congrès international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Chercheurs en Activités Physiques et Sportives, Oct 2013, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the cortical activity during isometric elbow contractions performed by tetraplegic participants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cremoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dal Maso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Amarantini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication orale au Courtine Laboratory, Brain Mind Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1387,51 +1517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04892410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremoux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405457v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuening Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02690-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cr&#233;moux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibneur.2023.08.1790" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364584v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tisseyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113563" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463911v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03456762v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Taylor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Signal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Jochumsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan Niazi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caffier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dageons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03665087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dal Maso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03665062v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03544165v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062997v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mathieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cremoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gasq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pudlo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amarantini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2025.108004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405457v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuening Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Baur&#232;s" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-023-02690-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766476v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cr&#233;moux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibneur.2023.08.1790" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364584v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Tisseyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113563" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04892410v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03463911v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03457078v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caffier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dageons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janick Naveteur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03456762v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Taylor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Signal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mads Jochumsen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Khan Niazi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03665087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dal Maso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03665062v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dal Maso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03544165v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Berton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>