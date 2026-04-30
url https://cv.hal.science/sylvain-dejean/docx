--- v1 (2026-03-26)
+++ v2 (2026-04-30)
@@ -240,51 +240,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -586,1418 +586,1604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partisan selective exposure in news consumption</w:t>
+                <w:t xml:space="preserve">A qui profite la fibre ? Estimation des besoins en très haut débit et déploiement de la fibre optique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Peltier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarascou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Economics and Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infoecopol.2022.100992⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (2), pp.69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1092247ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03754686v1</w:t>
+                <w:t xml:space="preserve">hal-03341938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction between reputation and information search: Evidence of information avoidance and confirmation bias</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partisan selective exposure in news consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Carole Martinez</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2019.03.014⟩</w:t>
+              <w:t xml:space="preserve">Information Economics and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60, pp.100992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infoecopol.2022.100992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279286v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03754686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Piracy Under a Graduated Response Policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interaction between reputation and information search: Evidence of information avoidance and confirmation bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Lallement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Euzéby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael A. Arnold</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pénard</w:t>
+                <w:t xml:space="preserve">Carole Martinez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Institutional and Theoretical Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1628/jite-2018-0016⟩</w:t>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53, pp.101787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2019.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01866946v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of distance and social networks in the geography of crowdfunding: evidence from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Digital Piracy Under a Graduated Response Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00343404.2019.1619924⟩</w:t>
+              <w:t xml:space="preserve">Journal of Institutional and Theoretical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 175 (2), pp.372-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1628/jite-2018-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645147v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01866946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do open online projects create social norms?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of distance and social networks in the geography of crowdfunding: evidence from France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1744137417000182⟩</w:t>
+              <w:t xml:space="preserve">Regional Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (3), pp.329-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00343404.2019.1619924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547505v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645147v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réponse graduée de l’Hadopi a-t-elle eu des effets sur le piratage de musique et de films ? Une étude empirique des pratiques de consommation en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do open online projects create social norms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Darmon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pénard</w:t>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 67 (3), pp.181-206. </w:t>
+              <w:t xml:space="preserve">Journal of Institutional Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1744137417000182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01184017v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Big from the beginning: Assessing online contributors' behavior by their first contribution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La réponse graduée de l’Hadopi a-t-elle eu des effets sur le piratage de musique et de films ? Une étude empirique des pratiques de consommation en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respol.2015.03.001⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67 (3), pp.181-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.pr2.0066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162738v1</w:t>
+                <w:t xml:space="preserve">halshs-01184017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Complementarity between Online and Offline Music Consumption: The Case of Free Streaming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Big from the beginning: Assessing online contributors' behavior by their first contribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Moreau</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 38 (4), pp.315-330. </w:t>
+              <w:t xml:space="preserve">Research Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (6), pp.1226 - 1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10824-013-9208-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respol.2015.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344836v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les internautes moteurs des processus d'adoption et développement de l'e-gouvernement : une étude sur les communes bretonnes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">On the Complementarity between Online and Offline Music Consumption: The Case of Free Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Souquet</w:t>
+                <w:t xml:space="preserve">François Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Cultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 38 (4), pp.315-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10824-013-9208-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00965999v1</w:t>
+                <w:t xml:space="preserve">hal-01344836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gratuité sur Internet : de la logique marchande à la logique communautaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les internautes moteurs des processus d'adoption et développement de l'e-gouvernement : une étude sur les communes bretonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Souquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.42-47</w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 30 (1), pp.29-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965949v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gratuité est-elle une fatalité sur les marchés numériques ? Une étude sur le consentement à payer pour des offres de contenus audiovisuels sur internet</w:t>
+                <w:t xml:space="preserve">La gratuité sur Internet : de la logique marchande à la logique communautaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Suire</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.42-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965945v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Organisation of Interest Communities. An Evolutionary Approach</w:t>
+                <w:t xml:space="preserve">La gratuité est-elle une fatalité sur les marchés numériques ? Une étude sur le consentement à payer pour des offres de contenus audiovisuels sur internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (194), pp.15-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ecop.194.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965939v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What can we learn from empirical studies about piracy ?</w:t>
+                <w:t xml:space="preserve">Self-Organisation of Interest Communities. An Evolutionary Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CESifo Economic Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (2), pp.7-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00963851v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Can We Learn from Empirical Studies About Piracy?</w:t>
+                <w:t xml:space="preserve">What can we learn from empirical studies about piracy ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CESifo Economic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 55 (2), pp.326-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cesifo/ifp006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00963851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What Can We Learn from Empirical Studies About Piracy?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CESifo Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 55 (2), pp.326-352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00973156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Airbnb and Returns to Housing Capital: Evidence on Inequality from Administrative Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calum Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEOINNO 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Budapest (Hungary), Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olson's paradox revisited : an empirical analysis of file-sharing behaviour in P2P file-sharing communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2012,51 +2198,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th annual international industrial organization conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00401582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2066,104 +2252,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique : économie du partage et des transactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">economica, pp.464, 2014, 978-2717866322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2173,159 +2359,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le financement participatif des projets culturels et ses petits mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financement participatif : une voie d'avenir pour la culture ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la culture, Secrétariat général, Département des études, de la prospective et des statistiques (DEPS) : Presses de la Fondation nationale des sciences politiques, 2018, Questions de culture (Paris), ISSN 1621-4307, 978-2-72-462325-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01972718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">My dealer is a rock star: digital piracy and social networks in the context of the french three-strikes law (HADOPI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2345,394 +2531,394 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guibert; Gérôme and Rudent; Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Made in France : Studies in Popular Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle est l’efficacité des politiques publiques contre le piratage musical et audiovisuel ? Une évaluation microéconomique de la réponse graduée de la Hadopi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Penard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas; Yan and Gergaud; Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Évaluer les politiques publiques de la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la culture, DEPS, 2016, 978-2-11-128159-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gratuité sur Internet : entre logiques individuelles et logiques communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gratuité un concept aux frontières de l'économie et du droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ Lextenso éditions, pp.91-102, 2014, Droit &amp; Economie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01057066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La presse quotidienne régionale face aux enjeux du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Souquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le numerique en société: actes du 9eme séminaire M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring gentrification through commercial amenities: The case of Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calum Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2754,277 +2940,558 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une analyse de la concentration de l'attention par les groupes médiatiques en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unpacking and Measuring Urban Complexity Evidence from amenities in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calum Robertson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04156065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le financement participatif des projets culturels et ses petits mondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariannig Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Alloing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Méric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01508423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Français et les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dejean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorreine Petters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport d'information du Sénat fait au nom de la commission de la culture, de l’éducation et de la communication par la mission d’information sur la Hadopi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dejean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 600, Sénat. 2015, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01238566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId79"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3092,51 +3559,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52F351BD"/>
+    <w:nsid w:val="C768C92A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3323,51 +3790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-dejean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3736-4599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134329309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305362v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peltier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.762.0133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Robertson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2025.2533472" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-023-01215-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754686v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2022.100992" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Euz&#233;by" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Martinez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.03.014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Arnold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darmon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;nard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/jite-2018-0016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645147v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2019.1619924" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137417000182" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184017v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darmon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0066" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162738v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2015.03.001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344836v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10824-013-9208-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Souquet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965945v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.194.0015" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965939v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963851v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cesifo/ifp006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973156v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401582v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966000v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962640v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962641v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508423v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238566v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-dejean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3736-4599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134329309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305362v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peltier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.762.0133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Robertson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2025.2533472" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-023-01215-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarascou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092247ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754686v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2022.100992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Euz&#233;by" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.03.014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Arnold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darmon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/jite-2018-0016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645147v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2019.1619924" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137417000182" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darmon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2015.03.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10824-013-9208-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Souquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.194.0015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cesifo/ifp006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124447v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04156065v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorreine Petters" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238566v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>