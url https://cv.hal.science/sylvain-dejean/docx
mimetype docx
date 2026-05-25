--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -1,3504 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3452 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:115.31531531532px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Dejean </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitre de conférences en économie à La Rochelle Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3736-4599</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">134329309</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=BaIONOQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes domaines de recherche sont </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">l’économie du numérique et de l’Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Je m’intéresse d’une manière générale aux transformations que les technologies numériques imposent aux comportements individuels et collectifs, aux marchés (en ligne et hors ligne) et aux territoires. Je mobilise principalement les outils statistiques et économétriques pour mesurer et identifier les effets de ces technologies. Mes travaux les plus récents se sont particulièrement intéressés aux secteurs de la culture et des médias, aux communautés participative en ligne et aux plateformes de location de meublés de tourisme.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2021: directeur adjoint du laboratoire CEREGE (EA1722).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2017: membre du conseil scientifique du CEREGE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016-2020: co-responsable de l'axe NUTS (Numérique: Usages, Territoires et sociétés) au sein du CEREGE.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014-2019: co-responsable de la licence professionnelle MASERTIC (E-commerce et marketing numérique).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2013: maître de conférences en économie (section 5) à La Rochelle Université.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009-2013: coordinateur du groupement d'intérêt scientifique M@rsouin à l'IMT Atlantique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reframing m-payment continuance: a communication-based systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaili Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lili Zheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raffaele Filieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Enterprise Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JEIM-06-2025-0444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05618636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la concentration de l’attention par les groupes médiatiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 76 (2), pp.133-177. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.762.0133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05305362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Licence to chill? How enforcement of mandatory registration shapes short-term rental markets in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calum Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 59 (1), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2025.2533472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05222973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Airbnb in the City”: assessing short-term rental regulation in Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calum Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Regional Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.647-682. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00168-023-01215-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partisan selective exposure in news consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Economics and Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.100992. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infoecopol.2022.100992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03754686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qui profite la fibre ? Estimation des besoins en très haut débit et déploiement de la fibre optique en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tarascou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Regional Science / Revue canadienne des sciences régionales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (2), pp.69. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1092247ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interaction between reputation and information search: Evidence of information avoidance and confirmation bias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Lallement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Euzéby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53, pp.101787. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2019.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Piracy Under a Graduated Response Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional and Theoretical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 175 (2), pp.372-393. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1628/jite-2018-0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01866946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of distance and social networks in the geography of crowdfunding: evidence from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 54 (3), pp.329-339. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00343404.2019.1619924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do open online projects create social norms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Institutional Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1744137417000182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réponse graduée de l’Hadopi a-t-elle eu des effets sur le piratage de musique et de films ? Une étude empirique des pratiques de consommation en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67 (3), pp.181-206. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.pr2.0066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big from the beginning: Assessing online contributors' behavior by their first contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (6), pp.1226 - 1239. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respol.2015.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Complementarity between Online and Offline Music Consumption: The Case of Free Streaming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38 (4), pp.315-330. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10824-013-9208-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01344836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les internautes moteurs des processus d'adoption et développement de l'e-gouvernement : une étude sur les communes bretonnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Souquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques et Management public</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 30 (1), pp.29-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité sur Internet : de la logique marchande à la logique communautaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.42-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Organisation of Interest Communities. An Evolutionary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Economic and Social Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (2), pp.7-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gratuité est-elle une fatalité sur les marchés numériques ? Une étude sur le consentement à payer pour des offres de contenus audiovisuels sur internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (194), pp.15-32. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ecop.194.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00965945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can We Learn from Empirical Studies About Piracy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESifo Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (2), pp.326-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00973156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What can we learn from empirical studies about piracy ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESifo Economic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 55 (2), pp.326-352. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cesifo/ifp006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airbnb and Returns to Housing Capital: Evidence on Inequality from Administrative Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calum Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOINNO 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2026, Budapest (Hungary), Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05466088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olson's paradox revisited : an empirical analysis of file-sharing behaviour in P2P file-sharing communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th annual international industrial organization conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00401582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le numérique : économie du partage et des transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">economica, pp.464, 2014, 978-2717866322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00966000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement participatif des projets culturels et ses petits mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Financement participatif : une voie d'avenir pour la culture ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture, Secrétariat général, Département des études, de la prospective et des statistiques (DEPS) : Presses de la Fondation nationale des sciences politiques, 2018, Questions de culture (Paris), ISSN 1621-4307, 978-2-72-462325-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01972718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My dealer is a rock star: digital piracy and social networks in the context of the french three-strikes law (HADOPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guibert; Gérôme and Rudent; Catherine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Made in France : Studies in Popular Music</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est l’efficacité des politiques publiques contre le piratage musical et audiovisuel ? Une évaluation microéconomique de la réponse graduée de la Hadopi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Penard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas; Yan and Gergaud; Olivier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluer les politiques publiques de la culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la culture, DEPS, 2016, 978-2-11-128159-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gratuité sur Internet : entre logiques individuelles et logiques communautaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gratuité un concept aux frontières de l'économie et du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ Lextenso éditions, pp.91-102, 2014, Droit &amp; Economie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01057066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse quotidienne régionale face aux enjeux du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Godefroy Dang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Souquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le numerique en société: actes du 9eme séminaire M@rsouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring gentrification through commercial amenities: The case of Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calum Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05403526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unpacking and Measuring Urban Complexity Evidence from amenities in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calum Robertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la concentration de l'attention par les groupes médiatiques en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le financement participatif des projets culturels et ses petits mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariannig Le Béchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Alloing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Méric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01508423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Français et les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorreine Petters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR (Agence Nationale de la Recherche - France). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'information du Sénat fait au nom de la commission de la culture, de l’éducation et de la communication par la mission d’information sur la Hadopi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dejean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Suire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 600, Sénat. 2015, pp.141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3559,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C768C92A"/>
+    <w:nsid w:val="3A6C6019"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3790,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-dejean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3736-4599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134329309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305362v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peltier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.762.0133" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222973v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Robertson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2025.2533472" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-023-01215-4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarascou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092247ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754686v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2022.100992" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279286v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Euz&#233;by" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Martinez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.03.014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Arnold" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darmon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;nard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/jite-2018-0016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645147v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2019.1619924" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137417000182" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184017v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darmon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0066" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162738v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2015.03.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344836v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10824-013-9208-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965999v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Souquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965949v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965945v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.194.0015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965939v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963851v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cesifo/ifp006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973156v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466088v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401582v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962639v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057066v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962641v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124447v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04156065v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508423v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524713v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorreine Petters" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238566v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-dejean" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3736-4599" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/134329309" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=BaIONOQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-05618636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaili Feng" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Zheng" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dejean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Filieri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JEIM-06-2025-0444" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lumeau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peltier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.762.0133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222973v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calum Robertson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2025.2533472" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-023-01215-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754686v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infoecopol.2022.100992" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarascou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1092247ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279286v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Lallement" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Euz&#233;by" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Martinez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.03.014" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01866946v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Arnold" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Darmon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;nard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1628/jite-2018-0016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645147v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00343404.2019.1619924" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547505v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744137417000182" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Darmon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.pr2.0066" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respol.2015.03.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344836v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Moreau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10824-013-9208-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Souquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965949v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965945v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecop.194.0015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973156v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cesifo/ifp006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05466088v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00401582v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966000v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01972718v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariannig Le B&#233;chec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alloing" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me M&#233;ric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962639v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962641v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403526v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04156065v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124447v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01508423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorreine Petters" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238566v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>