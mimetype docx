--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -66,329 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trust in scientists and their role in society across 68 countries</w:t>
+                <w:t xml:space="preserve">Victims of Conspiracies? An Examination of the Relationship Between Conspiracy Beliefs and Dispositional Individual Victimhood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoria Cologna</w:t>
+                <w:t xml:space="preserve">Daniel Toribio‐flórez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niels G Mede</w:t>
+                <w:t xml:space="preserve">Marlene S Altenmüller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Berger</w:t>
+                <w:t xml:space="preserve">Karen M Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Besley</w:t>
+                <w:t xml:space="preserve">Mario Gollwitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Brick</w:t>
+                <w:t xml:space="preserve">Indro Adinugroho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9 (4), pp.713 - 730. </w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (7), pp.1252 - 1269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41562-024-02090-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.70008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244737v1</w:t>
+                <w:t xml:space="preserve">hal-05540372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victims of Conspiracies? An Examination of the Relationship Between Conspiracy Beliefs and Dispositional Individual Victimhood</w:t>
+                <w:t xml:space="preserve">Trust in scientists and their role in society across 68 countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Toribio‐flórez</w:t>
+                <w:t xml:space="preserve">Viktoria Cologna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene S Altenmüller</w:t>
+                <w:t xml:space="preserve">Niels G Mede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen M Douglas</w:t>
+                <w:t xml:space="preserve">Sebastian Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Gollwitzer</w:t>
+                <w:t xml:space="preserve">John Besley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indro Adinugroho</w:t>
+                <w:t xml:space="preserve">Cameron Brick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (7), pp.1252 - 1269. </w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (4), pp.713 - 730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejsp.70008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41562-024-02090-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05540372v1</w:t>
+                <w:t xml:space="preserve">hal-05244737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Interactive Tool for the Factor Analysis of Environmental Social Representations</w:t>
               </w:r>
@@ -472,3061 +472,3074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of conspiracy beliefs in oncological treatment decisions: An experimental approach</w:t>
+                <w:t xml:space="preserve">Beyond Basic Needs: Exploring Important Occupational Domains and Occupational Performance of Nursing Home Habitants in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Varet</w:t>
+                <w:t xml:space="preserve">Marielle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentyn Fournier</w:t>
+                <w:t xml:space="preserve">Kevin Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aphw.12615⟩</w:t>
+              <w:t xml:space="preserve">Journal of Gerontological Social Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01634372.2025.2577968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796372v1</w:t>
+                <w:t xml:space="preserve">hal-05573445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Skin in the Game:’ Social Goals Implementation Intentions Increase Intentions to Comply with COVID-19 Preventive Measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jais Adam-Troian</w:t>
+                <w:t xml:space="preserve">Assessing the role of conspiracy beliefs in oncological treatment decisions: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Varet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyn Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bonetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/irsp.802⟩</w:t>
+              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aphw.12615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614337v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autonomy, independence, and participation of nursing home habitants addressed by assistive technology: A scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Enez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Charras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17483107.2024.2359472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing climate change with behavioral science: A global intervention tournament in 63 countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">‘Skin in the Game:’ Social Goals Implementation Intentions Increase Intentions to Comply with COVID-19 Preventive Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jais Adam-Troian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adj5778⟩</w:t>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/irsp.802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445832v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond the Screen: A Comprehensive Analysis of Emotional Skills and Social Networking in French Young Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul Rahman Rasho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (9), pp.1176. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijerph21091176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04856200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social representations of the coronavirus and causal perception of its origin: The role of reasons for fear</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Addressing climate change with behavioral science: A global intervention tournament in 63 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Vlasceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly C. Doell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bak-Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boryana Todorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M Berkebile-Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/13634593211005172⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adj5778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721260v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental manipulation of uncanny feeling does not increase adherence to conspiracy theories</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Social representations of the coronavirus and causal perception of its origin: The role of reasons for fear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sjop.12962⟩</w:t>
+              <w:t xml:space="preserve">Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.94-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/13634593211005172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181105v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04721260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes, Knowledge, Risk Perception of Antimicrobial Resistance and Antibiotic Use Behaviors: A Cross-Sectional Survey in a Young Adult Population</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental manipulation of uncanny feeling does not increase adherence to conspiracy theories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Varet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaïs Adam-Troian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Akinyemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lantian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Substance Use and Misuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10826084.2023.2181035⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sjop.12962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306877v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04181105v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Real and Invented Scandals Fuel Beliefs in Conspiracy Theories?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joana Carrel</w:t>
+                <w:t xml:space="preserve">Attitudes, Knowledge, Risk Perception of Antimicrobial Resistance and Antibiotic Use Behaviors: A Cross-Sectional Survey in a Young Adult Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1024/2673-8627/a000034⟩</w:t>
+              <w:t xml:space="preserve">Substance Use and Misuse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (5), pp.698-703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10826084.2023.2181035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04264927v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conspiracy mentality and political orientation across 26 countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Real and Invented Scandals Fuel Beliefs in Conspiracy Theories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Wagner-Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel de Oliveira Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Carrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-021-01258-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychology Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 82 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/2673-8627/a000034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03634011v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04264927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National identity predicts public health support during a global pandemic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John B. Nezlek</w:t>
+                <w:t xml:space="preserve">Conspiracy mentality and political orientation across 26 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João António</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Babinska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27668-9⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.392-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-021-01258-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03875286v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic Use in Relation with Psychological Profiles of Farmers of a French Pig Cooperative</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">National identity predicts public health support during a global pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Van Bavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Cichocka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallgeir Sjåstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John B. Nezlek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vetsci9010014⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27668-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633744v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“We Are Running Out of Time”: Temporal Orientation and Information Seeking as Explanatory Factors of Climate Anxiety among Young People</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibiotic Use in Relation with Psychological Profiles of Farmers of a French Pig Cooperative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Sialelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psych</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/psych4030043⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vetsci9010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204884v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National identity predicts public health support during a global pandemic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John B Nezlek</w:t>
+                <w:t xml:space="preserve">“We Are Running Out of Time”: Temporal Orientation and Information Seeking as Explanatory Factors of Climate Anxiety among Young People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27668-9⟩</w:t>
+              <w:t xml:space="preserve">Psych</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.560-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/psych4030043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05421208v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the identification-prejudice link through the lens of national narcissism: The role of defensive group beliefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">National identity predicts public health support during a global pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay J van Bavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Cichocka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallgeir Sjåstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bertin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John B Nezlek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jesp.2021.104252⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27668-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03442930v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective fear and social representations of COVID-19. The role of the original ‘reasons’ for the fear object ( Miedo colectivo y representaciones sociales de la COVID-19. El rol de las ‘razones’ originales para el objeto de miedo )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
+                <w:t xml:space="preserve">Investigating the identification-prejudice link through the lens of national narcissism: The role of defensive group beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikey Biddlestone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Psicología Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 37 (2), pp.412-432. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98, pp.104252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02134748.2022.2050031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jesp.2021.104252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04817286v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03442930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rage against the machine: investigating conspiracy theories about the video assistant referee on Twitter during the 2018 FIFA World Cup</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Bertin</w:t>
+                <w:t xml:space="preserve">Collective fear and social representations of COVID-19. The role of the original ‘reasons’ for the fear object ( Miedo colectivo y representaciones sociales de la COVID-19. El rol de las ‘razones’ originales para el objeto de miedo )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan-Willem van Prooijen</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport Management Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14413523.2022.2127179⟩</w:t>
+              <w:t xml:space="preserve">Revista de Psicología Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (2), pp.412-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02134748.2022.2050031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544328v1</w:t>
+                <w:t xml:space="preserve">hal-04817286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito-Borne Diseases: Social Representations of a University Community in Endemic Outbreaks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rage against the machine: investigating conspiracy theories about the video assistant referee on Twitter during the 2018 FIFA World Cup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathleen Mccoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Willem van Prooijen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Disease Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/idr13020047⟩</w:t>
+              <w:t xml:space="preserve">Sport Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (4), pp.495-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14413523.2022.2127179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540898v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04544328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step In, Step Out from the First Lockdown: An Exploration of COVID-19 Perceptions in France and Quebec</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mosquito-Borne Diseases: Social Representations of a University Community in Endemic Outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gail Moloney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Mccoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infectious Disease Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (4), pp.965-977. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/idr13040089⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.486-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/idr13020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306874v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Links Between Cultural Values and Belief in Conspiracy Theories: The Key Roles of Collectivism and Masculinity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Roland Imhoff</w:t>
+                <w:t xml:space="preserve">Step In, Step Out from the First Lockdown: An Exploration of COVID-19 Perceptions in France and Quebec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Goyette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Political Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pops.12716⟩</w:t>
+              <w:t xml:space="preserve">Infectious Disease Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.965-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/idr13040089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03583825v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand out of my Sunlight: The Mediating Role of Climate Change Conspiracy Beliefs in the Relationship between National Collective Narcissism and Acceptance of Climate Science</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating the Links Between Cultural Values and Belief in Conspiracy Theories: The Key Roles of Collectivism and Masculinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jais Adam‐troian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Wagner‐egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Motyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Arciszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group Processes and Intergroup Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1368430221992114⟩</w:t>
+              <w:t xml:space="preserve">Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (4), pp.597-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pops.12716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135923v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maybe a free thinker but not a critical one: High conspiracy belief is associated with low critical thinking ability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lantian</w:t>
+                <w:t xml:space="preserve">Stand out of my Sunlight: The Mediating Role of Climate Change Conspiracy Beliefs in the Relationship between National Collective Narcissism and Acceptance of Climate Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenzo Nera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Hamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Uhl-Haedicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acp.3790⟩</w:t>
+              <w:t xml:space="preserve">Group Processes and Intergroup Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1368430221992114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230086v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skepticism and defiance: Assessing credibility and representations of science</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+                <w:t xml:space="preserve">Maybe a free thinker but not a critical one: High conspiracy belief is associated with low critical thinking ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lantian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0250823⟩</w:t>
+              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (3), pp.674-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acp.3790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405150v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affected more than infected: The relationship between national narcissism and Zika conspiracy beliefs is mediated by exclusive victimhood about the Zika outbreak</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Bertin</w:t>
+                <w:t xml:space="preserve">Skepticism and defiance: Assessing credibility and representations of science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Tavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pacific Rim Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.183449092110518. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0250823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/18344909211051800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0250823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442915v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Speed Breaks the Sound Barrier: The Effect of Cue Hierarchy on Expected Quality and Purchase Intentions Regarding Laptops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+                <w:t xml:space="preserve">Affected more than infected: The relationship between national narcissism and Zika conspiracy beliefs is mediated by exclusive victimhood about the Zika outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Interamericana de Psicología/Interamerican Journal of Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 54 (3), pp.e1030. </w:t>
+              <w:t xml:space="preserve">Journal of Pacific Rim Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.183449092110518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30849/ripijp.v54i3.1030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/18344909211051800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540904v1</w:t>
+                <w:t xml:space="preserve">hal-03442915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking out for myself: Exploring the relationship between conspiracy mentality, perceived personal risk, and COVID‐19 prevention measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genavee Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3593,1256 +3606,1152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02926937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conspiracy Beliefs, Rejection of Vaccination, and Support for hydroxychloroquine: A Conceptual Replication-Extension in the COVID-19 Pandemic Context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kenzo Nera</w:t>
+                <w:t xml:space="preserve">When Speed Breaks the Sound Barrier: The Effect of Cue Hierarchy on Expected Quality and Purchase Intentions Regarding Laptops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, </w:t>
+              <w:t xml:space="preserve">Revista Interamericana de Psicología/Interamerican Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (3), pp.e1030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.565128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.30849/ripijp.v54i3.1030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135953v1</w:t>
+                <w:t xml:space="preserve">hal-03540904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Speed Breaks the Sound Barrier: The Effect of Cue Hierarchy on Expected Quality and Purchase Intentions Regarding Laptops</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+                <w:t xml:space="preserve">Conspiracy Beliefs, Rejection of Vaccination, and Support for hydroxychloroquine: A Conceptual Replication-Extension in the COVID-19 Pandemic Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenzo Nera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Interamericana de Psicología/Interamerican Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30849/ripijp.v54i3.1030⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.565128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161971v1</w:t>
+                <w:t xml:space="preserve">hal-03135953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification with all humanity—A test of the factorial structure and measurement invariance of the scale in five countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Hamer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Penczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Mcfarland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Wlodarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Łużniak-Piecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 56 (1), pp.157-174. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijop.12678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02926926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Speed Breaks the Sound Barrier: The Effect of Cue Hierarchy on Expected Quality and Purchase Intentions Regarding Laptops</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Greedy elites and poor lambs: How young Europeans remember the great war</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Licata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rosoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Allesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Ammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Interamericana de Psicología/Interamerican Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30849/ripijp.v54i3.1030⟩</w:t>
+              <w:t xml:space="preserve">Journal of Social and Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.52-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5964/jspp.v7i1.781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186381v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02012276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy elites and poor lambs: How young Europeans remember the great war</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Creationism and conspiracism share a common teleological bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Wagner-Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Dieguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social and Political Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5964/jspp.v7i1.781⟩</w:t>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (16), pp.R867 - R868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.06.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02012276v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creationism and conspiracism share a common teleological bias</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A century of victimhood: Antecedents and current impacts of perceived suffering in World War I across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Licata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rosoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Allesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Ammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.06.072⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.661-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875660v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A century of victimhood: Antecedents and current impacts of perceived suffering in World War I across Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Répéter n’est pas croire. Sur la transmission des idées conspirationnistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2327⟩</w:t>
+              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 249-250 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dio.249.0088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875664v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répéter n’est pas croire. Sur la transmission des idées conspirationnistes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Una modelizacion del pensamiento social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revista Internacional de Ciencias Sociales y Humanidades SOCIOTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.41-62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01877031v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una modelizacion del pensamiento social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Michel-Louis Rouquette (1948-2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Internacional de Ciencias Sociales y Humanidades SOCIOTAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 517, pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.517.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473266v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Louis Rouquette (1948-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bupsy.517.0077⟩</w:t>
+              <w:t xml:space="preserve">Revista de Psicología- Universidad de Antioquia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (2), pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17533/udea.rp.15487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702395v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel-Louis Rouquette (1948-2011)</w:t>
-[...102 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michel-Louis Rouquette et le modèle de l'architecture de la pensée sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6109,51 +6018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer du sein et hormonothérapie adjuvante : quand l’insatisfaction pousse à chercher ailleurs … pour le meilleur ou pour le pire. Une étude par entretiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Toussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyn Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Maguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6234,90 +6143,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complotisme, crédibilité et réactions face à un contenu de désinformation sur le cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Toussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyn Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Perusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Varet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l'Asssociation Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asssociation Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6336,204 +6245,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthcare ecosystem perceptions, epistemically suspect beliefs, and adherence to endocrine therapy in breast cancer: protocol for a multicenter cohort study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katell Maguet</w:t>
+                <w:t xml:space="preserve">Nouvelles perspectives et nouveaux outils pour l’étude des représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Moliner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Congress of Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17ème Conférence Internationale sur les Représentations Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133653v1</w:t>
+                <w:t xml:space="preserve">hal-05421213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thématique hors cadre : Cancer et désinformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Varet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Forum d’uro-oncologie inter-régional de Dinard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johnson &amp; Johnson, Oct 2025, Dinard, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6552,243 +6435,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives et nouveaux outils pour l’étude des représentations sociales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rateau</w:t>
+                <w:t xml:space="preserve">Désinformation et observance thérapeutique en oncologie : deux études expérimentales par vignette en population générale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Varet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyn Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Toussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Conférence Internationale sur les Représentations Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Brest, France</w:t>
+              <w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421213v1</w:t>
+                <w:t xml:space="preserve">hal-05160310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désinformation et observance thérapeutique en oncologie : deux études expérimentales par vignette en population générale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Healthcare ecosystem perceptions, epistemically suspect beliefs, and adherence to endocrine therapy in breast cancer: protocol for a multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyn Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léo Toussard</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Maguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristopher Lamore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th European Congress of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Psychologists' Associations; Cyprus Psychologists’ Association; University of Cyprus, Jul 2025, Paphos, Cyprus. pp.341-342, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1024/2673-8627/a000085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05160310v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les représentations des dimensions de la fiabilité pour les éleveurs et vétérinaires porcins ?</w:t>
               </w:r>
@@ -6899,90 +6808,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conspiracy beliefs as an identity management strategy: A longitudinal examination during the UEFA EURO 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenzo Nera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricky Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikey Biddlestone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7024,64 +6933,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie du noyau central : Dialogue théorico-méthodologique entre sciences de l’éducation et psychologie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7119,64 +7028,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la vitesse passe le mur du son&amp;quot; : structure des représentations sociales, qualité perçue et intentions d’achat concernant le bon ordinateur portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7227,77 +7136,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche structurale des représentations sociales et notoriété des marques : une application dans le champ des nouvelles technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Conférence Internationale sur les Représentations Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7544,90 +7453,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il un lien entre adhésion aux théories du complot et esprit critique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lantian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques : « Psychologie sociale et éducation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7834,51 +7743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des têtes bien faites. Défense de l'esprit critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7909,77 +7818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales. Théories, méthodes et applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DeBoeck, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7997,77 +7906,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales. Théories, méthodes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8098,51 +8007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peurs collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Louis Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8430,77 +8339,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion dialogique et répertoire de réponses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations sociales - Théories, méthodes et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8538,77 +8447,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction in : Les représentations sociales. Théories, méthodes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les représentations sociales. Théories, méthodes et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8659,51 +8568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delouvée, S.; Rateau, P.; Rouquette, M.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les peurs collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès, pp.117-136, 2013</w:t>
@@ -8745,51 +8654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peurs collectives comme forme de manifestation de la pensée sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delouvée, S; Rateau, P; Rouquette, M.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les peurs collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès, pp.7-15, 2013</w:t>
@@ -8850,77 +8759,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webinaire « Cancer et Désinformation », 2e édition : « Mobiliser les acteurs pour comprendre et agir face à la désinformation liée au cancer : Le rôle des patients, soignants, influenceurs, journalistes et associations »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Toussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyn Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8968,77 +8877,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webinaire « Cancer et Désinformation », 1ère édition : « Etat de la recherche, perspectives et enjeux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Toussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyn Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9255,51 +9164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Cologna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels G Mede" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Berger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Besley" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Brick" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02090-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05540372v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toribio&#8208;fl&#243;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene S Altenm&#252;ller" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M Douglas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gollwitzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indro Adinugroho" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70008" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delisle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12050164" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Fournier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12615" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04614337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.802" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04614331v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Andr&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charras" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2024.2359472" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04445832v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Vlasceanu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly C. Doell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bak-Coleman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boryana Todorova" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Berkebile-Weinberg" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj5778" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04856200v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Guarnaccia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Rasho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Test&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091176" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721260v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593211005172" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181105v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Adam-Troian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12962" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306877v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piednoir" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2023.2181035" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264927v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wagner-Egger" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira Fernandes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Carrel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000034" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634011v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Imhoff" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Zimmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#243;nio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Babinska" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01258-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875286v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Van Bavel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cichocka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Capraro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Sj&#229;stad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Nezlek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27668-9" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Sialelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci9010014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204884v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psych4030043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421208v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay J van Bavel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Nezlek" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442930v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marinthe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikey Biddlestone" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2021.104252" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817286v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02134748.2022.2050031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04544328v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mccoll" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem van Prooijen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14413523.2022.2127179" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540898v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Moloney" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/idr13020047" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306874v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Niang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goyette" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/idr13040089" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583825v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam&#8208;troian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wagner&#8208;egger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Motyl" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12716" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135923v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Nera" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Hamer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Uhl-Haedicke" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1368430221992114" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230086v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3790" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405150v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tavani" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250823" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442915v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/18344909211051800" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540904v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30849/ripijp.v54i3.1030" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jolley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135953v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.565128" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04161971v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926926v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Penczek" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mcfarland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wlodarczyk" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena &#321;u&#380;niak-Piecha" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12678" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03186381v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012276v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Allesch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Ammerer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v7i1.781" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dieguez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.06.072" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2327" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.249.0088" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473266v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702395v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.517.0077" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.rp.15487" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/psi.saber.soc.2012.3245" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563544v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;tard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604928v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370400v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst&#8208;vintila" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland&#8208;l&#233;vy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2010.533468" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473305v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01783924v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Th&#233;baut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morchain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Louis Rouquette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625418v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grefeuille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563550v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052952v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495392v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495045v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01964542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388093v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Toussard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Maguet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherifi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160308v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perusat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133653v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319416v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421213v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160310v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470960v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popiolek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126331v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Green" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579859v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579864v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625421v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625522v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greffeuille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320039v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248608v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148995v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457291v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148993v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625632v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625665v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058229v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682397v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemoine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/00001585683286de9c666" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149028v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pacotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149033v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426852v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426850v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05540372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toribio&#8208;fl&#243;rez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene S Altenm&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M Douglas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gollwitzer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indro Adinugroho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244737v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Cologna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels G Mede" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Besley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Brick" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02090-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delisle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12050164" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01634372.2025.2577968" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12615" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04614331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2024.2359472" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04614337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.802" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04856200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Guarnaccia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Rasho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Test&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091176" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04445832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Vlasceanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly C. Doell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bak-Coleman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boryana Todorova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Berkebile-Weinberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj5778" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593211005172" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181105v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Adam-Troian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12962" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piednoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2023.2181035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wagner-Egger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira Fernandes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Carrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Imhoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Zimmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#243;nio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Babinska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01258-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Van Bavel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cichocka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Capraro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Sj&#229;stad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Nezlek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27668-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Sialelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci9010014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204884v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psych4030043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay J van Bavel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Nezlek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442930v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marinthe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikey Biddlestone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2021.104252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02134748.2022.2050031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04544328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mccoll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem van Prooijen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14413523.2022.2127179" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Moloney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/idr13020047" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306874v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Niang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goyette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/idr13040089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam&#8208;troian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wagner&#8208;egger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Motyl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12716" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135923v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Nera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Hamer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Uhl-Haedicke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1368430221992114" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230086v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3790" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405150v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tavani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250823" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442915v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/18344909211051800" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jolley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540904v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30849/ripijp.v54i3.1030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135953v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.565128" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926926v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Penczek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mcfarland" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wlodarczyk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena &#321;u&#380;niak-Piecha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12678" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012276v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Allesch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Ammerer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v7i1.781" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dieguez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.06.072" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2327" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.249.0088" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473266v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702395v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.517.0077" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.rp.15487" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/psi.saber.soc.2012.3245" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563544v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;tard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604928v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370400v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst&#8208;vintila" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland&#8208;l&#233;vy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2010.533468" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473305v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01783924v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Th&#233;baut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morchain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Louis Rouquette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625418v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grefeuille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563550v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052952v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495392v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495045v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01964542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388093v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Toussard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Maguet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherifi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160308v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perusat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421213v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319416v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133653v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470960v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popiolek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126331v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Green" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579859v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579864v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625421v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625522v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greffeuille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320039v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248608v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148995v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457291v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148993v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625632v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625665v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058229v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682397v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemoine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/00001585683286de9c666" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149028v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pacotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149033v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426852v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426850v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>