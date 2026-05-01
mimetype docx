--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -589,616 +589,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05573445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of conspiracy beliefs in oncological treatment decisions: An experimental approach</w:t>
+                <w:t xml:space="preserve">Beyond the Screen: A Comprehensive Analysis of Emotional Skills and Social Networking in French Young Adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Varet</w:t>
+                <w:t xml:space="preserve">Cinzia Guarnaccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentyn Fournier</w:t>
+                <w:t xml:space="preserve">Abdul Rahman Rasho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aphw.12615⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (9), pp.1176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph21091176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796372v1</w:t>
+                <w:t xml:space="preserve">hal-04856200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomy, independence, and participation of nursing home habitants addressed by assistive technology: A scoping review</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Addressing climate change with behavioral science: A global intervention tournament in 63 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Vlasceanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberly C. Doell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Bak-Coleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boryana Todorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael M Berkebile-Weinberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17483107.2024.2359472⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adj5778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614331v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘Skin in the Game:’ Social Goals Implementation Intentions Increase Intentions to Comply with COVID-19 Preventive Measures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jais Adam-Troian</w:t>
+                <w:t xml:space="preserve">Assessing the role of conspiracy beliefs in oncological treatment decisions: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Varet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentyn Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Bonetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/irsp.802⟩</w:t>
+              <w:t xml:space="preserve">Applied Psychology: Health and Well-Being</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aphw.12615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614337v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond the Screen: A Comprehensive Analysis of Emotional Skills and Social Networking in French Young Adults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Testé</w:t>
+                <w:t xml:space="preserve">Autonomy, independence, and participation of nursing home habitants addressed by assistive technology: A scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Enez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Charras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph21091176⟩</w:t>
+              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17483107.2024.2359472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04856200v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing climate change with behavioral science: A global intervention tournament in 63 countries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">‘Skin in the Game:’ Social Goals Implementation Intentions Increase Intentions to Comply with COVID-19 Preventive Measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boryana Todorova</w:t>
+                <w:t xml:space="preserve">Jais Adam-Troian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael M Berkebile-Weinberg</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Bonetto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (6), </w:t>
+              <w:t xml:space="preserve">International Review of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 37 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adj5778⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/irsp.802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445832v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social representations of the coronavirus and causal perception of its origin: The role of reasons for fear</w:t>
               </w:r>
@@ -1288,77 +1288,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental manipulation of uncanny feeling does not increase adherence to conspiracy theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaïs Adam-Troian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Akinyemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1650,4338 +1650,4455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04264927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conspiracy mentality and political orientation across 26 countries</w:t>
+                <w:t xml:space="preserve">Rage against the machine: investigating conspiracy theories about the video assistant referee on Twitter during the 2018 FIFA World Cup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Imhoff</w:t>
+                <w:t xml:space="preserve">Paul Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Zimmer</w:t>
+                <w:t xml:space="preserve">Kathleen Mccoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Klein</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jan-Willem van Prooijen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41562-021-01258-7⟩</w:t>
+              <w:t xml:space="preserve">Sport Management Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26 (4), pp.495-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14413523.2022.2127179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03634011v1</w:t>
+                <w:t xml:space="preserve">hal-04544328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National identity predicts public health support during a global pandemic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective fear and social representations of COVID-19. The role of the original ‘reasons’ for the fear object ( Miedo colectivo y representaciones sociales de la COVID-19. El rol de las ‘razones’ originales para el objeto de miedo )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Tavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27668-9⟩</w:t>
+              <w:t xml:space="preserve">Revista de Psicología Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (2), pp.412-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02134748.2022.2050031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03875286v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04817286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic Use in Relation with Psychological Profiles of Farmers of a French Pig Cooperative</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conspiracy mentality and political orientation across 26 countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Imhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João António</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Babinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vetsci9010014⟩</w:t>
+              <w:t xml:space="preserve">Nature Human Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.392-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41562-021-01258-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633744v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03634011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“We Are Running Out of Time”: Temporal Orientation and Information Seeking as Explanatory Factors of Climate Anxiety among Young People</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles David</w:t>
+                <w:t xml:space="preserve">National identity predicts public health support during a global pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay Van Bavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Cichocka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallgeir Sjåstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lisa Moyon</w:t>
+                <w:t xml:space="preserve">John B. Nezlek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psych</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/psych4030043⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27668-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204884v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National identity predicts public health support during a global pandemic</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibiotic Use in Relation with Psychological Profiles of Farmers of a French Pig Cooperative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Buchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Sialelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-27668-9⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vetsci9010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05421208v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the identification-prejudice link through the lens of national narcissism: The role of defensive group beliefs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“We Are Running Out of Time”: Temporal Orientation and Information Seeking as Explanatory Factors of Climate Anxiety among Young People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bertin</w:t>
+                <w:t xml:space="preserve">Stéphanie Bordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lisa Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jesp.2021.104252⟩</w:t>
+              <w:t xml:space="preserve">Psych</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (3), pp.560-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/psych4030043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442930v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective fear and social representations of COVID-19. The role of the original ‘reasons’ for the fear object ( Miedo colectivo y representaciones sociales de la COVID-19. El rol de las ‘razones’ originales para el objeto de miedo )</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">National identity predicts public health support during a global pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jay J van Bavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Cichocka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerio Capraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hallgeir Sjåstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John B Nezlek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Psicología Social</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02134748.2022.2050031⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-27668-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-04817286v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rage against the machine: investigating conspiracy theories about the video assistant referee on Twitter during the 2018 FIFA World Cup</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Investigating the identification-prejudice link through the lens of national narcissism: The role of defensive group beliefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikey Biddlestone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan-Willem van Prooijen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport Management Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 26 (4), pp.495-516. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98, pp.104252. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14413523.2022.2127179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jesp.2021.104252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04544328v1</w:t>
+                <w:t xml:space="preserve">hal-03442930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito-Borne Diseases: Social Representations of a University Community in Endemic Outbreaks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Awake together: Sociopsychological processes of engagement in conspiracist communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Wagner-Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Bangerter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+                <w:t xml:space="preserve">Sebastian Dieguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Disease Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (2), pp.486-493. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47, pp.101417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/idr13020047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.copsyc.2022.101417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540898v1</w:t>
+                <w:t xml:space="preserve">hal-05589332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step In, Step Out from the First Lockdown: An Exploration of COVID-19 Perceptions in France and Quebec</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anta Niang</w:t>
+                <w:t xml:space="preserve">Affected more than infected: The relationship between national narcissism and Zika conspiracy beliefs is mediated by exclusive victimhood about the Zika outbreak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Disease Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/idr13040089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pacific Rim Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.183449092110518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/18344909211051800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306874v1</w:t>
+                <w:t xml:space="preserve">hal-03442915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the Links Between Cultural Values and Belief in Conspiracy Theories: The Key Roles of Collectivism and Masculinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jais Adam‐troian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Wagner‐egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jais Adam‐troian</w:t>
+                <w:t xml:space="preserve">Matt Motyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Wagner‐egger</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Arciszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Political Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 42 (4), pp.597-618. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/pops.12716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stand out of my Sunlight: The Mediating Role of Climate Change Conspiracy Beliefs in the Relationship between National Collective Narcissism and Acceptance of Climate Science</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mosquito-Borne Diseases: Social Representations of a University Community in Endemic Outbreaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gail Moloney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathleen Mccoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group Processes and Intergroup Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1368430221992114⟩</w:t>
+              <w:t xml:space="preserve">Infectious Disease Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.486-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/idr13020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135923v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maybe a free thinker but not a critical one: High conspiracy belief is associated with low critical thinking ability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anthony Lantian</w:t>
+                <w:t xml:space="preserve">Step In, Step Out from the First Lockdown: An Exploration of COVID-19 Perceptions in France and Quebec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Nadarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anta Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Goyette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acp.3790⟩</w:t>
+              <w:t xml:space="preserve">Infectious Disease Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (4), pp.965-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/idr13040089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230086v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04306874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skepticism and defiance: Assessing credibility and representations of science</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+                <w:t xml:space="preserve">Stand out of my Sunlight: The Mediating Role of Climate Change Conspiracy Beliefs in the Relationship between National Collective Narcissism and Acceptance of Climate Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenzo Nera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Hamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Uhl-Haedicke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0250823⟩</w:t>
+              <w:t xml:space="preserve">Group Processes and Intergroup Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1368430221992114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405150v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affected more than infected: The relationship between national narcissism and Zika conspiracy beliefs is mediated by exclusive victimhood about the Zika outbreak</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Bertin</w:t>
+                <w:t xml:space="preserve">Maybe a free thinker but not a critical one: High conspiracy belief is associated with low critical thinking ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Lantian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pacific Rim Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.183449092110518. </w:t>
+              <w:t xml:space="preserve">Applied Cognitive Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (3), pp.674-684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/18344909211051800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acp.3790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442915v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Looking out for myself: Exploring the relationship between conspiracy mentality, perceived personal risk, and COVID‐19 prevention measures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Skepticism and defiance: Assessing credibility and representations of science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genavee Brown</w:t>
+                <w:t xml:space="preserve">Jean Louis Tavani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jolley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (4), pp.957-980. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0250823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjhp.12449⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0250823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02926937v1</w:t>
+                <w:t xml:space="preserve">hal-03405150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Speed Breaks the Sound Barrier: The Effect of Cue Hierarchy on Expected Quality and Purchase Intentions Regarding Laptops</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Identification with all humanity—A test of the factorial structure and measurement invariance of the scale in five countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Hamer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Penczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Mcfarland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Wlodarczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Łużniak-Piecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Interamericana de Psicología/Interamerican Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30849/ripijp.v54i3.1030⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (1), pp.157-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijop.12678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540904v1</w:t>
+                <w:t xml:space="preserve">halshs-02926926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conspiracy Beliefs, Rejection of Vaccination, and Support for hydroxychloroquine: A Conceptual Replication-Extension in the COVID-19 Pandemic Context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kenzo Nera</w:t>
+                <w:t xml:space="preserve">Looking out for myself: Exploring the relationship between conspiracy mentality, perceived personal risk, and COVID‐19 prevention measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Marinthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genavee Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jolley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.565128⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (4), pp.957-980. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135953v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02926937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification with all humanity—A test of the factorial structure and measurement invariance of the scale in five countries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">When Speed Breaks the Sound Barrier: The Effect of Cue Hierarchy on Expected Quality and Purchase Intentions Regarding Laptops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Piermattéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ijop.12678⟩</w:t>
+              <w:t xml:space="preserve">Revista Interamericana de Psicología/Interamerican Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 54 (3), pp.e1030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30849/ripijp.v54i3.1030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02926926v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greedy elites and poor lambs: How young Europeans remember the great war</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conspiracy Beliefs, Rejection of Vaccination, and Support for hydroxychloroquine: A Conceptual Replication-Extension in the COVID-19 Pandemic Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenzo Nera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Social and Political Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5964/jspp.v7i1.781⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.565128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02012276v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creationism and conspiracism share a common teleological bias</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gauvrit</w:t>
+                <w:t xml:space="preserve">Greedy elites and poor lambs: How young Europeans remember the great war</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Licata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rosoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Dieguez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Allesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Ammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.06.072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Social and Political Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (1), pp.52-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5964/jspp.v7i1.781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875660v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02012276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A century of victimhood: Antecedents and current impacts of perceived suffering in World War I across Europe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Creationism and conspiracism share a common teleological bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Wagner-Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gauvrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Dieguez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (16), pp.R867 - R868. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2018.06.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejsp.2327⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01875664v1</w:t>
+                <w:t xml:space="preserve">hal-01875660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répéter n’est pas croire. Sur la transmission des idées conspirationnistes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A century of victimhood: Antecedents and current impacts of perceived suffering in World War I across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Licata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rosoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Allesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heinrich Ammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 47, pp.661-662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejsp.2327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/dio.249.0088⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01877031v1</w:t>
+                <w:t xml:space="preserve">hal-01875664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una modelizacion del pensamiento social</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Répéter n’est pas croire. Sur la transmission des idées conspirationnistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Internacional de Ciencias Sociales y Humanidades SOCIOTAM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 249-250 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dio.249.0088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473266v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel-Louis Rouquette (1948-2011)</w:t>
+                <w:t xml:space="preserve">Una modelizacion del pensamiento social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Internacional de Ciencias Sociales y Humanidades SOCIOTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.41-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/bupsy.517.0077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04702395v1</w:t>
+                <w:t xml:space="preserve">hal-01473266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Louis Rouquette (1948-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de Psicología- Universidad de Antioquia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 517, pp.77-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bupsy.517.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17533/udea.rp.15487⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01736630v1</w:t>
+                <w:t xml:space="preserve">hal-04702395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel-Louis Rouquette et le modèle de l'architecture de la pensée sociale</w:t>
+                <w:t xml:space="preserve">Michel-Louis Rouquette (1948-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psicologia e Saber Social / Psychology and Social Knowing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista de Psicología- Universidad de Antioquia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (2), pp.125-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17533/udea.rp.15487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12957/psi.saber.soc.2012.3245⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01473283v1</w:t>
+                <w:t xml:space="preserve">hal-01736630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There is nothing so practical as a good… history. Kurt Lewin’s Place in the Historical Chapters of French-language Social Psychology Textbooks.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Michel-Louis Rouquette et le modèle de l'architecture de la pensée sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios de Psicología</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psicologia e Saber Social / Psychology and Social Knowing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1 (1), pp.53-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12957/psi.saber.soc.2012.3245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01563544v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">There is nothing so practical as a good... history.</w:t>
+                <w:t xml:space="preserve">There is nothing so practical as a good… history. Kurt Lewin’s Place in the Historical Chapters of French-language Social Psychology Textbooks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikos Kalampalikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudios de Psicología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (2), pp.243-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00604928v1</w:t>
+                <w:t xml:space="preserve">halshs-01563544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under threat. Lay thinking about terrorism and the three‐dimensional model of personal involvement: a social psychological analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">There is nothing so practical as a good... history.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Kalampalikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Ernst‐vintila</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christine Roland‐lévy</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Pétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Estudios de Psicología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (2), pp.243-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370400v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00604928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Under Threat. Lay Thinking about Terrorism and the Three Dimensional Model of Personal Involvement : A Social Psychological Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
+                <w:t xml:space="preserve">Under threat. Lay thinking about terrorism and the three‐dimensional model of personal involvement: a social psychological analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Ernst‐vintila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Roland-Levy</w:t>
+                <w:t xml:space="preserve">Christine Roland‐lévy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (3), pp.297-325</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 14 (3), pp.297-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13669877.2010.533468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473305v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentation sociale du développement durable chez des étudiants : Effets des valeurs pro-environnementales sur les schèmes représentationnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Thébaut</w:t>
+                <w:t xml:space="preserve">Under Threat. Lay Thinking about Terrorism and the Three Dimensional Model of Personal Involvement : A Social Psychological Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Morchain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+                <w:t xml:space="preserve">Christine Roland-Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psihologia Socială</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (II), pp.69-77</w:t>
+              <w:t xml:space="preserve">Journal of Risk Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (3), pp.297-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783924v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La crise financière de 2008 : menace collective ou défi individuel ? Une analyse de la pensée sociale mobilisée en situation de crise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
+                <w:t xml:space="preserve">Représentation sociale du développement durable chez des étudiants : Effets des valeurs pro-environnementales sur les schèmes représentationnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Thébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel-Louis Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 87 (3), pp.515-542</w:t>
+              <w:t xml:space="preserve">Psihologia Socială</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (II), pp.69-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473309v1</w:t>
+                <w:t xml:space="preserve">hal-01783924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions et représentations sociales de la violence et de l'enfant violent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Michinov</w:t>
+                <w:t xml:space="preserve">La crise financière de 2008 : menace collective ou défi individuel ? Une analyse de la pensée sociale mobilisée en situation de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Ernst-Vintila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Grefeuille</w:t>
+                <w:t xml:space="preserve">Michel-Louis Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 271, pp.7-8</w:t>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 87 (3), pp.515-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00625418v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical spaces of social psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Kalampalikis</w:t>
+                <w:t xml:space="preserve">Perceptions et représentations sociales de la violence et de l'enfant violent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Michinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pétard</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grefeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rassegna di psicologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2, pp.83-104</w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 271, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01563550v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of compatibility between conscious goal and nonconscious priming on performance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Meyer</w:t>
+                <w:t xml:space="preserve">Historical spaces of social psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Kalampalikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 12 (6), pp.80-90</w:t>
+              <w:t xml:space="preserve">Rassegna di psicologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.83-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052952v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01563550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical spaces of social psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikos Kalampalikis</w:t>
+                <w:t xml:space="preserve">Effect of compatibility between conscious goal and nonconscious priming on performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Légal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Pétard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">History of the Human Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 19 (2), pp.23-43</w:t>
+              <w:t xml:space="preserve">Current Research in Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12 (6), pp.80-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00495392v1</w:t>
+                <w:t xml:space="preserve">hal-01052952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les histoires de la psychologie sociale dans ses manuels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Historical spaces of social psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Kalampalikis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pétard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 51-52, pp.59-80</w:t>
+              <w:t xml:space="preserve">History of the Human Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (2), pp.23-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00495045v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édition française et psychologie sociale : un bref état des lieux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Légal</w:t>
+                <w:t xml:space="preserve">Les histoires de la psychologie sociale dans ses manuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pétard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikos Kalampalikis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 51-52, pp.59-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00495045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition française et psychologie sociale : un bref état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Légal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Delouvée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers Internationaux de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2001, 51-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01964542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5991,324 +6108,324 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer du sein et hormonothérapie adjuvante : quand l’insatisfaction pousse à chercher ailleurs … pour le meilleur ou pour le pire. Une étude par entretiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Toussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyn Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Maguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Annuelles du Cancéropôle Grand Sud-Ouest (CGSO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cancéropôle Grand Sud-Ouest (CGSO), Nov 2025, Agen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complotisme, crédibilité et réactions face à un contenu de désinformation sur le cancer du sein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Toussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyn Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Perusat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Varet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l'Asssociation Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asssociation Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives et nouveaux outils pour l’étude des représentations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Moliner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6323,1113 +6440,1113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Conférence Internationale sur les Représentations Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thématique hors cadre : Cancer et désinformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Varet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Forum d’uro-oncologie inter-régional de Dinard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johnson &amp; Johnson, Oct 2025, Dinard, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05319416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désinformation et observance thérapeutique en oncologie : deux études expérimentales par vignette en population générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyn Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Toussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès de l'Association Francophone de Psychologie de la Santé (AFPSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healthcare ecosystem perceptions, epistemically suspect beliefs, and adherence to endocrine therapy in breast cancer: protocol for a multicenter cohort study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyn Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Maguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristopher Lamore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Psychologists' Associations; Cyprus Psychologists’ Association; University of Cyprus, Jul 2025, Paphos, Cyprus. pp.341-342, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1024/2673-8627/a000085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les représentations des dimensions de la fiabilité pour les éleveurs et vétérinaires porcins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Popiolek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Belloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Charron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55èmes Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, NRAE-IFIP, Jan 2023, Saint-Malo, France. pp.37-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conspiracy beliefs as an identity management strategy: A longitudinal examination during the UEFA EURO 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenzo Nera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricky Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikey Biddlestone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association of Social Psychology (EASM) Small Group Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Bruxelles (BEL), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie du noyau central : Dialogue théorico-méthodologique entre sciences de l’éducation et psychologie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux, Débats et Perspectives : 50 ans de sciences de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la vitesse passe le mur du son&amp;quot; : structure des représentations sociales, qualité perçue et intentions d’achat concernant le bon ordinateur portable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche structurale des représentations sociales et notoriété des marques : une application dans le champ des nouvelles technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Piermattéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Brossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Conférence Internationale sur les Représentations Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Evora, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cómo dar cuenta de una manifestación ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6a Semana de Psicologia Social "Perspectivas actuales de la Psicologia Social"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2010, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions, représentations sociales et stéréotypes de la violence et de l'enfant violent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bonjour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Michinov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Greffeuille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème colloque Psychologie &amp; Psychopathologie de l'enfant : aux sources de la violence de l'enfance à l'adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00625522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7439,137 +7556,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Existe-t-il un lien entre adhésion aux théories du complot et esprit critique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Lantian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées thématiques : « Psychologie sociale et éducation »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7579,290 +7696,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes, préjugés et discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Légal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dunod, 2021, 9782100775477</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Complotisme. Cognition, Culture, Société.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Dieguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des têtes bien faites. Défense de l'esprit critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de France, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01978557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales. Théories, méthodes et applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7870,87 +7987,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DeBoeck, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales. Théories, méthodes et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7958,351 +8075,351 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peurs collectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Louis Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eres, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel visuel de psychologie sociale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Psychologie sociale. Textes fondamentaux anglais et américains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dunod, 232 p., 2010</w:t>
+              <w:t xml:space="preserve">Dunod, pp.316, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00625632v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychologie sociale. Textes fondamentaux anglais et américains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel visuel de psychologie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dunod, pp.316, 2010</w:t>
+              <w:t xml:space="preserve">Dunod, 232 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00625665v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00625632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéréotypes, préjugés et discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Légal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris: Dunod, pp.127, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01058229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8312,281 +8429,281 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opinion dialogique et répertoire de réponses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Introduction in : Les représentations sociales. Théories, méthodes et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les représentations sociales - Théories, méthodes et applications</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.199-204, 2016, Ouvertures Psychologiques, 978-2-8073-0546-5</w:t>
+              <w:t xml:space="preserve">Les représentations sociales. Théories, méthodes et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682397v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction in : Les représentations sociales. Théories, méthodes et applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Opinion dialogique et répertoire de réponses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lo Monaco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les représentations sociales. Théories, méthodes et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">Les représentations sociales - Théories, méthodes et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.199-204, 2016, Ouvertures Psychologiques, 978-2-8073-0546-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736730v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peur et rumeur : le cas du supervirus H5N1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pacotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8605,73 +8722,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delouvée, S.; Rateau, P.; Rouquette, M.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les peurs collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès, pp.117-136, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les peurs collectives comme forme de manifestation de la pensée sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8691,51 +8808,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Delouvée, S; Rateau, P; Rouquette, M.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les peurs collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Erès, pp.7-15, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8745,279 +8862,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webinaire « Cancer et Désinformation », 2e édition : « Mobiliser les acteurs pour comprendre et agir face à la désinformation liée au cancer : Le rôle des patients, soignants, influenceurs, journalistes et associations »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Toussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyn Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Webinaire « Cancer et Désinformation », 1ère édition : « Etat de la recherche, perspectives et enjeux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Varet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Toussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentyn Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delouvée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId248"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9164,51 +9281,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05540372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toribio&#8208;fl&#243;rez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene S Altenm&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M Douglas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gollwitzer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indro Adinugroho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244737v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Cologna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels G Mede" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Besley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Brick" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02090-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delisle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12050164" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01634372.2025.2577968" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12615" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04614331v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2024.2359472" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04614337v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.802" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04856200v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Guarnaccia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Rasho" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Test&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091176" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04445832v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Vlasceanu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly C. Doell" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bak-Coleman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boryana Todorova" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Berkebile-Weinberg" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj5778" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593211005172" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181105v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Adam-Troian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12962" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piednoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2023.2181035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wagner-Egger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira Fernandes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Carrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Imhoff" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Zimmer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#243;nio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Babinska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01258-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875286v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Van Bavel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cichocka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Capraro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Sj&#229;stad" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Nezlek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27668-9" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633744v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Sialelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci9010014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204884v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psych4030043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay J van Bavel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Nezlek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442930v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marinthe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikey Biddlestone" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2021.104252" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02134748.2022.2050031" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04544328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mccoll" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem van Prooijen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14413523.2022.2127179" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540898v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Moloney" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/idr13020047" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306874v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Niang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goyette" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/idr13040089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583825v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam&#8208;troian" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wagner&#8208;egger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Motyl" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12716" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135923v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Nera" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Hamer" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Uhl-Haedicke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1368430221992114" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230086v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3790" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405150v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tavani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250823" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442915v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/18344909211051800" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926937v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jolley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12449" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540904v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30849/ripijp.v54i3.1030" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135953v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.565128" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926926v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Penczek" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mcfarland" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wlodarczyk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena &#321;u&#380;niak-Piecha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12678" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012276v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Allesch" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Ammerer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v7i1.781" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875660v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dieguez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.06.072" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875664v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2327" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877031v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.249.0088" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473266v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702395v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.517.0077" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.rp.15487" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473283v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/psi.saber.soc.2012.3245" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563544v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;tard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604928v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370400v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst&#8208;vintila" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland&#8208;l&#233;vy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2010.533468" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473305v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01783924v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Th&#233;baut" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morchain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473309v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Louis Rouquette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625418v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grefeuille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563550v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052952v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495392v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495045v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01964542v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388093v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Toussard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Maguet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherifi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160308v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perusat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421213v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319416v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160310v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133653v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470960v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popiolek" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126331v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Green" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579859v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579862v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579864v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625421v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625522v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greffeuille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320039v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248608v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412666v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148995v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457291v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148993v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625632v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625665v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058229v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682397v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemoine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/00001585683286de9c666" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149028v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pacotte" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149033v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426852v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426850v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05540372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Toribio&#8208;fl&#243;rez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene S Altenm&#252;ller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen M Douglas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gollwitzer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indro Adinugroho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.70008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244737v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Cologna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels G Mede" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Besley" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Brick" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-024-02090-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320244v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delouv&#233;e" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Delisle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles David" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments12050164" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Charras" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Besan&#231;on" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01634372.2025.2577968" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04856200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Guarnaccia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rahman Rasho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Test&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21091176" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04445832v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Vlasceanu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly C. Doell" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Bak-Coleman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boryana Todorova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Berkebile-Weinberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adj5778" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796372v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Varet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentyn Fournier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aphw.12615" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04614331v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17483107.2024.2359472" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-04614337v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam-Troian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonetto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.802" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721260v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rateau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13634593211005172" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181105v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja&#239;s Adam-Troian" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Akinyemi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lantian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sjop.12962" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Piednoir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Nadarajah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10826084.2023.2181035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wagner-Egger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira Fernandes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Carrel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000034" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04544328v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bertin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Mccoll" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Willem van Prooijen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14413523.2022.2127179" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817286v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02134748.2022.2050031" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634011v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Imhoff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Zimmer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#243;nio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Babinska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41562-021-01258-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875286v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Van Bavel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Cichocka" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Capraro" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hallgeir Sj&#229;stad" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B. Nezlek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27668-9" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Sialelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci9010014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bordel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Moyon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/psych4030043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421208v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay J van Bavel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John B Nezlek" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442930v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Marinthe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikey Biddlestone" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jesp.2021.104252" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Bangerter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Dieguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copsyc.2022.101417" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442915v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/18344909211051800" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03583825v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jais Adam&#8208;troian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Wagner&#8208;egger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Motyl" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Arciszewski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pops.12716" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540898v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Moloney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/idr13020047" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306874v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anta Niang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Goyette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/idr13040089" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135923v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenzo Nera" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Hamer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Uhl-Haedicke" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1368430221992114" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230086v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gauvrit" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acp.3790" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03405150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Tavani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Piermatt&#233;o" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0250823" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Penczek" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Mcfarland" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Wlodarczyk" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena &#321;u&#380;niak-Piecha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijop.12678" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02926937v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genavee Brown" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jolley" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12449" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540904v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30849/ripijp.v54i3.1030" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135953v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.565128" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012276v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouchat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Licata" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rosoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Allesch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Ammerer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5964/jspp.v7i1.781" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875660v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2018.06.072" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875664v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejsp.2327" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877031v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.249.0088" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473266v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst-Vintila" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702395v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.517.0077" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736630v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17533/udea.rp.15487" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473283v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/psi.saber.soc.2012.3245" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563544v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikos Kalampalikis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P&#233;tard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00604928v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370400v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ernst&#8208;vintila" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland&#8208;l&#233;vy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2010.533468" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473305v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-Levy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01783924v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Th&#233;baut" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morchain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01473309v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Louis Rouquette" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625418v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rouxel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonjour" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grefeuille" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01563550v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01052952v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste L&#233;gal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495392v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00495045v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01964542v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388093v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Toussard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Maguet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristopher Lamore" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherifi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160308v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Perusat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421213v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moliner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319416v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160310v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133653v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/2673-8627/a000085" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04470960v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Popiolek" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Charron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126331v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricky Green" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Forestier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579859v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579862v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-catholille.hal.science/hal-04579864v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Brossard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625421v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625522v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Greffeuille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320039v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248608v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412666v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978557v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457291v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148993v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625665v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;vy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625632v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058229v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736730v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682397v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lemoine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.calameo.com/read/00001585683286de9c666" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149028v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pacotte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149033v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426852v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426850v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>