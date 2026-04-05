--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -72,2785 +72,2785 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montrer les collections médiévales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">exPosition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, https://www.revue-exposition.com/index.php/sommaire11/2025-2, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visites guidées abbayes de Fontfroide et de Sainte-Marie-des-Olieux (Narbonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56e Journées romanes de Saint-Michel-de-Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Culturelle de Cuxa, Jul 2025, Codalet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le relevé numérique et manuel au service de l’archéologie du bâti : le cas de l’espace claustral de l’abbaye de Sénanque (84)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Ecclesia » et data. Humanités numériques et architecture religieuse médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentine Bacconnier; Centre d'Etudes Médiévales de Montpellier - CEMM EA 4583, Nov 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sénanque: étude archéologique, géologique et artistique d'un cloître cistercien du XIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées romanes de Saint-Michel-de-Cuxa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Culturelle de Cuxa, Jul 2025, Codalet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le relevé numérique et manuel au service de l’archéologie du bâti : le cas de l’espace claustral de l’abbaye de Sénanque (84)</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du patrimoine antonin. Actualité de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...143 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Amis des Antonins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française des Amis des Antonins (AFFA), May 2024, Saint-Antoine-l'Abbaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions d’attente. La réception de l’entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle biographie intellectuelle pour les historiens de l’art du Moyen Âge ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Ducret; Sylvain Demarthe; Université Montpellier 3; CEMM EA 4583; Hugo Freby; Arnaud Timbert; Université de Picardie Jules-Verne (Amiens); TRAME UR UPJV 4284, Oct 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cloître de l’abbaye de Sénanque et son décor sculpté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une abbaye cistercienne et ses réseaux. Mazan (Ardèche), 900 d'héritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Liger, Jun 2023, Usclades-et-Rieutord, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux sources de l’orfèvrerie : approche des différents écrins des reliques de saint Antoine le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’orfèvrerie médiévale et ses interprétations. Actualité de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvain Demarthe; Géraldine Mallet; Olga Barrère (Sinkova), Nov 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Questions d’attente. La réception de l’entretien</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cloître de l’abbaye de Sénanque (Vaucluse) : un art cistercien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quelle biographie intellectuelle pour les historiens de l’art du Moyen Âge ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Ducret; Sylvain Demarthe; Université Montpellier 3; CEMM EA 4583; Hugo Freby; Arnaud Timbert; Université de Picardie Jules-Verne (Amiens); TRAME UR UPJV 4284, Oct 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">I chiostri nell’area mediterranea tra XI e XIII secolo. Architettura, Archeologia, Arte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabio Linguanti; Parco Archeologico delle Isole Eolie; Laboratoire d’Archéologie Médiévale et Moderne en Méditerranée (LA3M – UMR 7298) Université Aix-Marseille/CNRS, Oct 2022, Lipari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecture de l'église de Saint-Genis-des-Fontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Malherbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Une abbaye cistercienne et ses réseaux. Mazan (Ardèche), 900 d'héritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Liger, Jun 2023, Usclades-et-Rieutord, France</w:t>
+              <w:t xml:space="preserve">1019-1020 / 2019-2020 : Millénaire du linteau. Plus de mille ans d'histoire en-deçà et au-delà du linteau de Saint-Genis-des-Fontaines. Le destin d'une abbaye bénédictine en Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Sauvegarde des Valeurs Archéologiques et Culturelles (ASVAC), May 2022, Saint-Genis-des-Fontaines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lapidaire de l’ancienne abbaye de Saint-Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'abbaye Saint-Roman de l'Aiguille à Beaucaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté de communes Beaucaire Terre d'Argence (CCBTA), Nov 2022, Fourques, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ordre des hospitaliers de Saint-Antoine au cœur d’un réseau européen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mocellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences du Centre International d'Etudes Romanes (CIER - Tournus]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre International d'Etudes Romanes (CIER - Tournus], Sep 2022, Tournus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La commande artistique dans la sphère cistercienne : l'exemple de l'architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La commande artistique aux âges romans (XIe-XIIe siècle). Architecture, peinture, sculpture, orfèvrerie. Approches méthodologique et épistémologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophie Ducret; Université Montpellier 3; Centre d'Etudes Médiévales de Montpellier (CEMM EA 4583), Nov 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’église abbatiale de Saint-Antoine-l’Abbaye (France – Isère) : renouvellement des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII Seminari d’Estudis Medievals : «Monjos, monges i frares a l’Edat Mitjana. Territori, Societat i Cultura»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magdalena Cerdà Garriga; Inés Calderón Medina; Universitat de les Illes Balears, Mar 2021, Palma De Majorque, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la réalité au virtuel. Le numérique au service du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvain Demarthe; Géraldine Mocellin; Nicolas Reveyron; Département de l'Isère; Musée de Saint-Antoine-l'Abbaye, Sep 2020, Saint-Antoine-l'Abbaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction (partie « Accueillir »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins du corps, salut de l’âme : les sciences médicales et les hospitaliers de Saint-Antoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Demarthe; Géraldine Mocellin; Nicolas Reveyron; Département de l'Isère; Musée de Saint-Antoine-l'Abbaye, Sep 2018, Saint-Antoine-l'Abbaye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Antón de Castrojeriz (Burgos, Castille-et-León) : une fondation hospitalière antonine sur le chemin de Saint-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En route pour Compostelle : un Moyen Âge de pèlerinages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géraldine Mallet; Sophie Ducret; Université Montpellier 3; Centre d'Etudes Médiévales de Montpellier (CEMM EA 4583); Manuel Catineiras; Sylvain Demarthe; Mairie de Saint-Guilhem-le-Désert; Agence française des chemins de Compostelle (ACIR) (coll.), Sep 2018, Montpellier / Saint-Guilhem-le-Désert, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hôpitaux, accueil et soins : le cas des chanoines hospitaliers de Saint-Antoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mocellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ubi caritas : les établissements de soins au Moyen Âge. Les Rendez-vous d’automne de Paray-le-Monial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les amis de la basilique romane de Paray-le-Monial, Oct 2018, Paray-le-Monial, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques éléments d’approche méthodologique : le cas des églises rurales autour de Nuits-Saint-Georges (XIe-XVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mise en valeur et connaissance des églises rurales bourguignonnes (XIe-XVe siècle). Volet 1 : L’apport de l’archéologie et des études architecturales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anna Jeannel, Jun 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">San Antón de Castrojeriz (Burgos, Castille-et-León) : une fondation hospitalière antonine sur le chemin de Saint-Jacques</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’architecture de l’église abbatiale de Saint-André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">En route pour Compostelle : un Moyen Âge de pèlerinages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Géraldine Mallet; Sophie Ducret; Université Montpellier 3; Centre d'Etudes Médiévales de Montpellier (CEMM EA 4583); Manuel Catineiras; Sylvain Demarthe; Mairie de Saint-Guilhem-le-Désert; Agence française des chemins de Compostelle (ACIR) (coll.), Sep 2018, Montpellier / Saint-Guilhem-le-Désert, France</w:t>
+              <w:t xml:space="preserve">Rencontres romanes autour de l’abbaye catalane disparue de Saint-André</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Sauvegarde des Valeurs Archéologiques et Culturelles (ASVAC); Mairie de Saint-André-de-Sorède, Apr 2017, Saint-André-de-Sorède, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction (partie « Accueillir »)</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">L’expansion antonine en Méditerranée orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bâtir, orner, accueillir, découvrir. Les antonins à la croisée des chemins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvain Demarthe; Géraldine Mocellin; Nicolas Reveyron; Daniel Russo; Joëlle Rochas; Département de l'Isère; Musée de Saint-Antoine-l'Abbaye, Sep 2017, Saint-Antoine-l'Abbaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Introduction (partie « Accueillir »)</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expansion antonine en Méditerranée orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bâtir, orner, accueillir, découvrir. Les antonins à la croisée des chemins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvain Demarthe; Géraldine Mocellin; Nicolas Reveyron; Daniel Russo; Joëlle Rochas; Département de l'Isère; Musée de Saint-Antoine-l'Abbaye, Sep 2017, Saint-Antoine-l'Abbaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chevet de l’église de Saint-Antoine-l’Abbaye (XIIe-XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bâtir, orner, accueillir, découvrir. Nouveaux regards sur l’église de Saint-Antoine-l’Abbaye</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvain Demarthe; Géraldine Mocellin; Nicolas Reveyron; Daniel Russo; Département de l'Isère; Musée de Saint-Antoine-l'Abbaye etc., Sep 2016, Saint-Antoine-l'Abbaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalbert Mischlewski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bâtir, orner, accueillir, découvrir. Nouveaux regards sur l’église de Saint-Antoine-l’Abbaye</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvain Demarthe; Géraldine Mocellin; Nicolas Reveyron; Daniel Russo; Département de l'isère; Musée de Saint-Antoine-l'Abbaye etc., Sep 2016, Saint-Antoine-l'Abbaye, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix de Vergy et l’architecture religieuse en Bourgogne dans la première moitié du XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes, architecture, ville et paysage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anne-Marie Châtelet; Hélène Jannière; Jean-Baptiste Minnaert, Jun 2015, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une nouvelle approche de l’église abbatiale Sainte-Marie-du-Vignogoul (Pignan, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alvergnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les établissements de moniales cisterciennes dans l’arc nord méditerranéen au Moyen Âge (XIIe-XIVe siècle). Mises en perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sylvain Demarthe; Géraldine Mallet; Marion Alvergnat; Université Montpellier 3; Centre d'Etudes Médiévales de Montpellier (CEMM EA 4583), Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art cistercien : mythe ou réalité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps long de Clairvaux : nouvelles recherches, nouvelles perspectives (XIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, André Vauchez; Alexis Grélois; Isabelle Heullant-Donat; Jean-François Leroux (Renaissance de l'abbaye de Clairvaux), Jun 2015, Troyes / Clairvaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visite-conférence de l’abbaye de Fontfroide (11)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innocent III et le Midi. 50e colloque international de Fanjeaux (11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Daniel Le Blévec, Jun 2014, Abbaye de Fontfroide, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du &amp;quot;champ de pierres&amp;quot; de l’abbaye de Cîteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dépôts lapidaires. Les enjeux de leur étude</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Montpellier 3; Centre d'Etudes Médiévales de Montpellier (CEMM EA 4583), Feb 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cloîtres cisterciens gothiques en Languedoc. De la sobriété cistercienne à la richesse ornementale (seconde moitié XIIIe-début du XIVe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encontro internacional sobre claustros no mundo mediterrânico (séc. X-XVIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gerardo Boto Varela; Francesca Espanol; Carlos Moura etc., Jun 2013, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour des passages dits &amp;quot;berrichons&amp;quot;. Le cas de l’église Saint-Pierre de Corgoloin (Côte-d’Or, deuxième quart du XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e colloque international de l’IRCLAMA (International Research Center for Late Antiquity and the Middle Ages, University of Zagreb)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Miljenko Jurkovic, Oct 2013, Porec, Croatie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un espace d’exposition figé. Le cas du musée lapidaire de Carcassonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’exposition. Points de vue pragmatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hélène Trespeuch; Université Montpellier 3; CRISES EA 4424, Feb 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion du chapiteau à &amp;quot;feuilles d’eau&amp;quot; en Nuiton au début du XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sculpture romane. Nouvelles recherches, nouvelles approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Montpellier 3; Centre d'Etudes Médiévales de Montpellier (CEMM EA 4583), Mar 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une nouvelle approche de la Vierge dite &amp;quot;de Fontfroide&amp;quot; (Musée languedocien, Montpellier)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">», 7e journée de culture cistercienne : Abbaye Notre-Dame de Cîteaux (21)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le Rayonnement de la Culture Cistercienne (ARCCIS), Sep 2012, Abbaye de Cîteaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours d’auteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l’art. Vingt années de production scientifique (1988-2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nabila Oulebsir, Jun 2008, Paris Institut national d’histoire de l’art (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les persistances cisterciennes dans l’architecture des églises nuitonnes (début XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e journée de culture cistercienne : Abbaye de Soligny-la-Trappe (61)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association pour le Rayonnement de la Culture Cistercienne (ARCCIS), Sep 2006, Abbaye de Soligny-la-Trappe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847338v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-05421933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2881,51 +2881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lapidaire de l’ancienne abbaye de Saint-Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3032,51 +3032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources imprimées et références bibliographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3515,51 +3515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constituer et montrer les collections médiévales… d’hier à aujourd’hui – Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">exPosition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, https://www.revue-exposition.com/index.php/articles11/demarthe-mallet-introduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3666,64 +3666,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Antoine-l'Abbaye. Le Cluny dauphinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 596, pp.60-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3774,51 +3774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.60-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3910,312 +3910,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques réflexions sur la revue exPosition et la monstration de collections patrimoniales</w:t>
+                <w:t xml:space="preserve">Un espace d’exposition figé. Le cas du musée lapidaire de Carcassonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">exPosition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, En ligne : http://www.revue-exposition.com</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01338174v1</w:t>
+                <w:t xml:space="preserve">halshs-01338175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un espace d’exposition figé. Le cas du musée lapidaire de Carcassonne</w:t>
+                <w:t xml:space="preserve">Quelques réflexions sur la revue exPosition et la monstration de collections patrimoniales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">exPosition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, En ligne : http://www.revue-exposition.com</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01338175v1</w:t>
+                <w:t xml:space="preserve">halshs-01338174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix de Vergy et l’architecture religieuse en Bourgogne dans la première moitié du xiiie siècle</w:t>
+                <w:t xml:space="preserve">Alix de Vergy et l’architecture religieuse en Bourgogne dans la première moitié du XIIIe siècle [en ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 19 (2), http://cem.revues.org/14260. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 19 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Alix de Vergy et l’architecture religieuse en Bourgogne dans la première moitié du XIIIe siècle [en ligne]</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de Vergy et l’architecture religieuse en Bourgogne dans la première moitié du xiiie siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Centre d'études médiévales d'Auxerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 19 (2)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 19 (2), http://cem.revues.org/14260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cem.14260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844851v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01266360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour des églises dites &amp;quot; à passages &amp;quot; : le cas de Saint-Pierre de Corgoloin (Côte-d'Or)</w:t>
               </w:r>
@@ -4273,767 +4273,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01025592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nouveau regard sur l’église Saint-Martin de Prissey (Côte-d’Or) (deuxième quart du XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cavalier d’or. Bulletin du groupe de recherches archéologiques du Nuiton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’abbaye Sainte-Marie de Fontfroide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts sacrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Les abbayes du Languedoc méditerranéen, Hors-série 4, pp.54-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01151172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’abbaye Sainte-Marie de Fontfroide (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts sacrés. Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 : Les abbayes du Languedoc, pp.54-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’abbaye Sainte-Marie de Fontfroide</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevet de l'ancienne abbatiale de Saint-Antoine-en-Viennois et sa place dans l'histoire de l'architecture du XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts sacrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Les abbayes du Languedoc méditerranéen, Hors-série 4, pp.54-59</w:t>
+              <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 18/2, p. 477-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nouveau regard sur l’église Saint-Martin de Prissey (Côte-d’Or) (deuxième quart du XIIIe siècle)</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveau regard sur l’église Saint-Martin de Prissey (Côte-d’Or) (2e quart du XIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cavalier d’or. Bulletin du groupe de recherches archéologiques du Nuiton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 14, pp.1-8</w:t>
+              <w:t xml:space="preserve">, 2012, 18 (2), pp.477-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le chevet de l'ancienne abbatiale de Saint-Antoine-en-Viennois et sa place dans l'histoire de l'architecture du XIIIe siècle</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01151160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevet de l’ancienne abbatiale de Saint-Antoine-en-Viennois et sa place dans l’histoire de l’architecture du XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hortus artium medievalium : Journal of the International Research Center for Late Antiquity and Middle Ages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, vol. 18/2, p. 477-488</w:t>
+              <w:t xml:space="preserve">, 2012, 18 (2), pp.477-488</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Nouveau regard sur l’église Saint-Martin de Prissey (Côte-d’Or) (2e quart du XIIIe siècle)</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'église Saint-Symphorien de Nuits-Saint-Georges. Un syncrétisme architectural et décoratif vers 1220-1240</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reti Medievali - Rivista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Vol. 12/2, p. 195-214</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’église Saint-Symphorien de Nuits-Saint-Georges. Un syncrétisme architectural et décoratif vers 1220-1240 [en ligne]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reti Medievali - Rivista</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tradition romane et innovation gothique à Saint-Pierre de Gerland (première moitié du XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du Centre d’Études Historiques de Beaune. Recueil des Travaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp. 5-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisation des espaces dans les églises du Nuiton (21) au XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l'art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61, p. 115-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Symphorien de Nuits-Saint-Georges (première moitié du XIIIe siècle). Une architecture entre traditions romanes et innovations gothiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cavalier d’or. Bulletin du groupe de recherches archéologiques du Nuiton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 18 (2), pp.477-488</w:t>
-[...412 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8, pp. 24-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -5087,2597 +5087,2597 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cem.319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01691259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur un fil ou l'art de se vêtir au Moyen Âge, catalogue d'exposition, Musée de Saint-Antoine-l'Abbaye (7 juillet-11 novembre 2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Faton, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ars musica, l'harmonie du monde, catalogue d'exposition, Musée de Saint-Antoine-l'Abbaye, 2 juillet-5 novembre 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Silvana Editoriale (Milan), 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La forêt, un Moyen Âge enchanté ?, catalogue d'exposition (Musée de Saint-Antoine-l'Abbaye, 04 juillet-11novembre 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Snoeck, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03286289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au pays de Cîteaux. L'architecture des églises rurales du Nuiton au début du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions universitaire de Dijon, 2021, Art, archéologie et patrimoine, 978-2-36441-418-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Antoine l’Abbaye, un millénaire d’histoire, ouvrage collectif, Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chemins d’étoiles. Reliques et pèlerinages au Moyen Âge, catalogue d'exposition Musée de Saint-Antoine-l’Abbaye (30 juin-10 novembre 2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouest France, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vous avez dit mandragore ? Une médecine médiévale, catalogue d'exposition Musée de Saint-Antoine-l’Abbaye – à l’occasion de l’exposition Vous avez dit mandragore ? Accueillir et soigner en Occident – (8 juillet-11 novembre 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouest France, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moniales cisterciennes de Méditerranée occidentale (XIIe-XVIe siècle). Histoire, histoire de l’art, archéologie, mise en perspective (actes de la journée d'études)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alvergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éd. Guilhem (Saint-Guilhem-le-Désert); Centre d'Etudes Médiévales de Montpellier, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moniales cisterciennes de Méditerranée occidentale,XIIe-XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alvergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Guilhem, 296 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De soie et d'ailleurs, une histoire à la croisée des chemins, catalogue d'exposition Musée de Saint-Antoine-l’Abbaye (9 juillet-8 octobre 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Russo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Département de l'Isère; Musée de Saint-Antoine-l'Abbaye, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Églises romanes de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Taillanderie, 120 p., 2012, 978-2-87629-366-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01151152v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglises romanes de Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Taillanderie, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du vêtement haut-médiéval et de ses accessoires orfévrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Demarthe; Géraldine Mocellin; Nicolas Reveyron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur un fil ou l'art de se vêtir au Moyen Âge, catalogue d'exposition, Musée de Saint-Antoine-l'Abbaye (7 juillet-11 novembre 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faton, pp.38-39, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et animaux, musique des animaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sylvain DEMARTHE, Géraldine MOCELLIN, Gisèle CLÉMENT, Nicolas REVEYRON (dir.), Ars musica, l’harmonie du monde, Catalogue d'exposition, Musée de Saint-Antoine-l’Abbaye (2 juillet-5 novembre 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale (Milan), p. 71-75, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le goût cistercien de la pierre apparente : une illusion historiographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l’histoire de l’art médiéval en 2023. Recueil d’études offertes à Xavier Barral i Altet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols (Turnhout), p. 401-407, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochon des villes, cochon des bois : le cochon de saint Antoine et ses congénères au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Demarthe; Géraldine Mocellin; Nicolas Reveyron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forêt, un Moyen Âge enchanté ?, catalogue d'exposition Musée de Saint-Antoine-l’Abbaye (4 juillet-11 novembre 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.90-92, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les reliques au cœur de la consécration de l’autel</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint Antoine le Grand : un récit hagiographique à la naissance du culte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Mocellin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saint-Antoine-l’Abbaye. Un millénaire d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Glénat, pp. 19-34, 2019, 978-2-344-03540-5 (br.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Antoine, haut lieu de pèlerinages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Demarthe; Géraldine Mocellin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemins d’étoiles. Reliques et pèlerinages au Moyen Âge, catalogue d'exposition Musée de Saint-Antoine-l’Abbaye (30 juin-10 novembre 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ouest France, pp. 64-67, 2019</w:t>
+              <w:t xml:space="preserve">, Ouest France, pp. 100-103, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Saint Antoine le Grand : un récit hagiographique à la naissance du culte</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire monumentale de l’abbatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Mocellin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géraldine Mocellin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Antoine-l’Abbaye. Un millénaire d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Glénat, pp. 19-34, 2019, 978-2-344-03540-5 (br.)</w:t>
+              <w:t xml:space="preserve">, Glénat, pp. 71-87, 90-92, 2019, 978-2-344-03540-5 (br.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Saint-Antoine, haut lieu de pèlerinages</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réseau antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Mocellin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saint-Antoine-l’Abbaye. Un millénaire d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Glénat, pp. 66-69, 2019, 978-2-344-03540-5 (br.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les reliques au cœur de la consécration de l’autel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Demarthe; Géraldine Mocellin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemins d’étoiles. Reliques et pèlerinages au Moyen Âge, catalogue d'exposition Musée de Saint-Antoine-l’Abbaye (30 juin-10 novembre 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ouest France, pp. 100-103, 2019</w:t>
+              <w:t xml:space="preserve">, Ouest France, pp. 64-67, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...180 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un établissement d’accueil et d’assistance en Bourgogne : la &amp;quot;léproserie&amp;quot; de Meursault (Côte-d’Or)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Demarthe; Géraldine Mocellin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vous avez dit mandragore ? Une médecine médiévale, catalogue d'exposition Musée de Saint-Antoine-l’Abbaye – à l’occasion de l’exposition Vous avez dit mandragore ? Accueillir et soigner en Occident – (8 juillet-11 novembre 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ouest France, pp. 47-48, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La préceptorie piémontaise de Sant'Antonio di Ranverso</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les antonins et l’hospitalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Demarthe; Géraldine Mocellin; Nicolas Reveyron; Daniel Russo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De soie et d'ailleurs, une histoire à la croisée des chemins, catalogue d'exposition Musée de Saint-Antoine-l’Abbaye (9 juillet-8 octobre 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Département de l'Isère; Musée de Saint-Antoine-l'Abbaye, pp. 38-40, 2017</w:t>
+              <w:t xml:space="preserve">, Départment de l'Isère; Musée de Saint-Antoine-l'Abbaye, pp. 73-75, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les antonins et l’hospitalité</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les antonins et l’Orient méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Demarthe; Géraldine Mocellin; Nicolas Reveyron; Daniel Russo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De soie et d'ailleurs, une histoire à la croisée des chemins, catalogue d'exposition Musée de Saint-Antoine-l’Abbaye (9 juillet-8 octobre 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Départment de l'Isère; Musée de Saint-Antoine-l'Abbaye, pp. 73-75, 2017</w:t>
+              <w:t xml:space="preserve">, Département de l'Isère; Musée de Saint-Antoine-l'Abbaye, pp. 86-89, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les antonins et l’Orient méditerranéen</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La préceptorie piémontaise de Sant'Antonio di Ranverso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Demarthe; Géraldine Mocellin; Nicolas Reveyron; Daniel Russo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De soie et d'ailleurs, une histoire à la croisée des chemins, catalogue d'exposition Musée de Saint-Antoine-l’Abbaye (9 juillet-8 octobre 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Département de l'Isère; Musée de Saint-Antoine-l'Abbaye, pp. 86-89, 2017</w:t>
+              <w:t xml:space="preserve">, Département de l'Isère; Musée de Saint-Antoine-l'Abbaye, pp. 38-40, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Reveyron; Géraldine Mocellin. </w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01718456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’église de Saint-Antoine à l’aune de nouvelles hypothèses. Le chevet de l’église de Saint-Antoine (XIIe-XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NIcolas Reveyron; Géraldine Mocellin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bâtisseurs d’Éternité, catalogue d'exposition Musée départemental de Saint-Antoine-l’Abbaye (10 juillet-9 octobre 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Département de l'Isère; Musée de Saint-Antoine-l'Abbaye, pp. 110-111, 2016</w:t>
+              <w:t xml:space="preserve">, Département de l'Isère; Musée de Saint-Antoine-l'Abbaye, pp. 116-118, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">NIcolas Reveyron; Géraldine Mocellin. </w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’église de Saint-Antoine à l’aune de nouvelles hypothèses. La nef de l’église de Saint-Antoine (XIVe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Reveyron; Géraldine Mocellin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bâtisseurs d’Éternité, catalogue d'exposition Musée départemental de Saint-Antoine-l’Abbaye (10 juillet-9 octobre 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Département de l'Isère; Musée de Saint-Antoine-l'Abbaye, pp. 116-118, 2016</w:t>
+              <w:t xml:space="preserve">, Département de l'Isère; Musée de Saint-Antoine-l'Abbaye, pp. 110-111, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources documentaires et bibliographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leturque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mallet Géraldine, Leturque Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts picturaux en territoires catalans (XIIe-XIVe siècle) : approches matérielles, techniques et comparatives : actes des journées d'études internationales du programme Factura des 6 octobre 2011 et 11 octoble 2012, université Paul-Valéry Montpellier, Centre d'études médiévales de Montpellier (CEMM EA 4583)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, 2015, 978-2-3678-1116-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01213796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion du vocabulaire artistique de Cîteaux en Nuiton dans la première moitié du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges cisterciens 2012 offerts par l'ARCCIS au Père Placide Vernet, moine de Cîteaux, pour son 90e anniversaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cahiers cisterciens, pp.403-416, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architecture et décor sculpté (vers 1220-1240)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurence Joignerez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saint-Symphorien. Histoire d’une renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de Nuits-Saint-Georges, pp.21-33, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architecture et décor sculpté (vers 1220-1240)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saint-Symphorien. Histoire d’une renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée de Nuits- Saint-Georges ‘Art et histoire’, pp.21-33, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01151169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diffusion du vocabulaire artistique de Cîteaux en Nuiton dans la première moitié du XIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges cisterciens 2012 offerts par l’ARCCIS au Père Placide Vernet, moine de Cîteaux, pour son 90e anniversaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Abbaye de Bellefontaine, pp.403-416, 2012, Cahiers cisterciens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01151165v1</w:t>
-              </w:r>
-[...1232 lines deleted...]
-                <w:t xml:space="preserve">hal-04842925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7792,159 +7792,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Inventaire du lapidaire entreposé dans l’église », Carole PUIG, Nicolas GUINAUDEAU (dir.), Étude historique et archéologique de l’église Saint-Jean-le-Vieux (Perpignan). Étude, rapport final d’opération, ACTER Archéologie / DRAC CRMH Occitanie, 2020, pp. 169-195.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Acter Archéologie; DRAC Occitanie. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03105323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Étude du lapidaire », Nicolas GUINAUDEAU (dir.), Cour arrière du Campo Santo. Rue du Bastion Saint-Dominique. Perpignan (Pyrénées-Orientales). 2 : Deuxième section. Études spécialisées, rapport final d’opération, ACTER Archéologie / DRAC SRA Occitanie, 2020, pp. 181-191.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Acter Archéologie; DRAC / SRA Occitanie. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03105334v1</w:t>
-              </w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03105323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Étude des éléments lapidaires sculptés », Jean-Luc PIAT (dir.), Projet collectif de recherche. Saint-Roman de Beaucaire (Gard). Année probatoire 2019, rapport d’étape, CCBTA / DRAC Occitanie, 2020, 1, pp. 188-235.</w:t>
               </w:r>
@@ -8325,51 +8325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05168347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05394042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05171423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mocellin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842236v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842271v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04845029v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842325v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Malherbe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844923v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846509v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846586v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846625v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalbert Mischlewski" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alvergnat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846412v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04847338v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05421933v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05236477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04717342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04843605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05421925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04643229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161543v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mocellin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105350v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338175v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14260" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844851v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025592v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.102673" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842918v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844840v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844806v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950282v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691259v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.319" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04634863v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04173266v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04173310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03286279v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316470v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316400v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316455v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316445v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316907v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718497v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718509v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718534v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213796v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leturque" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151165v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842953v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151169v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04634873v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842744v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03286289v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03507272v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316957v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877663v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316947v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051353v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316941v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Russo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842925v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04413494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.14434" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105334v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105323v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105313v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286918v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05421933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05171423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05394042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05168347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mocellin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Malherbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04845029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846509v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalbert Mischlewski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alvergnat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04847338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05236477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04717342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04843605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05421925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04643229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161543v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mocellin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105350v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14260" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025592v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.102673" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691259v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.319" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04634873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03286289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03507272v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316947v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Russo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151152v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842925v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04634863v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04173310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04173266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03286279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316907v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718456v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leturque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842953v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151169v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151165v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04413494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.14434" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105313v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286918v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>