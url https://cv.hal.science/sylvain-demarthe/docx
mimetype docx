--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -72,2785 +72,2785 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visites guidées abbayes de Fontfroide et de Sainte-Marie-des-Olieux (Narbonne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56e Journées romanes de Saint-Michel-de-Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Culturelle de Cuxa, Jul 2025, Codalet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05171423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le relevé numérique et manuel au service de l’archéologie du bâti : le cas de l’espace claustral de l’abbaye de Sénanque (84)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Ecclesia » et data. Humanités numériques et architecture religieuse médiévale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Valentine Bacconnier; Centre d'Etudes Médiévales de Montpellier - CEMM EA 4583, Nov 2025, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sénanque: étude archéologique, géologique et artistique d'un cloître cistercien du XIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hartmann-Virnich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heike Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées romanes de Saint-Michel-de-Cuxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Culturelle de Cuxa, Jul 2025, Codalet, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168347v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du patrimoine antonin. Actualité de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès des Amis des Antonins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française des Amis des Antonins (AFFA), May 2024, Saint-Antoine-l'Abbaye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions d’attente. La réception de l’entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quelle biographie intellectuelle pour les historiens de l’art du Moyen Âge ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Ducret; Sylvain Demarthe; Université Montpellier 3; CEMM EA 4583; Hugo Freby; Arnaud Timbert; Université de Picardie Jules-Verne (Amiens); TRAME UR UPJV 4284, Oct 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cloître de l’abbaye de Sénanque et son décor sculpté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une abbaye cistercienne et ses réseaux. Mazan (Ardèche), 900 d'héritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Liger, Jun 2023, Usclades-et-Rieutord, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux sources de l’orfèvrerie : approche des différents écrins des reliques de saint Antoine le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’orfèvrerie médiévale et ses interprétations. Actualité de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Demarthe; Géraldine Mallet; Olga Barrère (Sinkova), Nov 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lapidaire de l’ancienne abbaye de Saint-Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'abbaye Saint-Roman de l'Aiguille à Beaucaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté de communes Beaucaire Terre d'Argence (CCBTA), Nov 2022, Fourques, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cloître de l’abbaye de Sénanque (Vaucluse) : un art cistercien ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I chiostri nell’area mediterranea tra XI e XIII secolo. Architettura, Archeologia, Arte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabio Linguanti; Parco Archeologico delle Isole Eolie; Laboratoire d’Archéologie Médiévale et Moderne en Méditerranée (LA3M – UMR 7298) Université Aix-Marseille/CNRS, Oct 2022, Lipari, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecture de l'église de Saint-Genis-des-Fontaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Malherbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1019-1020 / 2019-2020 : Millénaire du linteau. Plus de mille ans d'histoire en-deçà et au-delà du linteau de Saint-Genis-des-Fontaines. Le destin d'une abbaye bénédictine en Roussillon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Sauvegarde des Valeurs Archéologiques et Culturelles (ASVAC), May 2022, Saint-Genis-des-Fontaines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ordre des hospitaliers de Saint-Antoine au cœur d’un réseau européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences du Centre International d'Etudes Romanes (CIER - Tournus]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre International d'Etudes Romanes (CIER - Tournus], Sep 2022, Tournus, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La commande artistique dans la sphère cistercienne : l'exemple de l'architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La commande artistique aux âges romans (XIe-XIIe siècle). Architecture, peinture, sculpture, orfèvrerie. Approches méthodologique et épistémologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Ducret; Université Montpellier 3; Centre d'Etudes Médiévales de Montpellier (CEMM EA 4583), Nov 2021, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’église abbatiale de Saint-Antoine-l’Abbaye (France – Isère) : renouvellement des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIII Seminari d’Estudis Medievals : «Monjos, monges i frares a l’Edat Mitjana. Territori, Societat i Cultura»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Magdalena Cerdà Garriga; Inés Calderón Medina; Universitat de les Illes Balears, Mar 2021, Palma De Majorque, Espagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la réalité au virtuel. Le numérique au service du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Demarthe; Géraldine Mocellin; Nicolas Reveyron; Département de l'Isère; Musée de Saint-Antoine-l'Abbaye, Sep 2020, Saint-Antoine-l'Abbaye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04842427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction (partie « Accueillir »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soins du corps, salut de l’âme : les sciences médicales et les hospitaliers de Saint-Antoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Demarthe; Géraldine Mocellin; Nicolas Reveyron; Département de l'Isère; Musée de Saint-Antoine-l'Abbaye, Sep 2018, Saint-Antoine-l'Abbaye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">San Antón de Castrojeriz (Burgos, Castille-et-León) : une fondation hospitalière antonine sur le chemin de Saint-Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En route pour Compostelle : un Moyen Âge de pèlerinages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Géraldine Mallet; Sophie Ducret; Université Montpellier 3; Centre d'Etudes Médiévales de Montpellier (CEMM EA 4583); Manuel Catineiras; Sylvain Demarthe; Mairie de Saint-Guilhem-le-Désert; Agence française des chemins de Compostelle (ACIR) (coll.), Sep 2018, Montpellier / Saint-Guilhem-le-Désert, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846364v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hôpitaux, accueil et soins : le cas des chanoines hospitaliers de Saint-Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ubi caritas : les établissements de soins au Moyen Âge. Les Rendez-vous d’automne de Paray-le-Monial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les amis de la basilique romane de Paray-le-Monial, Oct 2018, Paray-le-Monial, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelques éléments d’approche méthodologique : le cas des églises rurales autour de Nuits-Saint-Georges (XIe-XVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mise en valeur et connaissance des églises rurales bourguignonnes (XIe-XVe siècle). Volet 1 : L’apport de l’archéologie et des études architecturales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anna Jeannel, Jun 2018, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846538v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’architecture de l’église abbatiale de Saint-André</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres romanes autour de l’abbaye catalane disparue de Saint-André</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour la Sauvegarde des Valeurs Archéologiques et Culturelles (ASVAC); Mairie de Saint-André-de-Sorède, Apr 2017, Saint-André-de-Sorède, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction (partie « Accueillir »)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bâtir, orner, accueillir, découvrir. Les antonins à la croisée des chemins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Demarthe; Géraldine Mocellin; Nicolas Reveyron; Daniel Russo; Joëlle Rochas; Département de l'Isère; Musée de Saint-Antoine-l'Abbaye, Sep 2017, Saint-Antoine-l'Abbaye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expansion antonine en Méditerranée orientale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bâtir, orner, accueillir, découvrir. Les antonins à la croisée des chemins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Demarthe; Géraldine Mocellin; Nicolas Reveyron; Daniel Russo; Joëlle Rochas; Département de l'Isère; Musée de Saint-Antoine-l'Abbaye, Sep 2017, Saint-Antoine-l'Abbaye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mocellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adalbert Mischlewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bâtir, orner, accueillir, découvrir. Nouveaux regards sur l’église de Saint-Antoine-l’Abbaye</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Demarthe; Géraldine Mocellin; Nicolas Reveyron; Daniel Russo; Département de l'isère; Musée de Saint-Antoine-l'Abbaye etc., Sep 2016, Saint-Antoine-l'Abbaye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevet de l’église de Saint-Antoine-l’Abbaye (XIIe-XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bâtir, orner, accueillir, découvrir. Nouveaux regards sur l’église de Saint-Antoine-l’Abbaye</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Demarthe; Géraldine Mocellin; Nicolas Reveyron; Daniel Russo; Département de l'Isère; Musée de Saint-Antoine-l'Abbaye etc., Sep 2016, Saint-Antoine-l'Abbaye, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de Vergy et l’architecture religieuse en Bourgogne dans la première moitié du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Femmes, architecture, ville et paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anne-Marie Châtelet; Hélène Jannière; Jean-Baptiste Minnaert, Jun 2015, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une nouvelle approche de l’église abbatiale Sainte-Marie-du-Vignogoul (Pignan, Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alvergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les établissements de moniales cisterciennes dans l’arc nord méditerranéen au Moyen Âge (XIIe-XIVe siècle). Mises en perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvain Demarthe; Géraldine Mallet; Marion Alvergnat; Université Montpellier 3; Centre d'Etudes Médiévales de Montpellier (CEMM EA 4583), Sep 2015, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’art cistercien : mythe ou réalité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps long de Clairvaux : nouvelles recherches, nouvelles perspectives (XIIe-XXIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, André Vauchez; Alexis Grélois; Isabelle Heullant-Donat; Jean-François Leroux (Renaissance de l'abbaye de Clairvaux), Jun 2015, Troyes / Clairvaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846385v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Visite-conférence de l’abbaye de Fontfroide (11)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innocent III et le Midi. 50e colloque international de Fanjeaux (11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniel Le Blévec, Jun 2014, Abbaye de Fontfroide, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autour du &amp;quot;champ de pierres&amp;quot; de l’abbaye de Cîteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dépôts lapidaires. Les enjeux de leur étude</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier 3; Centre d'Etudes Médiévales de Montpellier (CEMM EA 4583), Feb 2014, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cloîtres cisterciens gothiques en Languedoc. De la sobriété cistercienne à la richesse ornementale (seconde moitié XIIIe-début du XIVe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encontro internacional sobre claustros no mundo mediterrânico (séc. X-XVIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gerardo Boto Varela; Francesca Espanol; Carlos Moura etc., Jun 2013, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour des passages dits &amp;quot;berrichons&amp;quot;. Le cas de l’église Saint-Pierre de Corgoloin (Côte-d’Or, deuxième quart du XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e colloque international de l’IRCLAMA (International Research Center for Late Antiquity and the Middle Ages, University of Zagreb)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Miljenko Jurkovic, Oct 2013, Porec, Croatie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un espace d’exposition figé. Le cas du musée lapidaire de Carcassonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l’exposition. Points de vue pragmatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hélène Trespeuch; Université Montpellier 3; CRISES EA 4424, Feb 2013, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion du chapiteau à &amp;quot;feuilles d’eau&amp;quot; en Nuiton au début du XIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La sculpture romane. Nouvelles recherches, nouvelles approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Montpellier 3; Centre d'Etudes Médiévales de Montpellier (CEMM EA 4583), Mar 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une nouvelle approche de la Vierge dite &amp;quot;de Fontfroide&amp;quot; (Musée languedocien, Montpellier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">», 7e journée de culture cistercienne : Abbaye Notre-Dame de Cîteaux (21)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Rayonnement de la Culture Cistercienne (ARCCIS), Sep 2012, Abbaye de Cîteaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcours d’auteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire de l’art. Vingt années de production scientifique (1988-2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nabila Oulebsir, Jun 2008, Paris Institut national d’histoire de l’art (INHA), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04846742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les persistances cisterciennes dans l’architecture des églises nuitonnes (début XIIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e journée de culture cistercienne : Abbaye de Soligny-la-Trappe (61)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association pour le Rayonnement de la Culture Cistercienne (ARCCIS), Sep 2006, Abbaye de Soligny-la-Trappe, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04847338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montrer les collections médiévales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">exPosition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, https://www.revue-exposition.com/index.php/sommaire11/2025-2, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421933v1</w:t>
-              </w:r>
-[...2640 lines deleted...]
-                <w:t xml:space="preserve">hal-04847338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2881,51 +2881,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le lapidaire de l’ancienne abbaye de Saint-Roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3032,51 +3032,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources imprimées et références bibliographiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3515,51 +3515,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constituer et montrer les collections médiévales… d’hier à aujourd’hui – Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">exPosition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11, https://www.revue-exposition.com/index.php/articles11/demarthe-mallet-introduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3666,64 +3666,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Antoine-l'Abbaye. Le Cluny dauphinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 596, pp.60-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3774,51 +3774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.60-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5161,64 +5161,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur un fil ou l'art de se vêtir au Moyen Âge, catalogue d'exposition, Musée de Saint-Antoine-l'Abbaye (7 juillet-11 novembre 2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faton, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5249,64 +5249,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ars musica, l'harmonie du monde, catalogue d'exposition, Musée de Saint-Antoine-l'Abbaye, 2 juillet-5 novembre 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gisèle Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5350,64 +5350,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forêt, un Moyen Âge enchanté ?, catalogue d'exposition (Musée de Saint-Antoine-l'Abbaye, 04 juillet-11novembre 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Snoeck, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5500,51 +5500,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Antoine l’Abbaye, un millénaire d’histoire, ouvrage collectif, Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5601,51 +5601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemins d’étoiles. Reliques et pèlerinages au Moyen Âge, catalogue d'exposition Musée de Saint-Antoine-l’Abbaye (30 juin-10 novembre 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mocellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouest France, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5676,51 +5676,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vous avez dit mandragore ? Une médecine médiévale, catalogue d'exposition Musée de Saint-Antoine-l’Abbaye – à l’occasion de l’exposition Vous avez dit mandragore ? Accueillir et soigner en Occident – (8 juillet-11 novembre 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mocellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouest France, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5732,259 +5732,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Moniales cisterciennes de Méditerranée occidentale,XIIe-XVIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Alvergnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Guilhem, 296 p., 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03051353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Moniales cisterciennes de Méditerranée occidentale (XIIe-XVIe siècle). Histoire, histoire de l’art, archéologie, mise en perspective (actes de la journée d'études)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Alvergnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éd. Guilhem (Saint-Guilhem-le-Désert); Centre d'Etudes Médiévales de Montpellier, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04842508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Marion Alvergnat</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De soie et d'ailleurs, une histoire à la croisée des chemins, catalogue d'exposition Musée de Saint-Antoine-l’Abbaye (9 juillet-8 octobre 2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Mocellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reveyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Russo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6449,399 +6449,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saint-Antoine, haut lieu de pèlerinages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sylvain Demarthe; Géraldine Mocellin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemins d’étoiles. Reliques et pèlerinages au Moyen Âge, catalogue d'exposition Musée de Saint-Antoine-l’Abbaye (30 juin-10 novembre 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ouest France, pp. 100-103, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saint Antoine le Grand : un récit hagiographique à la naissance du culte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mocellin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géraldine Mocellin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saint-Antoine-l’Abbaye. Un millénaire d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Glénat, pp. 19-34, 2019, 978-2-344-03540-5 (br.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Saint-Antoine, haut lieu de pèlerinages</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire monumentale de l’abbatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reveyron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Mocellin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saint-Antoine-l’Abbaye. Un millénaire d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Glénat, pp. 71-87, 90-92, 2019, 978-2-344-03540-5 (br.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réseau antonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Demarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Géraldine Mocellin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saint-Antoine-l’Abbaye. Un millénaire d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Glénat, pp. 66-69, 2019, 978-2-344-03540-5 (br.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les reliques au cœur de la consécration de l’autel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Demarthe; Géraldine Mocellin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemins d’étoiles. Reliques et pèlerinages au Moyen Âge, catalogue d'exposition Musée de Saint-Antoine-l’Abbaye (30 juin-10 novembre 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Ouest France, pp. 100-103, 2019</w:t>
-[...230 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, Ouest France, pp. 64-67, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -7310,51 +7310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Demarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Leturque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Mallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mallet Géraldine, Leturque Anne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arts picturaux en territoires catalans (XIIe-XIVe siècle) : approches matérielles, techniques et comparatives : actes des journées d'études internationales du programme Factura des 6 octobre 2011 et 11 octoble 2012, université Paul-Valéry Montpellier, Centre d'études médiévales de Montpellier (CEMM EA 4583)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de la Méditerranée, 2015, 978-2-3678-1116-1</w:t>
@@ -8325,51 +8325,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05421933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05171423v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05394042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05168347v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842403v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mocellin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842271v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Malherbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04845029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844874v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842299v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846509v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846364v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846468v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846615v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846586v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846647v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalbert Mischlewski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846680v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846666v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alvergnat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846385v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846412v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846706v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846428v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846715v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846726v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846742v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04847338v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05236477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04717342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04843605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05421925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04643229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161543v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mocellin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105350v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14260" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025592v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.102673" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691259v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.319" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04634873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03286289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03507272v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316947v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842508v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051353v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Russo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151152v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842925v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04634863v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04173310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04173266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03286279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316400v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316473v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316907v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718456v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leturque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842953v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151169v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151165v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04413494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.14434" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105313v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286918v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05171423v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Demarthe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05394042v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05168347v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Hansen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mocellin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reveyron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842355v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842271v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Mallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842325v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844966v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Malherbe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04845029v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842299v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846509v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846364v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846468v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846538v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846615v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846586v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846647v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalbert Mischlewski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846625v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846666v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alvergnat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846385v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846412v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846453v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846428v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846715v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846737v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04846742v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04847338v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05421933v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05236477v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Piat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04717342v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768086v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331758v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718424v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718404v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316977v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04843605v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-05421925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04643229v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161543v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882401v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mocellin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105350v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338175v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01338174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844851v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01266360v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.14260" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025592v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.HAM.5.102673" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844840v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151172v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842918v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950268v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151160v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950282v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04844806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691278v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691259v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.319" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04634873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842744v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03286289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03507272v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Russo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316957v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316947v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051353v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842508v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Russo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151152v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842925v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04634863v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04173310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04173266v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03286279v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316473v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316400v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316445v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316470v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316907v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718509v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718456v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316479v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213796v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Leturque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842953v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04842940v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151169v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01151165v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04413494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.14434" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105323v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105313v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01286918v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700972v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>