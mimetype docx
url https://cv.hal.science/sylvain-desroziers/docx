--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -613,407 +613,407 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards robots with geologist eyes? Computer vision and Deep Learning approaches to field samples analysis</w:t>
+                <w:t xml:space="preserve">Apprentissage automatique profond et données géologiques : vers des assistants numériques intelligents pour les géosciences ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cokelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Divies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Feraille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU21</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03184260v1</w:t>
+                <w:t xml:space="preserve">hal-03588997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique profond et données géologiques : vers des assistants numériques intelligents pour les géosciences ?</w:t>
+                <w:t xml:space="preserve">Utiliser l'intelligence artificielle et les sciences participatives pour vulgariser la géologie auprès du grand public : perspectives ouvertes par le projet RockNet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Feraille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588997v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser l'intelligence artificielle et les sciences participatives pour vulgariser la géologie auprès du grand public : perspectives ouvertes par le projet RockNet</w:t>
+                <w:t xml:space="preserve">Towards robots with geologist eyes? Computer vision and Deep Learning approaches to field samples analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Koroko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Feraille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">vEGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, On line, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589008v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interface fault model for sedimentary basin simulation.</w:t>
               </w:r>
@@ -1156,51 +1156,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Newton method for the acceleration of well event handling in the simulation of CO2 storage using supervised learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1630,51 +1630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05544308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Youssef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feraille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lecomte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cokelaer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30632/PJV66N6-2025a2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879709v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hammoumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desroziers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.01.108" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01887595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adela Puscas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ouaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184260v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouziat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Koroko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lechevallier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11144" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Divies" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589008v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lecomte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00976999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cacas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hav&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Willien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085358v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Faney" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sentis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00087135v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05544308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Youssef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feraille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lecomte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cokelaer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30632/PJV66N6-2025a2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879709v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hammoumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desroziers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.01.108" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01887595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adela Puscas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ouaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouziat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Divies" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Koroko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lechevallier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11144" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00976999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cacas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hav&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Willien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085358v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Faney" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sentis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00087135v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>