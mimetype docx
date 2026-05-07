--- v1 (2026-04-06)
+++ v2 (2026-05-07)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -252,350 +252,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding geodesic information and stochastic patch-wise image prediction for small dataset learning</w:t>
+                <w:t xml:space="preserve">ArcNum: an Arcane-based numerical framework used in porous media flow simulation applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Hammoumi</w:t>
+                <w:t xml:space="preserve">Stéphane de Chaisemartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+                <w:t xml:space="preserve">Sylvain Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ducottet</w:t>
+                <w:t xml:space="preserve">Guillaume Enchéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Desroziers</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Gayno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Gratien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurocomputing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neucom.2021.01.108⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 353, pp.1289-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879709v3</w:t>
+                <w:t xml:space="preserve">hal-05589850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the mixed multiscale finite element method to parallel simulations of two-phase flows in porous media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adding geodesic information and stochastic patch-wise image prediction for small dataset learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Enchéry</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Adam Hammoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Moreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ducottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Desroziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2516/ogst/2018022⟩</w:t>
+              <w:t xml:space="preserve">Neurocomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 456, pp.481-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neucom.2021.01.108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887595v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879709v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Application of the mixed multiscale finite element method to parallel simulations of two-phase flows in porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Adela Puscas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Enchéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oil &amp; Gas Science and Technology - Revue d'IFP Energies nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73, pp.38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2516/ogst/2018022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Priori Error Estimate of a Multiscale Finite Element Method for Transport Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Enchéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SeMA Journal: Boletin de la Sociedad Española de Matemática Aplicada</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 67 (1), pp.1-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -605,534 +739,534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage automatique profond et données géologiques : vers des assistants numériques intelligents pour les géosciences ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Towards robots with geologist eyes? Computer vision and Deep Learning approaches to field samples analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Koroko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lechevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Feraille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">vEGU21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, On line, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-11144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588997v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser l'intelligence artificielle et les sciences participatives pour vulgariser la géologie auprès du grand public : perspectives ouvertes par le projet RockNet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Apprentissage automatique profond et données géologiques : vers des assistants numériques intelligents pour les géosciences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cokelaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Divies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Feraille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03589008v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards robots with geologist eyes? Computer vision and Deep Learning approaches to field samples analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Utiliser l'intelligence artificielle et les sciences participatives pour vulgariser la géologie auprès du grand public : perspectives ouvertes par le projet RockNet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bouziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Feraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU21</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184260v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03589008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interface fault model for sedimentary basin simulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Cacas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Havé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Willien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Conference on mathematical and computational issues in geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00976999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1142,231 +1276,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Newton method for the acceleration of well event handling in the simulation of CO2 storage using supervised learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Faney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Flauraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nataf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04085358v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of laser propagation in a plasma with a frequency wave equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Sentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00144243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1376,114 +1510,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la propagation des ondes laser avec couplage à l'hydrodynamique pour l'interaction laser plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Desroziers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Modélisation et simulation. Université Pierre et Marie Curie - Paris VI, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00087135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1630,51 +1764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05544308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Youssef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feraille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lecomte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cokelaer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30632/PJV66N6-2025a2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879709v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hammoumi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desroziers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.01.108" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01887595v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adela Puscas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018022" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071637v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ouaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588997v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouziat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Divies" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589008v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lecomte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184260v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Koroko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lechevallier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11144" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00976999v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faille" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cacas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hav&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Willien" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085358v3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Faney" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sentis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00087135v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05544308v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhail Youssef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feraille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Batot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lecomte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cokelaer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30632/PJV66N6-2025a2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-05589850v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Chaisemartin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Desroziers" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ench&#233;ry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gayno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gratien" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.336" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879709v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Hammoumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moreaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ducottet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2021.01.108" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-01887595v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Adela Puscas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst/2018022" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071637v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ouaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Allaire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184260v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouziat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Koroko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lechevallier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-11144" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Divies" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589008v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lecomte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-00976999v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Cacas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hav&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Willien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085358v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Faney" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flauraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Sentis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00087135v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>