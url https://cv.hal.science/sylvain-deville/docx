--- v0 (2026-03-28)
+++ v1 (2026-04-19)
@@ -100,325 +100,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-Cast Porous Textured BaTiO 3 –Polymer Composites for Energy Harvesting Applications</w:t>
+                <w:t xml:space="preserve">State diagrams of type I collagen for the rational design of biomimetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajeet Kumar</w:t>
+                <w:t xml:space="preserve">Isabelle Martinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Tezcan</w:t>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zihe Li</w:t>
+                <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruxue Yang</w:t>
+                <w:t xml:space="preserve">Léa Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bouville</w:t>
+                <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (15), pp.11437-11446. </w:t>
+              <w:t xml:space="preserve">Cell Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1 (7), pp.100127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.5c01606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celbio.2025.100127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391487v1</w:t>
+                <w:t xml:space="preserve">hal-05344655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State diagrams of type I collagen for the rational design of biomimetic materials</w:t>
+                <w:t xml:space="preserve">Freeze-Cast Porous Textured BaTiO 3 –Polymer Composites for Energy Harvesting Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Martinier</w:t>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Deville</w:t>
+                <w:t xml:space="preserve">Alex Tezcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gervaise Mosser</w:t>
+                <w:t xml:space="preserve">Zihe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Trichet</w:t>
+                <w:t xml:space="preserve">Ruxue Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Davidson</w:t>
+                <w:t xml:space="preserve">Florian Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1 (7), pp.100127. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (15), pp.11437-11446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celbio.2025.100127⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.5c01606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344655v1</w:t>
+                <w:t xml:space="preserve">hal-05391487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complex Composites Built through Freezing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Tomsia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -517,51 +517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dankic-Cottrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidhanth Tyagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (21), pp.4178-4188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -885,51 +885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1166,51 +1166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.100195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1270,51 +1270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidhanth Tyagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1342,1966 +1342,1966 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congélation d’émulsions: de la mayonnaise à la métallurgie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Determination of interface fracture properties by micro-and macro-scale experiments in nacre-like alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Monteux</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/refdp/202066022⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.104143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973827v1</w:t>
+                <w:t xml:space="preserve">hal-02875338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Cells’ Local Environment during Cryopreservation by Correlative In Situ Spatial and Thermal Analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ice-templated porous tungsten and tungsten carbide inspired by natural wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Eschenbrenner</w:t>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Ginot</w:t>
+                <w:t xml:space="preserve">Guoqi Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmytro Dedovets</w:t>
+                <w:t xml:space="preserve">Da Jiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Coradin</w:t>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaogang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01729⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.187-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmst.2019.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02970802v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of interface fracture properties by micro-and macro-scale experiments in nacre-like alumina</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Strength and toughness trade-off optimization of nacre-like ceramic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jauffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104143⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183, pp.107699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875338v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice-templated porous tungsten and tungsten carbide inspired by natural wood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solute strongly impacts freezing under confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoqi Tan</w:t>
+                <w:t xml:space="preserve">Félix Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da Jiao</w:t>
+                <w:t xml:space="preserve">Théo Lenavetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Zhang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dmytro Dedovets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmst.2019.10.021⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (25), pp.253701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0008925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441780v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objects Interacting with Solidification Fronts: Thermal and Solute Effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidhanth Tyagi</w:t>
+                <w:t xml:space="preserve">Enabling near-atomic-scale analysis of frozen water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman A. El-Zoka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Huynh</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Se-Ho Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger C. Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh T. Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100802⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (49), pp.eabd6324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abd6324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525640v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute strongly impacts freezing under confinement</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Objects Interacting with Solidification Fronts: Thermal and Solute Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidhanth Tyagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.100802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0008925⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899319v1</w:t>
+                <w:t xml:space="preserve">hal-02525640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling near-atomic-scale analysis of frozen water</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interface failure in nacre-like alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abd6324⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (13), pp.4694-4699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.05.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973797v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and toughness trade-off optimization of nacre-like ceramic composites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Anisotropy effect of bioinspired ceramic/ceramic composites: Can the platelet orientation enhance the mechanical properties at micro- and submicrometric length scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Monclús</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Molina-Aldareguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107699⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.12.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441786v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface failure in nacre-like alumina</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple approach to bulk bioinspired tough ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jauffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe L Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.100807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100807⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.05.068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02520891v1</w:t>
+                <w:t xml:space="preserve">hal-02493649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropy effect of bioinspired ceramic/ceramic composites: Can the platelet orientation enhance the mechanical properties at micro- and submicrometric length scale?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nacre-like alumina composites based on heteroaggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Molina-Aldareguia</w:t>
+                <w:t xml:space="preserve">Mariana Muňoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.12.039⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 40 (15), pp.5773-5778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.06.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094746v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02938571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple approach to bulk bioinspired tough ceramics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Congélation d’émulsions: de la mayonnaise à la métallurgie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66, pp.22-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/refdp/202066022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100807⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02493649v1</w:t>
+                <w:t xml:space="preserve">hal-02973827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacre-like alumina composites based on heteroaggregation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling Cells’ Local Environment during Cryopreservation by Correlative In Situ Spatial and Thermal Analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
+                <w:t xml:space="preserve">Kankan Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Videcoq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Saad</w:t>
+                <w:t xml:space="preserve">Corentin Eschenbrenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Dedovets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boulle</w:t>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 40 (15), pp.5773-5778. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (18), pp.7730-7738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.06.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c01729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02938571v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Ice-Templated and Freeze-Casted Ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Elasticity and fracture of brick and mortar materials using discrete element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jauffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2 (4), pp.551-553. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.101-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ceramics2040042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322369v1</w:t>
+                <w:t xml:space="preserve">hal-02067383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity and fracture of brick and mortar materials using discrete element simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Boundary-induced inhomogeneity of particle layers in the solidification of suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe L. Martin</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.02.009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067383v1</w:t>
+                <w:t xml:space="preserve">hal-02117140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary-induced inhomogeneity of particle layers in the solidification of suspensions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Wood-like polymeric materials by ice templating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Pocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (5), </w:t>
+              <w:t xml:space="preserve">National Science Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (2), pp.184-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nsr/nwy139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117140v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood-like polymeric materials by ice templating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Advances in Ice-Templated and Freeze-Casted Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">National Science Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (2), pp.184-185. </w:t>
+              <w:t xml:space="preserve">American Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (4), pp.551-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nsr/nwy139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ceramics2040042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322323v1</w:t>
+                <w:t xml:space="preserve">hal-02322369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphase imaging of freezing particle suspensions by confocal microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Dedovets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (7), pp.2687 - 2693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3329,412 +3329,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall friction and Janssen effect in the solidification of suspensions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Functional Ceramic Supports by Ice Templating and Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Oison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Iatsunskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SM01572D⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2018.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927574v1</w:t>
+                <w:t xml:space="preserve">hal-01798889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A temperature-controlled stage for laser scanning confocal microscopy and case studies in chemistry of materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Wall friction and Janssen effect in the solidification of suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.08.009⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (46), pp.9498-9510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM01572D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902742v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Functional Ceramic Supports by Ice Templating and Atomic Layer Deposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A temperature-controlled stage for laser scanning confocal microscopy and case studies in chemistry of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Dedovets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monteux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.28. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2018.00028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798889v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lure of ice templating: recent trends and opportunities for porous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 147, pp.119 - 124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3794,51 +3794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris R Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, pp.825-832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3872,77 +3872,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five-dimensional imaging of freezing emulsions with solute effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Dedovets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 360 (6386), pp.303 - 306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3970,2174 +3970,2174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyproline as a Minimal Antifreeze Protein Mimic That Enhances the Cryopreservation of Cell Monolayers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interaction of Multiple Particles with a Solidification Front: From Compacted Particle Layer to Particle Trapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pocheau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201706703⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (23), pp.5617 - 5627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01685648v1</w:t>
+                <w:t xml:space="preserve">hal-01685670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water/ice phase transition: The role of zirconium acetate, a compound with ice-shaping properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics and ordering of weakly Brownian particles in directional drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Noirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Marcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas E. Kodger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monteux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4979845⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (6), pp.065601 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.065601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520211v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics and ordering of weakly Brownian particles in directional drying</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Corrigendum: Strong, tough and stiff bioinspired ceramics from brittle constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand van de Moortèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.065601⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (12), pp.1271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat4982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685624v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Multiple Particles with a Solidification Front: From Compacted Particle Layer to Particle Trapping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Fabrication of ice-templated tubes by rotational freezing: Microstructure, strength, and permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Seuba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Richaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b00472⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (6), pp.2423-2429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685670v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum: Strong, tough and stiff bioinspired ceramics from brittle constituents</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polyproline as a Minimal Antifreeze Protein Mimic That Enhances the Cryopreservation of Cell Monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Stevenson</w:t>
+                <w:t xml:space="preserve">Ben Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trisha L. Bailey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph R. J. Healey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Marcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat4982⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 129 (50), pp.16157 - 16160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ange.201706703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761560v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01685648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of ice-templated tubes by rotational freezing: Microstructure, strength, and permeability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Water/ice phase transition: The role of zirconium acetate, a compound with ice-shaping properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Marcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco M. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Dedovets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37 (6), pp.2423-2429. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146 (14), pp.144504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.01.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4979845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675123v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reliable Method for the Preparation of Multiporous Alumina Monoliths by Ice-Templating</w:t>
+                <w:t xml:space="preserve">The effect of wall thickness distribution on mechanical reliability and strength in unidirectional porous ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Deville</w:t>
+                <w:t xml:space="preserve">J. Seuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idris Amirouche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michaela Klotz</w:t>
+                <w:t xml:space="preserve">S. Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. J. Stevenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/inorganics4010006⟩</w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (1), pp.313-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14686996.2016.1140309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383267v1</w:t>
+                <w:t xml:space="preserve">hal-01626686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of wall thickness distribution on mechanical reliability and strength in unidirectional porous ceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Deville</w:t>
+                <w:t xml:space="preserve">Time-Lapse, in Situ Imaging of Ice Crystal Growth Using Confocal Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Marcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Guizard</w:t>
+                <w:t xml:space="preserve">Cécile Noirjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Dedovets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. J. Stevenson</w:t>
+                <w:t xml:space="preserve">Juliette Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (1), pp.313-323. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1, pp.1019 - 1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14686996.2016.1140309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.6b00217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626686v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Lapse, in Situ Imaging of Ice Crystal Growth Using Confocal Microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Reliable Method for the Preparation of Multiporous Alumina Monoliths by Ice-Templating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Noirjean</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dmytro Dedovets</w:t>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Maria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Deville</w:t>
+                <w:t xml:space="preserve">Idris Amirouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 1, pp.1019 - 1026. </w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.6b00217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/inorganics4010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785778v1</w:t>
+                <w:t xml:space="preserve">hal-01383267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A meta-analysis of the mechanical properties of ice-templated ceramics and metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mapping Ceramics Research and Its Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Seuba,</w:t>
+                <w:t xml:space="preserve">Adam J. Stevenson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (4), pp.043501. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 98 (8), pp.2324-2332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1468-6996/16/4/043501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.13699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273542v1</w:t>
+                <w:t xml:space="preserve">hal-01273544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Ceramics Research and Its Evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A meta-analysis of the mechanical properties of ice-templated ceramics and metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam J. Stevenson</w:t>
+                <w:t xml:space="preserve">Jordi Seuba,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 98 (8), pp.2324-2332. </w:t>
+              <w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (4), pp.043501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.13699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1468-6996/16/4/043501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273544v1</w:t>
+                <w:t xml:space="preserve">hal-01273542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing-induced ordering of block copolymer micelles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Crystal Templating with Mutually Miscible Solvents: A Simple Path to Hierarchical Porosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michaela Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (7), pp.2020-2023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.12995⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133180v1</w:t>
+                <w:t xml:space="preserve">hal-01133190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong, tough and stiff bioinspired ceramics from brittle constituents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Self-Assembly of Faceted Particles Triggered by a Moving Ice Front</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (5), pp.5008-5014. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (29), pp.8656-8663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat3915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la404426d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988803v1</w:t>
+                <w:t xml:space="preserve">hal-01133186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Faceted Particles Triggered by a Moving Ice Front</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lightweight and stiff cellular ceramic structures by ice templating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (29), pp.8656-8663. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (2), pp.175-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la404426d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2013.385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133186v1</w:t>
+                <w:t xml:space="preserve">hal-01133210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight and stiff cellular ceramic structures by ice templating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Templated Grain Growth in Macroporous Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Portuguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunfei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary L. Messing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam J. Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/jmr.2013.385⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97 (6), pp.1736-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.12976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133210v1</w:t>
+                <w:t xml:space="preserve">hal-01133200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Templated Grain Growth in Macroporous Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dispersion of Boron Nitride Powders in Aqueous Suspensions with Cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 97 (6), pp.1736-1742. </w:t>
+              <w:t xml:space="preserve">, 2014, 97 (2), pp.394-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.12976⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.12653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01133200v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion of Boron Nitride Powders in Aqueous Suspensions with Cellulose</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Freezing-induced ordering of block copolymer micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilia Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (83), pp.12572-12574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133207v1</w:t>
+                <w:t xml:space="preserve">hal-01133180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Templating with Mutually Miscible Solvents: A Simple Path to Hierarchical Porosity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strong, tough and stiff bioinspired ceramics from brittle constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand van de Moortèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam J. Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 97 (7), pp.2020-2023. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (5), pp.5008-5014. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.12995⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat3915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133190v1</w:t>
+                <w:t xml:space="preserve">hal-00988803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice-templating, freeze casting: Beyond materials processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 28 (17), pp.2202-2219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6210,51 +6210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Stora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Tardivat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Santos Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6318,77 +6318,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice-Templating of Alumina Suspensions: Effect of Supercooling and Crystal Growth During the Initial Freezing Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6439,77 +6439,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ice-Structuring Mechanism for Zirconium Acetate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Viazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (42), pp.14892-14898. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6556,90 +6556,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle redistribution and structural defect development during ice templating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (11), pp.4594-4603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6667,334 +6667,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the Freezing Front During the Solidification of a Colloidal Alumina Aqueous Suspension: In Situ X-Ray Radiography, Tomography, and Modeling</w:t>
+                <w:t xml:space="preserve">Reliability assessment in advanced nanocomposite materials for orthopaedic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bareggi</w:t>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Maire</w:t>
+                <w:t xml:space="preserve">Paola Taddei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lasalle</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04572.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (3), pp.303-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2010.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785616v1</w:t>
+                <w:t xml:space="preserve">hal-01670943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability assessment in advanced nanocomposite materials for orthopaedic applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of the Freezing Front During the Solidification of a Colloidal Alumina Aqueous Suspension: In Situ X-Ray Radiography, Tomography, and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Taddei</w:t>
+                <w:t xml:space="preserve">A. Bareggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">E. Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lasalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 4 (3), pp.303-314. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 94 (10), pp.3570 - 3578. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2010.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2011.04572.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670943v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Particle Size on Ice Nucleation and Growth During the Ice-Templating Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bogner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7058,51 +7058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze-Casting of Porous Biomaterials: Structure, Properties and Opportunities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 3 (3), pp.1913 - 1927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7130,892 +7130,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray radiography and tomography observations of the solidification of aqueous alumina particle suspensions. Part I: Initial instants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Architectural control of freeze-cast ceramics through additives and templating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni P. Tomsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 92 (11), pp.2489-2496. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03163.x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 92 (7), pp.1534-1539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03087.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903925v1</w:t>
+                <w:t xml:space="preserve">hal-00903932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ X-Ray Radiography and Tomography Observations of the Solidification of Aqueous Alumina Particles Suspensions. Part II: Steady State</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gauthier</w:t>
+                <w:t xml:space="preserve">Phenomenological analysis of densification mechanism during spark plasma sintering of MgAl2O4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard-Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassira Benameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Nygren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03264.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (06), pp.2011 - 2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2009.0243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538065v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural control of freeze-cast ceramics through additives and templating</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Metastable and unstable cellular solidification of colloidal suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard-Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lasalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bogner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (12), pp.966 - 972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat2571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03087.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00903932v1</w:t>
+                <w:t xml:space="preserve">hal-01785754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable and unstable cellular solidification of colloidal suspensions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">In situ X-ray radiography and tomography observations of the solidification of aqueous alumina particle suspensions. Part I: Initial instants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bogner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (11), pp.2489-2496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03163.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat2571⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01785754v1</w:t>
+                <w:t xml:space="preserve">hal-00903925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological analysis of densification mechanism during spark plasma sintering of MgAl2O4</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Addad</w:t>
+                <w:t xml:space="preserve">In Situ X-Ray Radiography and Tomography Observations of the Solidification of Aqueous Alumina Particles Suspensions. Part II: Steady State</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mats Nygren</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Guizard</w:t>
+                <w:t xml:space="preserve">Éric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lasalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bogner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 24 (06), pp.2011 - 2020. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (11), pp.2497--2503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/jmr.2009.0243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03264.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785749v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous ceramic scaffolds with complex architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Freeze-Casting of Porous Ceramics: A Review of Current Achievements and Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 60 (6), pp.54 - 58. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (3), pp.155 - 169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11837-008-0072-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.200700270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785813v1</w:t>
+                <w:t xml:space="preserve">hal-01785741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-Casting of Porous Ceramics: A Review of Current Achievements and Issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Porous ceramic scaffolds with complex architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 10 (3), pp.155 - 169. </w:t>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 60 (6), pp.54 - 58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.200700270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11837-008-0072-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785741v1</w:t>
+                <w:t xml:space="preserve">hal-01785813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature degradation of zirconia and implications for biomedical implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8053,64 +8053,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication andin vitro characterization of three-dimensional organic/inorganic scaffolds by robocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Russias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Saiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karol Gryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8174,77 +8174,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice-templated porous alumina structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Saiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni P. Tomsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (6), pp.1965 - 1974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8272,1899 +8272,1899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze casting of hydroxyapatite scaffolds for bone tissue engineering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence of surface finish and residual stresses on the ageing sensitivity of biomedical grade zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoni Tomsia</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 27 (32), pp.5480 - 5489. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, pp.2186-2192</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785721v1</w:t>
+                <w:t xml:space="preserve">hal-00436172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing as a Path to Build Complex Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Saiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi K. Nalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni P. Tomsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 311 (5760), pp.515 - 518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1120937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface finish and residual stresses on the ageing sensitivity of biomedical grade zirconia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Freeze casting of hydroxyapatite scaffolds for bone tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Tomsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, pp.2186-2192</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 27 (32), pp.5480 - 5489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2006.06.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436172v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy study of the tetragonal to monoclinic transformation behavior of silica doped yttria-stabilized zirconia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A critical comparison of methods for the determination of the aging sensitivity in biomedical grade yttria-stabilized zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.3821-3823</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.239-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436869v1</w:t>
+                <w:t xml:space="preserve">hal-00436820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical comparison of methods for the determination of the aging sensitivity in biomedical grade yttria-stabilized zirconia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Atomic force microscopy of transformation toughening in ceria stabilized zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Attaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (13), pp.3089-3096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.07.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436820v1</w:t>
+                <w:t xml:space="preserve">hal-00436796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy of transformation toughening in ceria stabilized zirconia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Atomic force microscopy study and qualitative analysis of martensite relief in zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Attaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 88 (5), pp.1261-1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00174.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.07.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00436796v1</w:t>
+                <w:t xml:space="preserve">hal-01670883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy study and qualitative analysis of martensite relief in zirconia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nanostructured Ceramic Oxides with a Slow Crack Growth Resistance Close to Covalent Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Bartolome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Pecharroman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1297-1301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl050492j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2005.00174.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01670883v1</w:t>
+                <w:t xml:space="preserve">hal-00436807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanostructured Ceramic Oxides with a Slow Crack Growth Resistance Close to Covalent Materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Microstructural Investigation of the Aging Behavior of (3Y-TZP)Al2O3 Composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Bartolome</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Pecharroman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1273-1280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl050492j⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00436807v1</w:t>
+                <w:t xml:space="preserve">hal-00436818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural Investigation of the Aging Behavior of (3Y-TZP)Al2O3 Composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Atomic force microscopy study of the tetragonal to monoclinic transformation behavior of silica doped yttria-stabilized zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1273-1280</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.3821-3823</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436818v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martensitic transformation in zirconia: part II. Martensite growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Critical effect of cubic phase on aging in 3mol% yttria‐stabilized zirconia ceramics for hip replacement prosthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Guénin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+                <w:t xml:space="preserve">Etienne Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2004.08.036⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (24), pp.5539--5545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2004.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670885v1</w:t>
+                <w:t xml:space="preserve">hal-01670887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical effect of cubic phase on aging in 3mol% yttria‐stabilized zirconia ceramics for hip replacement prosthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Critical effect of cubic phase on aging in 3Y-TZP zirconia ceramics for hip replacement prosthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Jullian</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Munch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lair</w:t>
+                <w:t xml:space="preserve">R. Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 25 (24), pp.5539--5545. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, pp.5539-5545</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670887v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martensitic transformation in zirconia, part I : nanometer scale prediction and measurement of transformation induced relief</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerated Aging in 3‐mol%‐Yttria‐Stabilized Tetragonal Zirconia Ceramics Sintered in Reducing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Guenin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José F Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia López‐esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José S Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 87 (12), pp.2282-2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2004.tb07505.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474920v1</w:t>
+                <w:t xml:space="preserve">hal-01670890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Aging in 3‐mol%‐Yttria‐Stabilized Tetragonal Zirconia Ceramics Sintered in Reducing Conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martensitic transformation in zirconia, part I : nanometer scale prediction and measurement of transformation induced relief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.5697-5707</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670890v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical effect of cubic phase on aging in 3Y-TZP zirconia ceramics for hip replacement prosthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Munch</w:t>
+                <w:t xml:space="preserve">Accelerated aging in 3mol.p.c. yttria stabilized zirconia ceramics sintered in reducing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Bartolome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Julian</w:t>
+                <w:t xml:space="preserve">I. Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lair</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lopez-Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.5539-5545</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.2282-2285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474918v1</w:t>
+                <w:t xml:space="preserve">hal-00474935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated aging in 3mol.p.c. yttria stabilized zirconia ceramics sintered in reducing conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Diaz</w:t>
+                <w:t xml:space="preserve">Modeling the aging kinetics of zirconia ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lopez-Esteban</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Epicier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, pp.2282-2285</w:t>
+              <w:t xml:space="preserve">, 2004, pp.3483-3489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474935v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the aging kinetics of zirconia ceramics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Martensitic transformation in zirconia: part II. Martensite growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Guénin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (19), pp.5709-5721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2004.08.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474919v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature ageing of zirconia-toughened alumina ceramics and its implication in biomedical implants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Bartolome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10206,64 +10206,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martensitic relief observation by atomic force microscopy in Yttria-Stabilized Zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.2225-2227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10288,103 +10288,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percolative mechanism of aging in zirconia-containing ceramics for medical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Pecharroman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Bartolome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.507-511</w:t>
@@ -10497,51 +10497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
@@ -10570,90 +10570,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacre-like alumina: past, present, and future (Keynote)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10695,90 +10695,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification de suspensions : des forces thermomoléculaires aux effets granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Annuel 2018 du GDR MFA 2799</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR MFA "Micropesanteur Fondamentale et Appliquée", Nov 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10803,90 +10803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solidification de suspensions : des amas de particules aux interactions particule/interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées "Rhéologie des suspensions denses : du micron au millimètre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GdR MéPhy, GdR PHENIX, Fédération Fabri de Peiresc, Labex MEC, Nov 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10911,103 +10911,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic force microscopy study of the surface degradation mechanisms of zirconia based ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Torrecillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José F Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Advanced Ceramics and Composites </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Cocoa Beach, United States. pp.289--294</w:t>
@@ -11068,51 +11068,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing Colloids: Observations, Principles, Control, and Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11162,51 +11162,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the correspondence &amp;quot;On the fracture toughness of bioinspired ceramic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11312,103 +11312,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State diagrams of type I collagen for the rational design of biomimetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gervaise Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11599,51 +11599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Kumar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tezcan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihe Li" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxue Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01606" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trichet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100127" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Tomsia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.2c00064" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dankic-Cottrino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274394v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidhanth Tyagi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00226D" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101207" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890254v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Radi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297014v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Seuba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82713-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973827v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202066022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Qin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Eschenbrenner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ginot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dedovets" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01729" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875338v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104143" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441780v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqi Tan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Jiao" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaogang Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2019.10.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huynh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100802" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899319v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lenavetier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008925" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973797v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman A. El-Zoka" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Ho Kim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Newman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh T. Stephenson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6324" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441786v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107699" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520891v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.05.068" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094746v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abando" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moncl&#250;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina-Aldareguia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.12.039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100807" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mu&#328;oz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2040042" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.02.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117140v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Georgelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pocheau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052601" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwy139" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.01.045" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927574v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01572D" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902742v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.08.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798889v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oison" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2018.00028" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.06.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R Bowen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02160K" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar4503" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685648v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Graham" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha L. Bailey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. J. Healey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Marcellini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201706703" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520211v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979845" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685624v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Noirjean" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Kodger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065601" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685670v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00472" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761560v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stevenson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4982" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675123v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leloup" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Richaud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.01.014" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Amirouche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics4010006" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626686v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seuba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deville" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Stevenson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2016.1140309" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785778v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noirjean" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maria" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00217" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273542v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Seuba," TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/4/043501" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273544v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Stevenson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13699" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133180v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilia Piana" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988803v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3915" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133186v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404426d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133210v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2013.385" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133200v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Portuguez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Chang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary L. Messing" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12976" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133207v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12653" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133190v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12995" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933994v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2013.105" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Czapski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stora" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tardivat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Santos Augusto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.08.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasalle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04993.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728190v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302275d" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.02.023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785616v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bareggi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasalle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04572.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670943v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Taddei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.10.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639037v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.03840.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785756v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma3031913" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903925v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bogner" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03163.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538065v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03264.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903932v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Munch" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saiz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni P. Tomsia" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03087.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785754v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2571" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785749v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benameur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Nygren" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2009.0243" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785813v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-008-0072-5" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785741v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700270" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434119v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785620v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Russias" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Gryn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31237" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785728v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.11.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785721v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2006.06.028" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785714v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi K. Nalla" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1120937" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436172v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436869v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436820v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436796v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Attaoui" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.07.029" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670883v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00174.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436807v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bartolome" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pecharroman" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl050492j" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436818v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dauvergne" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670885v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;nin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.08.036" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670887v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#252;nch" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jullian" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lair" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.01.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474920v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guenin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670890v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Bartolom&#233;" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Montero" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos D&#237;az" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia L&#243;pez&#8208;esteban" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S Moya" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2004.tb07505.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474918v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julian" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lair" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474935v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montero" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez-Esteban" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Moya" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474919v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475140v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Requena" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475110v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475143v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191450v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485180v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03542991v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03542939v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670889v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Torrecillas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685720v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761561v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van De Moort&#232;le" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Stevenson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787602v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trichet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100127" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tezcan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihe Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxue Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01606" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Tomsia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.2c00064" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dankic-Cottrino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274394v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidhanth Tyagi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00226D" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101207" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890254v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Radi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297014v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Seuba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82713-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104143" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqi Tan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Jiao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaogang Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2019.10.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107699" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ginot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lenavetier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dedovets" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008925" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman A. El-Zoka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Ho Kim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Newman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh T. Stephenson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6324" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huynh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100802" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.05.068" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abando" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moncl&#250;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina-Aldareguia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.12.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100807" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mu&#328;oz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.049" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202066022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Qin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Eschenbrenner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01729" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.02.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Georgelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pocheau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052601" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322323v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwy139" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2040042" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.01.045" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798889v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2018.00028" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01572D" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.08.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.06.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R Bowen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02160K" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar4503" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685670v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00472" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Noirjean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Marcellini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Kodger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065601" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stevenson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4982" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675123v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leloup" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Richaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.01.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685648v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Graham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha L. Bailey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. J. Healey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201706703" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979845" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626686v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seuba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deville" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Stevenson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2016.1140309" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785778v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noirjean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maria" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00217" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Amirouche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics4010006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273544v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Stevenson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13699" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Seuba," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/4/043501" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133190v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12995" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133186v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404426d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133210v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2013.385" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133200v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Portuguez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Chang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary L. Messing" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12976" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133207v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12653" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilia Piana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3915" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933994v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2013.105" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Czapski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stora" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tardivat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Santos Augusto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.08.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasalle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04993.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728190v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302275d" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.02.023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670943v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Taddei" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.10.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785616v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bareggi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasalle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04572.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639037v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.03840.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785756v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma3031913" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903932v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Munch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saiz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni P. Tomsia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03087.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785749v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benameur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Nygren" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2009.0243" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785754v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bogner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2571" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903925v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03163.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538065v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03264.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785741v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700270" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-008-0072-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434119v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785620v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Russias" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Gryn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31237" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785728v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.11.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436172v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785714v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi K. Nalla" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1120937" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2006.06.028" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436820v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436796v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Attaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.07.029" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670883v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00174.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436807v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bartolome" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pecharroman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl050492j" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436818v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dauvergne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436869v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670887v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#252;nch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jullian" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lair" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.01.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474918v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julian" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lair" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670890v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Bartolom&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Montero" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos D&#237;az" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia L&#243;pez&#8208;esteban" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S Moya" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2004.tb07505.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474920v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guenin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474935v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montero" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez-Esteban" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Moya" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474919v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670885v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;nin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.08.036" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475140v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Requena" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475110v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475143v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191450v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485180v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03542991v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03542939v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670889v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Torrecillas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685720v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761561v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van De Moort&#232;le" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Stevenson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787602v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>