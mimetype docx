--- v1 (2026-04-19)
+++ v2 (2026-05-18)
@@ -368,395 +368,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complex Composites Built through Freezing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toughening mechanisms in nacre-like alumina revealed by in-situ imaging of stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoni Tomsia</w:t>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Malchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Steyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.accounts.2c00064⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42 (14), pp.6757-6761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03683471v1</w:t>
+                <w:t xml:space="preserve">hal-03765342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacre-like alumina composites reinforced by zirconia particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dankic-Cottrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42 (5), pp.2319-2330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2021.12.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toughening mechanisms in nacre-like alumina revealed by in-situ imaging of stress</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annie Malchère</w:t>
+                <w:t xml:space="preserve">Complex Composites Built through Freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Steyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Antoni Tomsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 42 (14), pp.6757-6761. </w:t>
+              <w:t xml:space="preserve">Accounts of Chemical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2022.07.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.accounts.2c00064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03765342v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03683471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solute effects on dynamics and deformation of emulsion droplets during freezing</w:t>
               </w:r>
@@ -872,77 +872,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, pp.101207. </w:t>
@@ -974,291 +974,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of microstructure heterogeneity on the damage resistance of nacre-like alumina: insights from image-based discrete simulations</w:t>
+                <w:t xml:space="preserve">Mechanical properties of unidirectional, porous polymer/ceramic composites for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaoutar Radi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassan Saad</w:t>
+                <w:t xml:space="preserve">Jordi Seuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jauffrès</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.09.034⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.100195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890254v2</w:t>
+                <w:t xml:space="preserve">hal-03297014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of unidirectional, porous polymer/ceramic composites for biomedical applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of microstructure heterogeneity on the damage resistance of nacre-like alumina: insights from image-based discrete simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Maire</w:t>
+                <w:t xml:space="preserve">Kaoutar Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Adrien</w:t>
+                <w:t xml:space="preserve">David Jauffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, pp.100195. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 191 (15), pp.210-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2021.100195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297014v2</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple objects interacting with a solidification front</w:t>
               </w:r>
@@ -1342,858 +1342,858 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of interface fracture properties by micro-and macro-scale experiments in nacre-like alumina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strength and toughness trade-off optimization of nacre-like ceramic composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jauffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meille</w:t>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 145, pp.104143. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 183, pp.107699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875338v1</w:t>
+                <w:t xml:space="preserve">hal-02441786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice-templated porous tungsten and tungsten carbide inspired by natural wood</w:t>
+                <w:t xml:space="preserve">Solute strongly impacts freezing under confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Zhang</w:t>
+                <w:t xml:space="preserve">Félix Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guoqi Tan</w:t>
+                <w:t xml:space="preserve">Théo Lenavetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Da Jiao</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dmytro Dedovets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmst.2019.10.021⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (25), pp.253701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0008925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02441780v1</w:t>
+                <w:t xml:space="preserve">hal-02899319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and toughness trade-off optimization of nacre-like ceramic composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Jauffrès</w:t>
+                <w:t xml:space="preserve">Enabling near-atomic-scale analysis of frozen water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman A. El-Zoka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se-Ho Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe L. Martin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roger C. Newman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh T. Stephenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2019.107699⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (49), pp.eabd6324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abd6324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441786v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute strongly impacts freezing under confinement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Félix Ginot</w:t>
+                <w:t xml:space="preserve">Objects Interacting with Solidification Fronts: Thermal and Solute Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidhanth Tyagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Lenavetier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dmytro Dedovets</w:t>
+                <w:t xml:space="preserve">Helene Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0008925⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12, pp.100802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899319v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling near-atomic-scale analysis of frozen water</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Se-Ho Kim</w:t>
+                <w:t xml:space="preserve">Determination of interface fracture properties by micro-and macro-scale experiments in nacre-like alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abd6324⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 145, pp.104143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2020.104143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973797v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objects Interacting with Solidification Fronts: Thermal and Solute Effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidhanth Tyagi</w:t>
+                <w:t xml:space="preserve">Ice-templated porous tungsten and tungsten carbide inspired by natural wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guoqi Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Da Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Huynh</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shaogang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12, pp.100802. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.187-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmst.2019.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525640v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface failure in nacre-like alumina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 40 (13), pp.4694-4699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2361,77 +2361,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple approach to bulk bioinspired tough ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaoutar Radi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jauffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2534,51 +2534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Cerbelaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Videcoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2746,64 +2746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kankan Qin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Eschenbrenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Dedovets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2848,261 +2848,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasticity and fracture of brick and mortar materials using discrete element simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Jauffrès</w:t>
+                <w:t xml:space="preserve">Boundary-induced inhomogeneity of particle layers in the solidification of suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe L. Martin</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.02.009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067383v1</w:t>
+                <w:t xml:space="preserve">hal-02117140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary-induced inhomogeneity of particle layers in the solidification of suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Georgelin</w:t>
+                <w:t xml:space="preserve">Elasticity and fracture of brick and mortar materials using discrete element simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaoutar Radi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jauffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Pocheau</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (5), </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.101-116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.99.052601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02117140v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood-like polymeric materials by ice templating</w:t>
               </w:r>
@@ -3238,473 +3238,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiphase imaging of freezing particle suspensions by confocal microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Functional Ceramic Supports by Ice Templating and Atomic Layer Deposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Oison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Iatsunskyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.01.045⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2018.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785800v1</w:t>
+                <w:t xml:space="preserve">hal-01798889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Functional Ceramic Supports by Ice Templating and Atomic Layer Deposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wall friction and Janssen effect in the solidification of suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pocheau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials. Computational Materials Science section</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5, pp.28. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (46), pp.9498-9510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2018.00028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C8SM01572D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798889v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall friction and Janssen effect in the solidification of suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Georgelin</w:t>
+                <w:t xml:space="preserve">A temperature-controlled stage for laser scanning confocal microscopy and case studies in chemistry of materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Dedovets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Pocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (46), pp.9498-9510. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C8SM01572D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927574v1</w:t>
+                <w:t xml:space="preserve">hal-01902742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A temperature-controlled stage for laser scanning confocal microscopy and case studies in chemistry of materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Multiphase imaging of freezing particle suspensions by confocal microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Dedovets</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 195, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (7), pp.2687 - 2693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2018.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.01.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902742v1</w:t>
+                <w:t xml:space="preserve">hal-01785800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lure of ice templating: recent trends and opportunities for porous materials</w:t>
               </w:r>
@@ -3872,51 +3872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five-dimensional imaging of freezing emulsions with solute effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Dedovets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Monteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3976,90 +3976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of Multiple Particles with a Solidification Front: From Compacted Particle Layer to Particle Trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pocheau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (23), pp.5617 - 5627. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4236,64 +4236,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum: Strong, tough and stiff bioinspired ceramics from brittle constituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand van de Moortèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4357,51 +4357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of ice-templated tubes by rotational freezing: Microstructure, strength, and permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Seuba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4651,51 +4651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Marcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco M. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Dedovets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4885,51 +4885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Marcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Noirjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Dedovets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5028,51 +5028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idris Amirouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Klotz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5210,51 +5210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis of the mechanical properties of ice-templated ceramics and metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Seuba,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5418,51 +5418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembly of Faceted Particles Triggered by a Moving Ice Front</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5522,51 +5522,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight and stiff cellular ceramic structures by ice templating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5832,282 +5832,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freezing-induced ordering of block copolymer micelles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Strong, tough and stiff bioinspired ceramics from brittle constituents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand van de Moortèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam J. Stevenson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (5), pp.5008-5014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat3915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133180v1</w:t>
+                <w:t xml:space="preserve">hal-00988803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong, tough and stiff bioinspired ceramics from brittle constituents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Freezing-induced ordering of block copolymer micelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dhainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilia Piana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (83), pp.12572-12574</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988803v1</w:t>
+                <w:t xml:space="preserve">hal-01133180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice-templating, freeze casting: Beyond materials processing</w:t>
               </w:r>
@@ -6357,51 +6357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 95 (2), pp.799-804. </w:t>
@@ -6569,64 +6569,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7130,481 +7130,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architectural control of freeze-cast ceramics through additives and templating</w:t>
+                <w:t xml:space="preserve">Phenomenological analysis of densification mechanism during spark plasma sintering of MgAl2O4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Munch</w:t>
+                <w:t xml:space="preserve">Guillaume Bernard-Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Saiz</w:t>
+                <w:t xml:space="preserve">Nassira Benameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoni P. Tomsia</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmed Addad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mats Nygren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03087.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (06), pp.2011 - 2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/jmr.2009.0243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00903932v1</w:t>
+                <w:t xml:space="preserve">hal-01785749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenological analysis of densification mechanism during spark plasma sintering of MgAl2O4</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Metastable and unstable cellular solidification of colloidal suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard-Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lasalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassira Benameur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christian Guizard</w:t>
+                <w:t xml:space="preserve">Agnès Bogner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/jmr.2009.0243⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (12), pp.966 - 972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat2571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785749v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable and unstable cellular solidification of colloidal suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architectural control of freeze-cast ceramics through additives and templating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Saiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni P. Tomsia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 8 (12), pp.966 - 972. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 92 (7), pp.1534-1539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat2571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1551-2916.2009.03087.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785754v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-ray radiography and tomography observations of the solidification of aqueous alumina particle suspensions. Part I: Initial instants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bogner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7694,51 +7694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lasalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bogner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7939,312 +7939,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-temperature degradation of zirconia and implications for biomedical implants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+                <w:t xml:space="preserve">Fabrication andin vitro characterization of three-dimensional organic/inorganic scaffolds by robocasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Russias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Saiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karol Gryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 83A (2), pp.434 - 445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.31237⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434119v1</w:t>
+                <w:t xml:space="preserve">hal-01785620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication andin vitro characterization of three-dimensional organic/inorganic scaffolds by robocasting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Saiz</w:t>
+                <w:t xml:space="preserve">Low-temperature degradation of zirconia and implications for biomedical implants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annual Review of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.31237⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01785620v1</w:t>
+                <w:t xml:space="preserve">hal-00434119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice-templated porous alumina structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Saiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni P. Tomsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 55 (6), pp.1965 - 1974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8386,77 +8386,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing as a Path to Build Complex Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Saiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi K. Nalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni P. Tomsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 311 (5760), pp.515 - 518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8503,64 +8503,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze casting of hydroxyapatite scaffolds for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Saiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Tomsia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (32), pp.5480 - 5489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8588,226 +8588,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critical comparison of methods for the determination of the aging sensitivity in biomedical grade yttria-stabilized zirconia</w:t>
+                <w:t xml:space="preserve">Atomic force microscopy of transformation toughening in ceria stabilized zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan El Attaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (13), pp.3089-3096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.07.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436820v1</w:t>
+                <w:t xml:space="preserve">hal-00436796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic force microscopy of transformation toughening in ceria stabilized zirconia</w:t>
+                <w:t xml:space="preserve">A critical comparison of methods for the determination of the aging sensitivity in biomedical grade yttria-stabilized zirconia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Chevalier</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gremillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.239-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2004.07.029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00436796v1</w:t>
+                <w:t xml:space="preserve">hal-00436820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic force microscopy study and qualitative analysis of martensite relief in zirconia</w:t>
               </w:r>
@@ -8819,51 +8819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan El Attaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 88 (5), pp.1261-1267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8897,51 +8897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanostructured Ceramic Oxides with a Slow Crack Growth Resistance Close to Covalent Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9245,507 +9245,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical effect of cubic phase on aging in 3mol% yttria‐stabilized zirconia ceramics for hip replacement prosthesis</w:t>
+                <w:t xml:space="preserve">Critical effect of cubic phase on aging in 3Y-TZP zirconia ceramics for hip replacement prosthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Munch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Münch</w:t>
+                <w:t xml:space="preserve">R. Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jullian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lair</w:t>
+                <w:t xml:space="preserve">F. Lair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 25 (24), pp.5539--5545. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, pp.5539-5545</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670887v1</w:t>
+                <w:t xml:space="preserve">hal-00474918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical effect of cubic phase on aging in 3Y-TZP zirconia ceramics for hip replacement prosthesis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Munch</w:t>
+                <w:t xml:space="preserve">Accelerated Aging in 3‐mol%‐Yttria‐Stabilized Tetragonal Zirconia Ceramics Sintered in Reducing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José F Bartolomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Julian</w:t>
+                <w:t xml:space="preserve">Marcos Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lair</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia López‐esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José S Moya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 87 (12), pp.2282-2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1151-2916.2004.tb07505.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474918v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Aging in 3‐mol%‐Yttria‐Stabilized Tetragonal Zirconia Ceramics Sintered in Reducing Conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabel Montero</w:t>
+                <w:t xml:space="preserve">Martensitic transformation in zirconia, part I : nanometer scale prediction and measurement of transformation induced relief</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Díaz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Guenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.5697-5707</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670890v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martensitic transformation in zirconia, part I : nanometer scale prediction and measurement of transformation induced relief</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Critical effect of cubic phase on aging in 3mol% yttria‐stabilized zirconia ceramics for hip replacement prosthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Münch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 25 (24), pp.5539--5545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2004.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00474920v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated aging in 3mol.p.c. yttria stabilized zirconia ceramics sintered in reducing conditions</w:t>
               </w:r>
@@ -10405,740 +10405,1022 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00475143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographies d’orientations cristallines au MEB à 1kV par l’approche eCHORD pour une résolution spatiale accrue</w:t>
+                <w:t xml:space="preserve">Low kV crystalline orientation mapping in the SEM using eCHORD: feasibility and associated spatial resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Langlois</w:t>
+                <w:t xml:space="preserve">Gabriel L'HOTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lafond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">20th International Microscopy Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191450v1</w:t>
+                <w:t xml:space="preserve">hal-05607712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacre-like alumina: past, present, and future (Keynote)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographies d’orientations cristallines au MEB à 1kV par l’approche eCHORD pour une résolution spatiale accrue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Jauffrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and exhibition on Advanced Materials and Processes (EUROMAT 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Matériaux 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485180v1</w:t>
+                <w:t xml:space="preserve">hal-04191450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification de suspensions : des forces thermomoléculaires aux effets granulaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nacre-like alumina: past, present, and future (Keynote)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jauffrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Annuel 2018 du GDR MFA 2799</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR MFA "Micropesanteur Fondamentale et Appliquée", Nov 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Congress and exhibition on Advanced Materials and Processes (EUROMAT 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542991v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification de suspensions : des amas de particules aux interactions particule/interface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Solidification de suspensions : des forces thermomoléculaires aux effets granulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Saint-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Georgelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées "Rhéologie des suspensions denses : du micron au millimètre"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GdR MéPhy, GdR PHENIX, Fédération Fabri de Peiresc, Labex MEC, Nov 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque Annuel 2018 du GDR MFA 2799</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR MFA "Micropesanteur Fondamentale et Appliquée", Nov 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542939v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solidification de suspensions : des amas de particules aux interactions particule/interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pocheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Georgelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Deville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées "Rhéologie des suspensions denses : du micron au millimètre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GdR MéPhy, GdR PHENIX, Fédération Fabri de Peiresc, Labex MEC, Nov 2016, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atomic force microscopy study of the surface degradation mechanisms of zirconia based ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramón Torrecillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José F Bartolomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Advanced Ceramics and Composites </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Cocoa Beach, United States. pp.289--294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01670889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crystalline orientation mapping at 1kV with eCHORD: toward improved spatial resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel L'HOTE</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lafond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electron Microscopy and Analysis Group Conference 2023 incorporated into Microscience Microscopy Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freezing Colloids: Observations, Principles, Control, and Use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Deville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01685720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11148,147 +11430,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reply to the correspondence &amp;quot;On the fracture toughness of bioinspired ceramic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand van De Moortèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam J Stevenson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11298,51 +11580,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State diagrams of type I collagen for the rational design of biomimetic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Martinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11394,65 +11676,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId326"/>
+      <w:footerReference w:type="default" r:id="rId330"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11599,51 +11881,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trichet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100127" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tezcan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihe Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxue Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01606" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683471v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Tomsia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.2c00064" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367949v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dankic-Cottrino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.043" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274394v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidhanth Tyagi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00226D" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101207" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890254v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Radi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297014v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Seuba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100195" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82713-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875338v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104143" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441780v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqi Tan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Jiao" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaogang Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2019.10.021" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441786v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107699" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ginot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lenavetier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dedovets" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008925" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973797v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman A. El-Zoka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Ho Kim" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Newman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh T. Stephenson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6324" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huynh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100802" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.05.068" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abando" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moncl&#250;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina-Aldareguia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.12.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100807" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mu&#328;oz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.049" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202066022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Qin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Eschenbrenner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01729" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067383v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.02.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117140v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Georgelin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pocheau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052601" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322323v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwy139" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2040042" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785800v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.01.045" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798889v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2018.00028" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927574v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01572D" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902742v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.08.009" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.06.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R Bowen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02160K" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar4503" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685670v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00472" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Noirjean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Marcellini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Kodger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065601" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stevenson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4982" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675123v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leloup" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Richaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.01.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685648v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Graham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha L. Bailey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. J. Healey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201706703" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979845" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626686v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seuba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deville" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Stevenson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2016.1140309" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785778v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noirjean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maria" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00217" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Amirouche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics4010006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273544v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Stevenson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13699" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Seuba," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/4/043501" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133190v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12995" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133186v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404426d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133210v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2013.385" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133200v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Portuguez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Chang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary L. Messing" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12976" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133207v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12653" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133180v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilia Piana" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988803v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3915" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933994v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2013.105" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Czapski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stora" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tardivat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Santos Augusto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.08.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasalle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04993.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728190v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302275d" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.02.023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670943v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Taddei" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.10.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785616v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bareggi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasalle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04572.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639037v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.03840.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785756v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma3031913" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903932v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Munch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saiz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni P. Tomsia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03087.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785749v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benameur" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Nygren" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2009.0243" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785754v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bogner" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2571" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903925v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03163.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538065v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03264.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785741v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700270" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-008-0072-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434119v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785620v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Russias" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Gryn" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31237" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785728v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.11.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436172v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785714v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi K. Nalla" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1120937" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2006.06.028" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436820v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436796v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Attaoui" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.07.029" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670883v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00174.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436807v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bartolome" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pecharroman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl050492j" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436818v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dauvergne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436869v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670887v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#252;nch" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jullian" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lair" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.01.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474918v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julian" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lair" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670890v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Bartolom&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Montero" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos D&#237;az" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia L&#243;pez&#8208;esteban" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S Moya" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2004.tb07505.x" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474920v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guenin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474935v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montero" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez-Esteban" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Moya" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474919v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670885v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;nin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.08.036" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475140v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Requena" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475110v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475143v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191450v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485180v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03542991v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03542939v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670889v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Torrecillas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685720v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761561v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van De Moort&#232;le" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Stevenson" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787602v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Martinier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Deville" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervaise Mosser" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Trichet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Davidson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100127" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391487v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tezcan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihe Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxue Yang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01606" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765342v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Malch&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Steyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2022.07.040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367949v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Henry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dankic-Cottrino" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2021.12.043" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683471v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Tomsia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.accounts.2c00064" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274394v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidhanth Tyagi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Monteux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2SM00226D" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Douillard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2021.101207" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03297014v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Seuba" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Adrien" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2021.100195" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890254v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Radi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffr&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.09.034" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03142902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-82713-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441786v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L. Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2019.107699" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899319v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Ginot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lenavetier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Dedovets" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008925" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973797v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman A. El-Zoka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Se-Ho Kim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger C. Newman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh T. Stephenson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6324" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525640v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Huynh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100802" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875338v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2020.104143" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441780v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guoqi Tan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Da Jiao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Zhang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaogang Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmst.2019.10.021" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520891v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.05.068" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094746v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abando" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saad" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Moncl&#250;s" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Molina-Aldareguia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.12.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jauffres" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe L Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100807" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938571v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Mu&#328;oz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Cerbelaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Videcoq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boulle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.06.049" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/202066022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970802v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kankan Qin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Eschenbrenner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c01729" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117140v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Saint-Michel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Georgelin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pocheau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.052601" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067383v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.02.009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322323v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nsr/nwy139" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics2040042" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798889v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Klotz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Weber" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Oison" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Iatsunskyi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2018.00028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927574v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01572D" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902742v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2018.08.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785800v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.01.045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2017.06.020" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Zhang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris R Bowen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM02160K" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aar4503" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685670v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b00472" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Noirjean" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Marcellini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas E. Kodger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.065601" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van de Moort&#232;le" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Stevenson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4982" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01675123v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leloup" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Richaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guizard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.01.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685648v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Graham" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trisha L. Bailey" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph R. J. Healey" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201706703" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01520211v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M. Fernandes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4979845" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626686v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Seuba" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Deville" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guizard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Stevenson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2016.1140309" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785778v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Noirjean" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Maria" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00217" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dhainaut" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Amirouche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics4010006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273544v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Stevenson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.13699" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273542v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Seuba," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-6996/16/4/043501" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133190v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12995" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133186v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la404426d" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133210v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2013.385" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133200v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Portuguez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunfei Chang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary L. Messing" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12976" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133207v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12653" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988803v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3915" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133180v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilia Piana" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933994v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2013.105" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785768v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Czapski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Stora" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Tardivat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Santos Augusto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.08.022" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661396v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasalle" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04993.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728190v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viazzi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la302275d" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133901v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2012.02.023" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670943v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Taddei" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gremillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fantozzi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2010.10.010" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785616v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bareggi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maire" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lasalle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2011.04572.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639037v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bogner" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gauthier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2010.03840.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785756v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma3031913" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785749v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard-Granger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassira Benameur" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Nygren" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/jmr.2009.0243" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785754v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bogner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat2571" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903932v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Munch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saiz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni P. Tomsia" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03087.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903925v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gauthier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03163.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538065v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maire" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2009.03264.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785741v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200700270" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785813v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-008-0072-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785620v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Russias" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karol Gryn" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Liu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.31237" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434119v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785728v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.11.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436172v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785714v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi K. Nalla" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1120937" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785721v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2006.06.028" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436796v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Attaoui" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chevalier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2004.07.029" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436820v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670883v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2005.00174.x" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436807v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Bartolome" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Pecharroman" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl050492j" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436818v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dauvergne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436869v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474918v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Julian" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lair" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; F Bartolom&#233;" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Montero" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos D&#237;az" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia L&#243;pez&#8208;esteban" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; S Moya" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1151-2916.2004.tb07505.x" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474920v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guenin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670887v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne M&#252;nch" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jullian" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lair" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2004.01.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474935v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Montero" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Diaz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lopez-Esteban" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Moya" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474919v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Epicier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670885v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Gu&#233;nin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2004.08.036" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475140v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Requena" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475110v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475143v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607712v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel L'HOTE" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191450v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485180v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03542991v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03542939v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670889v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram&#243;n Torrecillas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607686v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bugnet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685720v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761561v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van De Moort&#232;le" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Stevenson" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787602v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>