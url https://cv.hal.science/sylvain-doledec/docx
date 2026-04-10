--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -230,888 +230,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydropeaking and Channelization Threaten Young‐of‐the‐Year Fish—The Case of the Chub ( Squalius Cephalus L.) in the Rhône River</w:t>
+                <w:t xml:space="preserve">Determinism of anatoxin-a production in Phormidium-dominated biofilms of a regulated river (Ain, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Cousin</w:t>
+                <w:t xml:space="preserve">Charlotte Robichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean‐michel Olivier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.70025⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 148, pp.102912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245084v1</w:t>
+                <w:t xml:space="preserve">hal-05149019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinism of anatoxin-a production in Phormidium-dominated biofilms of a regulated river (Ain, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Greenhouse gas dynamics in fishponds: management versus environmental controls in a complex aqua-agriculture system, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Latour</w:t>
+                <w:t xml:space="preserve">Emma Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Perrière</w:t>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Robin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anas M. Usoof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2025.102912⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 390, pp.126357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149019v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05150920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined effects of application-specific plastic composition and environmental conditions on algal pigments and microbial activity of freshwater biofilms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M Touchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoraida J Quiñones-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Guillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 387, pp.127323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2025.127323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gas dynamics in fishponds: management versus environmental controls in a complex aqua-agriculture system, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydropeaking and Channelization Threaten Young‐of‐the‐Year Fish—The Case of the Chub ( Squalius Cephalus L.) in the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Colas</w:t>
+                <w:t xml:space="preserve">Basile Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anas M. Usoof</w:t>
+                <w:t xml:space="preserve">Emilien Luquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Blanc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 390, pp.126357. </w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41, pp.1959-1969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rra.70025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05150920v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cyanobactéries benthiques : facteurs de prolifération et risques écologiques dans les eaux continentales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of climate, physical and chemical variables on the taxonomic and functional responses of macroinvertebrate communities in tropical island rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevelie Cinéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fanny Perriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Scientifiques de la Fondation Pierre Vérots</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 851, pp.3735-3754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-024-05532-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683393v1</w:t>
+                <w:t xml:space="preserve">hal-04553112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FreshLanDiv: A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Minghua Shen</w:t>
+                <w:t xml:space="preserve">Les cyanobactéries benthiques : facteurs de prolifération et risques écologiques dans les eaux continentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Robichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roel van Klink</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fanny Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers Scientifiques de la Fondation Pierre Vérots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752880v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of climate, physical and chemical variables on the taxonomic and functional responses of macroinvertebrate communities in tropical island rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FreshLanDiv: A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minghua Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel van Klink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sagouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle K. Petsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chevelie Cinéas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Deborah Atieno Abong'O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 851, pp.3735-3754. </w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (12), pp.e13917. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-024-05532-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/geb.13917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04553112v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotic and abiotic drivers of aquatic plant communities in shallow pools and wallows on the sub‐Antarctic Iles Kerguelen</w:t>
               </w:r>
@@ -1231,64 +1231,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative effect of hydraulics, physico-chemistry and other biofilm algae on benthic cyanobacteria assemblages in a regulated river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Robichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1329,1005 +1329,1005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and taxonomic responses of tropical moth communities to deforestation</w:t>
+                <w:t xml:space="preserve">Species richness and composition of Caribbean aquatic entomofauna: role of climate, island area, and distance to mainland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yenny Correa‐carmona</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chevelie Cineas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/icad.12549⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14.3, e54479, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21425/F5FBG54479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03419963v1</w:t>
+                <w:t xml:space="preserve">hal-03738700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional and taxonomic responses of tropical moth communities to deforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yenny Correa‐carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros‐mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxence Forcellini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Olivier</w:t>
+                <w:t xml:space="preserve">Jan Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecohydraulics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/24705357.2020.1858724⟩</w:t>
+              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.236-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/icad.12549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201921v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03419963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species richness and composition of Caribbean aquatic entomofauna: role of climate, island area, and distance to mainland</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Plichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mérigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chevelie Cineas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-M. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14.3, e54479, pp.1-18. </w:t>
+              <w:t xml:space="preserve">Journal of Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21425/F5FBG54479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/24705357.2020.1858724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738700v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of anthropogenic pollution and hydrological variation on macroinvertebrates in Mediterranean rivers: A case-study in the upper Tagus river basin (Spain)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bernhard Statzner: Introducing a virtual special issue marking the contributions of an outstanding freshwater biologist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Arenas-Sánchez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Vighi</w:t>
+                <w:t xml:space="preserve">Alan Hildrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreu Rico</w:t>
+                <w:t xml:space="preserve">Vincent Resh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 766, pp.144044. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (2), pp.205-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118927v1</w:t>
+                <w:t xml:space="preserve">hal-03119742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are hyporheic oligochaetes efficient indicators of hydrological exchanges in river bed sediment? A test in a semi‐natural and a regulated river</w:t>
+                <w:t xml:space="preserve">Effects of anthropogenic pollution and hydrological variation on macroinvertebrates in Mediterranean rivers: A case-study in the upper Tagus river basin (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Creuzé Des Châtelliers</w:t>
+                <w:t xml:space="preserve">Alba Arenas-Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Lafont</w:t>
+                <w:t xml:space="preserve">Marco Vighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Dole-Olivier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreu Rico</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.3758⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 766, pp.144044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118361v1</w:t>
+                <w:t xml:space="preserve">hal-03118927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of invertebrate-based bioassessment for evaluating the ecological status of streams along a gradient of flow intermittence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are hyporheic oligochaetes efficient indicators of hydrological exchanges in river bed sediment? A test in a semi‐natural and a regulated river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Creuzé Des Châtelliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Crabot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+                <w:t xml:space="preserve">Michel Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Datry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-José Dole-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Konecny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108440⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.3758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485952v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03118361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple stressors shape invertebrate assemblages and reduce their trophic niche: A case study in a regulated stream</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficiency of invertebrate-based bioassessment for evaluating the ecological status of streams along a gradient of flow intermittence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Crabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145061⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133, pp.108440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156684v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Statzner: Introducing a virtual special issue marking the contributions of an outstanding freshwater biologist</w:t>
+                <w:t xml:space="preserve">Multiple stressors shape invertebrate assemblages and reduce their trophic niche: A case study in a regulated stream</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Hildrew</w:t>
+                <w:t xml:space="preserve">Jérémie Blemus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Resh</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (2), pp.205-210. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 773, pp.145061. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119742v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global database for metacommunity ecology, integrating species, traits, environment and space</w:t>
               </w:r>
@@ -2947,161 +2947,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology-based evaluation of groundwater ecosystems under intensive agriculture: A combination of community analysis and sentinel exposure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological constraints from incumbent clades drive trait evolution across the tree-of-life of freshwater macroinvertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+                <w:t xml:space="preserve">Cesc Múrria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Baran</w:t>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
+                <w:t xml:space="preserve">Alfried P Vogler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Ritter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuria Bonada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 613-614, pp.1353-1366. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (7), pp.1049 - 1063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.02886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637292v1</w:t>
+                <w:t xml:space="preserve">hal-01847200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity loss along a gradient of deforestation in Amazonian agricultural landscapes</w:t>
               </w:r>
@@ -3215,187 +3211,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological constraints from incumbent clades drive trait evolution across the tree-of-life of freshwater macroinvertebrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecology-based evaluation of groundwater ecosystems under intensive agriculture: A combination of community analysis and sentinel exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesc Múrria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
+                <w:t xml:space="preserve">Nicole Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfried P Vogler</w:t>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Bonada</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amy Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (7), pp.1049 - 1063. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 613-614, pp.1353-1366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.02886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847200v1</w:t>
+                <w:t xml:space="preserve">hal-01637292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Tachet trait database report voltinism variability of aquatic insects between Mediterranean and Scandinavian regions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3552,632 +3552,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of oil palm monoculture on the taxonomic and functional composition of aquatic insect communities in eastern Brazilian Amazonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temporal variability in taxonomic and trait compositions of invertebrate assemblages in two climatic regions with contrasting flow regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Luiza-Andrade</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jessica Tilbian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Bonada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.07.006⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 599-600, pp.1912-1921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01619633v1</w:t>
+                <w:t xml:space="preserve">hal-01528472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomidae of the Holarctic region: a comparison of ecological and functional traits between North America and Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel A.S. Graça</w:t>
+                <w:t xml:space="preserve">Environmental stressors as a driver of the trait composition of benthic macroinvertebrate assemblages in polluted Iberian rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maja Kuzmanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria de Castro-Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Ginebreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Sabater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-017-3102-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 156, pp.485-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142088v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental stressors as a driver of the trait composition of benthic macroinvertebrate assemblages in polluted Iberian rivers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sergi Sabater</w:t>
+                <w:t xml:space="preserve">Influence of oil palm monoculture on the taxonomic and functional composition of aquatic insect communities in eastern Brazilian Amazonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luiza-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Schlemmer Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naraiana Loureiro Benone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulie Shimano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Justino Farias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.03.054⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.478 - 483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517668v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within outlying mean indexes: refining the OMI analysis for the realized niche decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Karasiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (e3364), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7717/peerj.3364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape variables influence taxonomic and trait composition of insect assemblages in Neotropical savanna streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chironomidae of the Holarctic region: a comparison of ecological and functional traits between North America and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia R.Q. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel A.S. Graça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Pareiras de Castro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcos Callisto</w:t>
+                <w:t xml:space="preserve">Maria João Feio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (8), pp.1472 - 1486. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 794 (1), pp.273-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-017-3102-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01621485v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity: a review of methodology and current knowledge in freshwater macroinvertebrate research</w:t>
               </w:r>
@@ -4287,879 +4287,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating permanent from temporary rivers with traits of chironomid genera</w:t>
+                <w:t xml:space="preserve">Landscape variables influence taxonomic and trait composition of insect assemblages in Neotropical savanna streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Serra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Manuel A. S. Graça</w:t>
+                <w:t xml:space="preserve">Diego Pareiras de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">João Feio Maria</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Callisto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/limn/2017004⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (8), pp.1472 - 1486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486017v1</w:t>
+                <w:t xml:space="preserve">hal-01621485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomidae traits and life history strategies as indicators of anthropogenic disturbance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Discriminating permanent from temporary rivers with traits of chironomid genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel A. S. Graça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Feio Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10661-017-6027-y⟩</w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.161-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/limn/2017004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547241v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability in taxonomic and trait compositions of invertebrate assemblages in two climatic regions with contrasting flow regimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chironomidae traits and life history strategies as indicators of anthropogenic disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia R.Q. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel A. S. Graça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nuria Bonada</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Feio Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 599-600, pp.1912-1921. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189 (326), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-017-6027-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528472v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesising the trait information of European Chironomidae (Insecta: Diptera): Towards a new database</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sustainable development policies and the spread of land-sharing practices. A statistical assessment in a frontier region of the Brazilian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Cobo</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Oszwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iran Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.09.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.65 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281687v1</w:t>
+                <w:t xml:space="preserve">halshs-01423427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate heterogeneity in␣uences the trait composition of stream insect communities: an experimental in situ study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Milesi</w:t>
+                <w:t xml:space="preserve">Synthesising the trait information of European Chironomidae (Insecta: Diptera): Towards a new database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel A. S. Graça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adriano Melo</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Feio Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/688706⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.282-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432051v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsustainable landscapes of deforested Amazonia: An analysis of the relationships among landscapes and the social, economic and environmental profiles of farms at different ages following deforestation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+                <w:t xml:space="preserve">Substrate heterogeneity in␣uences the trait composition of stream insect communities: an experimental in situ study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Melo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (4), pp.1321-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/688706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2016.04.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01367005v1</w:t>
+                <w:t xml:space="preserve">hal-01432051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable development policies and the spread of land-sharing practices. A statistical assessment in a frontier region of the Brazilian Amazon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Unsustainable landscapes of deforested Amazonia: An analysis of the relationships among landscapes and the social, economic and environmental profiles of farms at different ages following deforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Assis</w:t>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.09.009⟩</w:t>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.137-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2016.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01423427v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-history strategies constrain invertebrate community tolerance to multiple stressors: A case study in the Ebro basin</w:t>
               </w:r>
@@ -5243,265 +5243,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The generality of changes in the trait composition of fish and invertebrate communities after flow restoration in a large river (French Rhône).</w:t>
+                <w:t xml:space="preserve">Effects of large river restoration on currently used bioindicators and alternative metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Castella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Roset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 60 (n° 6), pp.1147-1161. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 60 (6), pp.1221-1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12557⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328436v1</w:t>
+                <w:t xml:space="preserve">hal-01323164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between functional diversity and benthic secondary production in a disturbed estuary.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The generality of changes in the trait composition of fish and invertebrate communities after flow restoration in a large river (French Rhône).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Dolbeth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Pardal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amael Paillex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 539, pp.33-46. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (n° 6), pp.1147-1161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps11473⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328428v1</w:t>
+                <w:t xml:space="preserve">hal-01328436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human disturbance affects the long-term spatial synchrony of freshwater invertebrate communities</w:t>
               </w:r>
@@ -5597,290 +5622,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the effects of multiple stressors on aquatic ecosystems under water scarcity. The GLOBAQUA project</w:t>
+                <w:t xml:space="preserve">Relationship between functional diversity and benthic secondary production in a disturbed estuary.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Navarro-Ortega,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vicenç Acuna</w:t>
+                <w:t xml:space="preserve">Marina Dolbeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Bellin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miguel Pardal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.Scitotenv.2014.06.081⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 539, pp.33-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01120633v1</w:t>
+                <w:t xml:space="preserve">hal-01328428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of large river restoration on currently used bioindicators and alternative metrics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+                <w:t xml:space="preserve">Managing the effects of multiple stressors on aquatic ecosystems under water scarcity. The GLOBAQUA project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Navarro-Ortega,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Acuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roset</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Burek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Cassiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12554⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 503, pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.Scitotenv.2014.06.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01323164v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01120633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity of traits and species both show weak responses to hydromorphological alteration in lowland river macroinvertebrates</w:t>
               </w:r>
@@ -6110,2847 +6110,2847 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of benthic macroinvertebrates to gradients in hydrological connectivity: a comparison of temperate, subtropical, Mediterranean and semiarid river floodplains</w:t>
+                <w:t xml:space="preserve">Combining the fourth-corner and the RLQ methods for assessing trait responses to environmental variation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belinda Gallardo</w:t>
+                <w:t xml:space="preserve">Stéphane Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fran Sheldon</w:t>
+                <w:t xml:space="preserve">Pedro R. Peres-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12292⟩</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 95 (1), pp.14-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/13-0196.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00944150v1</w:t>
+                <w:t xml:space="preserve">halsde-00942845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining the fourth-corner and the RLQ methods for assessing trait responses to environmental variation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of benthic macroinvertebrates to gradients in hydrological connectivity: a comparison of temperate, subtropical, Mediterranean and semiarid river floodplains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Choler</w:t>
+                <w:t xml:space="preserve">Belinda Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Paillex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro R. Peres-Neto</w:t>
+                <w:t xml:space="preserve">B. Arscott David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
+                <w:t xml:space="preserve">Fran Sheldon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 95 (1), pp.14-21. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59, pp.630-648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/13-0196.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00942845v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00944150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional diversity in a large river floodplain : anticipating the response of native and alien macroinvertebrates to the restoration of hydrological connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amael Paillex</w:t>
+                <w:t xml:space="preserve">Transferability of hydraulic preference models for aquatic macroinvertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aldridge David</w:t>
+                <w:t xml:space="preserve">T.H. Snelder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50, pp.97-106. </w:t>
+              <w:t xml:space="preserve">River Research and Applications, short communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (7), pp.933-937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.12018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rra.2578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00787599v1</w:t>
+                <w:t xml:space="preserve">halsde-00876967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferability of hydraulic preference models for aquatic macroinvertebrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+                <w:t xml:space="preserve">Functional diversity in a large river floodplain : anticipating the response of native and alien macroinvertebrates to the restoration of hydrological connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Paillex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T.H. Snelder</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aldridge David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications, short communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.2578⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50, pp.97-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.12018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00876967v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00787599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are patterns in the taxonomic, biological and ecological traits of water beetles congruent in Mediterranean ecosystems ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrés Millan</w:t>
+                <w:t xml:space="preserve">Integration of invertebrate traits into predictive models for indirect assessment of stream functional integrity: A case study in Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Feio Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2012.02859.x⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.236-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00747139v1</w:t>
+                <w:t xml:space="preserve">halsde-00672540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial autocorrelation patterns of stream invertebrates: exogenous and endogenous factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39, pp.56-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02562.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00664481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of invertebrate traits into predictive models for indirect assessment of stream functional integrity: A case study in Portugal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Feio Maria</w:t>
+                <w:t xml:space="preserve">Are patterns in the taxonomic, biological and ecological traits of water beetles congruent in Mediterranean ecosystems ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Picazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15, pp.236-247. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.279-287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.09.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2012.02859.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00672540v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00747139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertebrate community responses to land use at a broad spatial scale: trait and taxonomic measures compared in New Zealand rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface water linkages regulate trophic interactions in a groundwater food web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2011.02597.x⟩</w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (8), pp.1339-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-011-9484-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00623041v1</w:t>
+                <w:t xml:space="preserve">halsde-00667327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'indicateurs de changement d'occupation du sol pour le suivi des mosaïques paysagères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johan Oszwald</w:t>
+                <w:t xml:space="preserve">Invertebrate community responses to land use at a broad spatial scale: trait and taxonomic measures compared in New Zealand rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Gond</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+                <w:t xml:space="preserve">Ngaire Philipps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Townsend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19182/bft2011.307.a20484⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (8), pp.1670-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2011.02597.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00595015v1</w:t>
+                <w:t xml:space="preserve">halsde-00623041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic, Spatial, and Species-Trait Patterns across Environmental Gradients: the Case of Hydropsyche (Trichoptera) along the Loire River</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Statzner</w:t>
+                <w:t xml:space="preserve">Identification d'indicateurs de changement d'occupation du sol pour le suivi des mosaïques paysagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Oszwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Hydrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/iroh.201111325⟩</w:t>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 307 (1), pp.7-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/bft2011.307.a20484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00595095v1</w:t>
+                <w:t xml:space="preserve">halsde-00595015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral grain availability and pupal-case building by lotic caddisflies: Effects on case architecture, stability and building expenses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic, Spatial, and Species-Trait Patterns across Environmental Gradients: the Case of Hydropsyche (Trichoptera) along the Loire River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.limno.2011.04.002⟩</w:t>
+              <w:t xml:space="preserve">International Review of Hydrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (1), pp.121-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/iroh.201111325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00601970v1</w:t>
+                <w:t xml:space="preserve">halsde-00595095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Mediterranean genera not included in Tachet et al. 2002 have Mediterranean trait characteristics?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Núria Bonada</w:t>
+                <w:t xml:space="preserve">Mineral grain availability and pupal-case building by lotic caddisflies: Effects on case architecture, stability and building expenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Limnologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.266-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.limno.2011.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23818/limn.30.11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00604318v1</w:t>
+                <w:t xml:space="preserve">halsde-00601970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface water linkages regulate trophic interactions in a groundwater food web</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do Mediterranean genera not included in Tachet et al. 2002 have Mediterranean trait characteristics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Montuelle</w:t>
+                <w:t xml:space="preserve">Núria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 14 (8), pp.1339-1353. </w:t>
+              <w:t xml:space="preserve">Limnetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (1), pp.129-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-011-9484-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23818/limn.30.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00667327v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00604318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The generality of abundance-environment relationships in microhabitats : A comment on Lancaster and Downes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responses of freshwater biota to human disturbances : contribution of J-NABS to developments in ecological integrity assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Statzner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.1366⟩</w:t>
+              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (1), pp.286-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1899/08-090.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00538689v1</w:t>
+                <w:t xml:space="preserve">halsde-00461718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From compositional to functional biodiversity metrics in bioassessment: A case study using stream macroinvertebrate communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Péru</w:t>
+                <w:t xml:space="preserve">Functional traits as indicators of biodiversity response to land use changes across ecosystems and organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matty P. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2010.02.011⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (10), pp.2921-2947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-010-9798-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00520741v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00521331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling phylogenetic relationships among regionally co-existing species: Hydropsyche species (Trichoptera: Hydropsychidae) in the Loire River</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
+                <w:t xml:space="preserve">The generality of abundance-environment relationships in microhabitats : A comment on Lancaster and Downes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Capra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.G. Jowett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.2556.1.3⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (7), pp.915-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.1366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00521281v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00538689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of freshwater biota to human disturbances : contribution of J-NABS to developments in ecological integrity assessments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From compositional to functional biodiversity metrics in bioassessment: A case study using stream macroinvertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Péru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 29 (1), pp.286-311. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (5), pp.1025-1036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1899/08-090.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2010.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00461718v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00520741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits as indicators of biodiversity response to land use changes across ecosystems and organisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco de Bello</w:t>
+                <w:t xml:space="preserve">Unravelling phylogenetic relationships among regionally co-existing species: Hydropsyche species (Trichoptera: Hydropsychidae) in the Loire River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matty P. Berg</w:t>
+                <w:t xml:space="preserve">Christophe J Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bolger</w:t>
+                <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (10), pp.2921-2947. </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2556 (1), pp.51-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-010-9798-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.2556.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00521331v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00521281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures hydrologiques et incertitudes. Développement des méthodes de bioévaluation en eaux courantes : des indices biotiques aux traits biologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large river floodplain restoration : predicting species richness and trait responses to the restoration of hydrological connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Paillex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4, pp.100-108. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (1), pp.250-258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2009051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01593.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00424566v1</w:t>
+                <w:t xml:space="preserve">halsde-00354258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of the first eight microsatellite loci in Gammarus fossarum (Crustacea, Amphipoda) and cross-amplification in Gammarus pulex and Gammarus orinos</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures hydrologiques et incertitudes. Développement des méthodes de bioévaluation en eaux courantes : des indices biotiques aux traits biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02662.x⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.100-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2009051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00424424v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00424566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertebrate hydraulic preferences and predicted impacts of changes in discharge in a large river</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.M. Olivier</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of the first eight microsatellite loci in Gammarus fossarum (Crustacea, Amphipoda) and cross-amplification in Gammarus pulex and Gammarus orinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Danancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (5), pp.1418-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02662.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591401v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00424424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertebrate hydraulic preferences and predicted impacts of changes in discharg in a large river</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Invertebrate hydraulic preferences and predicted impacts of changes in discharge in a large river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+                <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 54, pp.1343-1356. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 54 (6), pp.1343-1356</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00388403v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of intense agricultural practices on heterotrophic processes in streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Genoel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 157, pp.1011-1018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00870740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large river floodplain restoration : predicting species richness and trait responses to the restoration of hydrological connectivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amael Paillex</w:t>
+                <w:t xml:space="preserve">Invertebrate hydraulic preferences and predicted impacts of changes in discharg in a large river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54, pp.1343-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2008.02160.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01593.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00354258v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00388403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of an invasive and a native gammarid across and experimental flow gradient: flow-refuge use, -mortality, and leaf-litter decay.</w:t>
               </w:r>
@@ -8962,51 +8962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 172 (1), pp.37-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9053,51 +9053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invertebrate traits for the biomonitoring of large European rivers : an assessment of specific types of human impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 53 (3), pp.617-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9143,64 +9143,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological attributes discriminating invasive from native European stream macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9410,51 +9410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental and Applied Limnology / Archiv für Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 172 (1), pp.37-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9488,64 +9488,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the abundance of European stream macroinvertebrates using biological attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9586,320 +9586,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00276186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the hydraulic preferences of benthic macroinvertebrates.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation of taxonomic and biological trait diversity of European stream macroinvertebrates communities: a case for a collective public database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Statzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Bonada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (12), pp.3609-3632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-007-9150-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00152421v1</w:t>
+                <w:t xml:space="preserve">halsde-00218179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of taxonomic and biological trait diversity of European stream macroinvertebrates communities: a case for a collective public database</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the hydraulic preferences of benthic macroinvertebrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.145-156</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10531-007-9150-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00218179v1</w:t>
+                <w:t xml:space="preserve">halsde-00152421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the hydraulic preferences of benthic macroinvertebrates in small European streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Merigoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 52 (1), pp.145-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9924,77 +9924,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and biological trait differences of stream maroinvertebrate communities between mediterranean and temperate regions : implications for future climatic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (8), pp.1658-1671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10022,627 +10022,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00218154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of structural and functional approaches to determining landuse effects on grassland stream invertebrate communities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preferences for environmental issues among environmentally-concerned citizens in six countries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Seip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvarez Cobelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.H. Riley</w:t>
+                <w:t xml:space="preserve">J. Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.R. Townsend</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V.H. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (1), pp.44-60</w:t>
+              <w:t xml:space="preserve">Environmental Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00150172v1</w:t>
+                <w:t xml:space="preserve">halsde-00151428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferences for environmental issues among environmentally-concerned citizens in six countries.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of structural and functional approaches to determining landuse effects on grassland stream invertebrate communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.L. Seip</w:t>
+                <w:t xml:space="preserve">N. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alvarez Cobelas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">M. Scarsbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fang</w:t>
+                <w:t xml:space="preserve">R.H. Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.H. Smith</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.R. Townsend</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 32, pp.1-6</w:t>
+              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (1), pp.44-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00151428v1</w:t>
+                <w:t xml:space="preserve">halsde-00150172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of invertebrate traits for the Biomonitoring of European large rivers: the effects of sampling effort on genus richness and functional diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invertebrate traits for the biomonitoring of large European rivers: an initial assessment of trait patterns in least impacted river reaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Statzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fesl</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franz Schöll</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 50 (1), pp.159-173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2004.01287.x⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 50 (12), pp.2136-2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2005.01447.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00340560v1</w:t>
+                <w:t xml:space="preserve">halsde-00340340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The apportionment of quadratic entropy : a useful alternative for partitioning diversity in ecological data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
+                <w:t xml:space="preserve">Use of invertebrate traits for the Biomonitoring of European large rivers: the effects of sampling effort on genus richness and functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fesl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10651-005-1037-2⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (1), pp.159-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2004.01287.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00340354v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00340560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertebrate traits for the biomonitoring of large European rivers: an initial assessment of trait patterns in least impacted river reaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bady</w:t>
+                <w:t xml:space="preserve">The apportionment of quadratic entropy : a useful alternative for partitioning diversity in ecological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franz Schöll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (2), pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10651-005-1037-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2005.01447.x⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00340340v1</w:t>
+                <w:t xml:space="preserve">halsde-00340354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benthic macroinvertebrate assemblages in the Zegzel-Cherraa, a partly-temporary river system, Eastern Morocco</w:t>
               </w:r>
@@ -10834,281 +10834,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00340546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological traits of stream macroinvertebrate communities: effects of microhabitat, reach and basin filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+                <w:t xml:space="preserve">Multiple co-inertia analysis: a tool for assessing synchrony in the temporal variability of aquatic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Gayraud</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Fruget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 327 (1), pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2003.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583714v1</w:t>
+                <w:t xml:space="preserve">hal-02582767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple co-inertia analysis: a tool for assessing synchrony in the temporal variability of aquatic communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Bady</w:t>
+                <w:t xml:space="preserve">Biological traits of stream macroinvertebrate communities: effects of microhabitat, reach and basin filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.F. Fruget</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (3), pp.449-466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2003.10.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02582767v1</w:t>
+                <w:t xml:space="preserve">hal-02583714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of groundwater upwelling on the distribution of the hyporheos in a headwater river flood plain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11314,51 +11314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal patterns of invertebrates in the hyporheic zone of a glacial river.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11435,51 +11435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives for biomonitoring at large spatial scales: a unified measure for the functional composition of invertebrate communities in European running waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11577,573 +11577,573 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biplot presentation of diet composition data: an alternative for fish stomach contents analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Crespin de Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 56, pp.961-973</w:t>
+              <w:t xml:space="preserve">, 2000, 56 (4), pp.961-973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00427045v1</w:t>
+                <w:t xml:space="preserve">hal-02579568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biplot presentation of diet composition data: an alternative for fish stomach contents analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId425" w:history="1">
+                <w:t xml:space="preserve">Niche separation in community analysis: a new method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gimaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 56 (4), pp.961-973</w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 81, pp.2914-2927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02579568v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niche separation in community analysis: a new method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biplot presentation of diet composition data: an alternative for fish stomach contents analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Crespin de Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dolédec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Chessel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Gimaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 81, pp.2914-2927</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 56, pp.961-973</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427071v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADE-4: a multivariate analysis and graphical display software</w:t>
+                <w:t xml:space="preserve">How to separate long-term trends from periodic variation in water quality monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Thioulouse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.M. Olivier</w:t>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31 (11), pp.2849-2857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(97)00136-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00434994v1</w:t>
+                <w:t xml:space="preserve">hal-02352141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to separate long-term trends from periodic variation in water quality monitoring</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">ADE-4: a multivariate analysis and graphical display software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.75-83</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0043-1354(97)00136-X⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02352141v1</w:t>
+                <w:t xml:space="preserve">hal-00434994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching species traits to environmental variables: a new three-table ordination method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dolédec</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">D. Chessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. ter Braak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 3 (2), pp.143-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12221,103 +12221,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalités des écosystèmes rhodaniens face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEHNA - UMR CNRS 5023. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12365,77 +12365,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - RiverLy. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12455,353 +12455,353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Synthèse générale 2019</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+                <w:t xml:space="preserve">ArchPress - Apport des données d’ARCHives hydrologiques pour l’étude des PRESSions sur la ressource en eau et les milieux aquatiques dans les rivières cévenoles depuis la fin du XIXe siècle, rapport final de l’Action 52 de la ZABR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lyon (COMUE); CNRS; INRAE; Université de Genève. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon; EVS - UMR 5600; Archéorient CNRS; LEHNA - UMR C NRS 5023; Irstea; Agence de l'eau Rhône-Méditerranée-Corse. 2019, pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875364v1</w:t>
+                <w:t xml:space="preserve">hal-02984303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchPress - Apport des données d’ARCHives hydrologiques pour l’étude des PRESSions sur la ressource en eau et les milieux aquatiques dans les rivières cévenoles depuis la fin du XIXe siècle, rapport final de l’Action 52 de la ZABR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maël Crépy</w:t>
+                <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Synthèse générale 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lyon (COMUE); CNRS; INRAE; Université de Genève. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02984303v1</w:t>
+                <w:t xml:space="preserve">hal-02875364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besacier-Monbertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12827,90 +12827,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RhônEco (1998-2018). Suivi écologique de la restauration du Rhône. Bilan et Proposition technique pour la période 2014-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12949,64 +12949,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la restauration du Rhône et potentiel : synthèse par secteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13071,64 +13071,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. RCC de Chautagne, Belley et de Brégnier-Cordon. Année 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13193,64 +13193,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Brégnier-Cordon. Caractérisation de l'état initial. Années 2004-2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13315,103 +13315,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Belley. Caractérisation de l'état initial. Années 2003-2004.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13437,64 +13437,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Chautagne. Caractérisation de l'état initial. Année 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13689,644 +13689,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles évolutions des pratiques scientifiques dans le suivi de la restauration écologique du Rhône</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of management practices on carbon fluxes in fishponds: the example of a complex aqua-agro ecosystem (La Dombes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Comby</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau (DSSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Bordaux, France</w:t>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFE2, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04829274v1</w:t>
+                <w:t xml:space="preserve">hal-04832237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'étude écologique des processus écosystémiques à l'analyse de leur émergence dans les arènes des scientifiques et des gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Colloque « Mémoires du Rhône » – Le Rhône frontière et trait d’union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoires du Rhône, Sep 2024, Monthey, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term study of the biological quality of a small stream: Efficiency of management measures on the trait responses of macroinvertebrate communities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Carbonié</w:t>
+                <w:t xml:space="preserve">Quelles évolutions des pratiques scientifiques dans le suivi de la restauration écologique du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Saez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L.A. Vidberg</w:t>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFE2, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau (DSSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bordaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832231v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenhouse gases fluxes from floodplain channels are governed by their hydrological connectivity: the case of the Rhône River</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Lebrun</w:t>
+                <w:t xml:space="preserve">Long-term study of the biological quality of a small stream: Efficiency of management measures on the trait responses of macroinvertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Tocaben</w:t>
+                <w:t xml:space="preserve">A. Burnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noéline Garcia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Carbonié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Vidberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference in Ecology &amp; Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Écologie et Évolution (SFE2), Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFE2, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828839v1</w:t>
+                <w:t xml:space="preserve">hal-04832231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of management practices on carbon fluxes in fishponds: the example of a complex aqua-agro ecosystem (La Dombes, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Dolédec</w:t>
+                <w:t xml:space="preserve">Greenhouse gases fluxes from floodplain channels are governed by their hydrological connectivity: the case of the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mermillod-Blondin</w:t>
+                <w:t xml:space="preserve">Mathieu Tocaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vallier</w:t>
+                <w:t xml:space="preserve">Noéline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFE2, Oct 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">International conference in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Écologie et Évolution (SFE2), Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04832237v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How far do adults of aquatic insects travel in terrestrial environments? Tracing different life stages using stable isotopes and DNA barcoding</w:t>
               </w:r>
@@ -14450,51 +14450,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des conditions environnementales sur la toxicité potentielle des cyanobactéries benthiques en rivière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14571,51 +14571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une modélisation de l’abondance et de la toxicité des cyanobactéries benthiques en rivière régulée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Robichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14653,51 +14653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species richness and endemism of Caribbean aquatic entomofauna: role of climate, island area, and distance frommainland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevelie Cinéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14748,77 +14748,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabilitation hydraulique et écologique du Rhône : bilan des acquis et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Moiroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14860,103 +14860,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
@@ -14985,103 +14985,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Sivade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zylberblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. River 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
@@ -15149,51 +15149,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Besacier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15261,77 +15261,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Pilar Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th World Congress of Soil Science, Soil solutions for a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. pp.1-5</w:t>
@@ -15405,51 +15405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of biological traits in biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Bonada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Biology and Ecology of Streams and Rivers (2nd edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15623,103 +15623,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling macroinvertebrate microhabitat selection for e flow assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Plichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t>
@@ -15917,51 +15917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245084v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cousin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Luquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Olivier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05149019v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robichon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102912" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338470v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M Touchet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida J Qui&#241;ones-Rivera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127323" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150920v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas M. Usoof" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Blanc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126357" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04683393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752880v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K. Petsch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevelie Cin&#233;as" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05532-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod&#8208;blondin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymar&#8208;dauphin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03122-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04198413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa&#8208;carmona" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros&#8208;mejia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12549" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevelie Cineas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG54479" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03118927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Arenas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vighi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Rico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03118361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Creuz&#233; Des Ch&#226;telliers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3758" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108440" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03156684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blemus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03119742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hildrew" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Resh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mijatovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Andrew" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0344-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03050667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria de Castro-Catal&#224;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kalogianni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Th. Skoulikidis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momir Paunovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140543" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02147233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi-Ren&#233; Mor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Acuna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Munoz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.05.114" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mazza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rigo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2019.14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310367v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milesi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Melo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-03988-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01637292v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ritter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.191" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlucia Martins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Feijoo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13206" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01847200v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesc M&#250;rria" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfried P Vogler" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02886" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01797356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-017-0554-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Parreira de Castro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Callisto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.09.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRTSFPGX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619633v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza-Andrade" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Schlemmer Brasil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naraiana Loureiro Benone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulie Shimano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Justino Farias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.07.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8ZTSC8L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02142088v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia R.Q. Serra" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A.S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Feio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3102-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01517668v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Kuzmanovic" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Castro-Catala" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Ginebreda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.03.054" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01527199v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Karasiewicz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3364" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01621485v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pareiras de Castro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12961" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01431779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Schmera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Podani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Eros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2974-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01486017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Serra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Feio Maria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2017004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01547241v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6027-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01528472v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tilbian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.057" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281687v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cobo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.028" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01432051v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688706" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01367005v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.04.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423427v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Assis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.09.009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-575XT18J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.227" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328436v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Paillex" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12557" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328428v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dolbeth" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pardal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11473" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01087233v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Feio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.09.026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCX27RMT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01120633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Navarro-Ortega," TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bellin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Cassiani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Scitotenv.2014.06.081" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323164v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12554" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/770C14266EF1E339BFF1D8F0279327BB784A8DB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944366v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K. Feld" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12260" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NPWCF9F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112671v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oswald" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Hurtado" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9981-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944150v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gallardo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arscott David" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Sheldon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12292" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942845v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R. Peres-Neto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0196.1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787599v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aldridge David" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12018" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876967v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Snelder" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2578" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSZ2W1D7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747139v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Picazo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Millan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2012.02859.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J53C0K4K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Statzner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02562.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5J0NTC1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00672540v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.039" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N483F486-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623041v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngaire Philipps" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Townsend" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02597.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11MW69B9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00595015v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2011.307.a20484" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00595095v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iroh.201111325" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZB39SD9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2011.04.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD9CFPT3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604318v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23818/limn.30.11" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00667327v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-011-9484-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00538689v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Jowett" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1366" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3TVZN1Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520741v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;ru" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.02.011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L0WX842-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00521281v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2556.1.3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00461718v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1899/08-090.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00521331v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandewalle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P. Berg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9798-9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424566v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009051" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CT4CMQTJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Danancher" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cellot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Reynaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02662.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPZJW6F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591401v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00388403v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02160.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FT7LGRPL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870740v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Genoel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.10.010" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00354258v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01593.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321617v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0172-0037" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00239204v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01924.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B861WVTK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00267474v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00289988v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Gregory" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-5661.2008.00297.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1THMRX1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319205v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00276186v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-008-0972-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152421v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fuchs" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00218179v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9150-1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TNL3GJTN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588148v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00218154v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01375.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00150172v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phillips" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarsbrook" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Riley" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Townsend" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151428v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Seip" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez Cobelas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Smith" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340560v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bady" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fesl" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gayraud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bacchi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2004.01287.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340354v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-005-1037-2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T68HHLMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340340v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sch&#246;ll" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01447.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340328v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maamri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pattee" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chergui" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340546v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Bozec" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-1112.2005.00652.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583714v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gayraud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582767v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bady" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fruget" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2003.10.007" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW8VTK01-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154787v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Ward" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583561v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galassi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.2003.01118.x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8772K8W7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154784v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafond" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102400v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1439-1791-00039" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCD9GZ7J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427045v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Crespin de Billy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579568v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427071v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gimaret" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434994v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352141v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00136-X" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWHHPMJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352168v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. ter Braak" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02427859" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEA256AE429EA51610CB2361AEF3747A993503A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051873v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984303v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557963v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557950v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557723v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557974v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andr&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178835v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Burriat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829274v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828892v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832231v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burnou" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carboni&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saez" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Vidberg" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828839v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tocaben" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;line Garcia" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832237v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mari" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832222v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robichon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perri&#232;re" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832225v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874192v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785062v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;guin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besacier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653626v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872455v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198516101.001.0001" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582576v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charvet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faessel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Statzner" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05149019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102912" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas M. Usoof" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126357" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M Touchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida J Qui&#241;ones-Rivera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127323" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cousin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Luquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevelie Cin&#233;as" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05532-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04683393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752880v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K. Petsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod&#8208;blondin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymar&#8208;dauphin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03122-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04198413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevelie Cineas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG54479" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa&#8208;carmona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros&#8208;mejia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12549" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03119742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hildrew" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Resh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13676" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03118927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Arenas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vighi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Rico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144044" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03118361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Creuz&#233; Des Ch&#226;telliers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3758" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108440" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03156684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blemus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mijatovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Andrew" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0344-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03050667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria de Castro-Catal&#224;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kalogianni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Th. Skoulikidis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momir Paunovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140543" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02147233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi-Ren&#233; Mor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Acuna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Munoz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.05.114" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mazza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rigo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2019.14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310367v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milesi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Melo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-03988-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01847200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesc M&#250;rria" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfried P Vogler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02886" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlucia Martins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Feijoo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13206" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01637292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ritter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.191" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01797356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-017-0554-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Parreira de Castro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Callisto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.09.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRTSFPGX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01528472v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tilbian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.057" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01517668v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Kuzmanovic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Castro-Catala" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Ginebreda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.03.054" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza-Andrade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Schlemmer Brasil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naraiana Loureiro Benone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulie Shimano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Justino Farias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.07.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8ZTSC8L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01527199v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Karasiewicz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3364" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02142088v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia R.Q. Serra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A.S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Feio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3102-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01431779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Schmera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Podani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Eros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2974-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01621485v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pareiras de Castro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12961" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01486017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Serra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Feio Maria" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2017004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01547241v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6027-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423427v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Assis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.09.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-575XT18J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281687v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cobo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01432051v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688706" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01367005v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.04.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.227" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323164v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12554" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/770C14266EF1E339BFF1D8F0279327BB784A8DB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328436v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Paillex" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12557" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01087233v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Feio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.09.026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCX27RMT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328428v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dolbeth" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pardal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11473" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01120633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Navarro-Ortega," TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bellin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Cassiani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Scitotenv.2014.06.081" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944366v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K. Feld" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12260" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NPWCF9F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112671v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oswald" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Hurtado" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9981-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942845v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R. Peres-Neto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0196.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gallardo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arscott David" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Sheldon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12292" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876967v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Snelder" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2578" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSZ2W1D7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787599v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aldridge David" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00672540v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.039" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N483F486-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664481v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Statzner" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02562.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5J0NTC1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747139v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Picazo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Millan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2012.02859.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J53C0K4K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00667327v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-011-9484-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623041v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngaire Philipps" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Townsend" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02597.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11MW69B9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00595015v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2011.307.a20484" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00595095v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iroh.201111325" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZB39SD9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601970v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2011.04.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD9CFPT3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604318v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23818/limn.30.11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00461718v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1899/08-090.1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00521331v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandewalle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P. Berg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9798-9" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00538689v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Jowett" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1366" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3TVZN1Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520741v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;ru" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.02.011" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L0WX842-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00521281v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2556.1.3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00354258v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01593.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424566v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009051" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CT4CMQTJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424424v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Danancher" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cellot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Reynaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02662.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPZJW6F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591401v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870740v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Genoel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.10.010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00388403v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02160.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FT7LGRPL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321617v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0172-0037" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00239204v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01924.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B861WVTK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00267474v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00289988v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Gregory" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-5661.2008.00297.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1THMRX1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319205v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00276186v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-008-0972-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00218179v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9150-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TNL3GJTN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152421v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fuchs" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588148v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00218154v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01375.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151428v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Seip" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez Cobelas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Smith" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00150172v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phillips" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarsbrook" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Riley" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Townsend" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340340v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bady" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sch&#246;ll" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01447.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340560v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fesl" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gayraud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bacchi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2004.01287.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340354v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-005-1037-2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T68HHLMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340328v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maamri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pattee" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chergui" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340546v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Bozec" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-1112.2005.00652.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582767v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bady" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fruget" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2003.10.007" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW8VTK01-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583714v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gayraud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154787v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Ward" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583561v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galassi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.2003.01118.x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8772K8W7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154784v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafond" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102400v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1439-1791-00039" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCD9GZ7J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579568v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Crespin de Billy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427071v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gimaret" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427045v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352141v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00136-X" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWHHPMJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434994v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352168v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. ter Braak" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02427859" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEA256AE429EA51610CB2361AEF3747A993503A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051873v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984303v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557963v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557950v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557723v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557974v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andr&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178835v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Burriat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832237v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mari" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828892v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829274v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832231v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burnou" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carboni&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Vidberg" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828839v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tocaben" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;line Garcia" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832222v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robichon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perri&#232;re" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832225v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874192v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785062v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;guin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besacier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653626v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872455v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198516101.001.0001" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582576v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charvet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faessel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Statzner" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>