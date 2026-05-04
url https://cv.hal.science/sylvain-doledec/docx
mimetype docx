--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -745,134 +745,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of climate, physical and chemical variables on the taxonomic and functional responses of macroinvertebrate communities in tropical island rivers</w:t>
+                <w:t xml:space="preserve">FreshLanDiv : A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chevelie Cinéas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Minghua Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roel van Klink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Sagouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle K Petsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Atieno Abong'O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10750-024-05532-3⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (12), 9 p.,e13917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04553112v1</w:t>
+                <w:t xml:space="preserve">hal-05586561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cyanobactéries benthiques : facteurs de prolifération et risques écologiques dans les eaux continentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -894,224 +937,181 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Robichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Perriere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Scientifiques de la Fondation Pierre Vérots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FreshLanDiv: A Global Database of Freshwater Biodiversity Across Different Land Uses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of climate, physical and chemical variables on the taxonomic and functional responses of macroinvertebrate communities in tropical island rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Atieno Abong'O</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chevelie Cinéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 33 (12), pp.e13917. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 851, pp.3735-3754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-024-05532-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752880v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04553112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biotic and abiotic drivers of aquatic plant communities in shallow pools and wallows on the sub‐Antarctic Iles Kerguelen</w:t>
               </w:r>
@@ -1329,1005 +1329,1005 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species richness and composition of Caribbean aquatic entomofauna: role of climate, island area, and distance to mainland</w:t>
+                <w:t xml:space="preserve">Functional and taxonomic responses of tropical moth communities to deforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chevelie Cineas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yenny Correa‐carmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Rougerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliana Ballesteros‐mejia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21425/F5FBG54479⟩</w:t>
+              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.236-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/icad.12549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738700v1</w:t>
+                <w:t xml:space="preserve">hal-03419963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional and taxonomic responses of tropical moth communities to deforestation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Beck</w:t>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Plichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mérigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/icad.12549⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecohydraulics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/24705357.2020.1858724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03419963v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microhabitat selection by macroinvertebrates: generality among rivers and functional interpretation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Plichard</w:t>
+                <w:t xml:space="preserve">Species richness and composition of Caribbean aquatic entomofauna: role of climate, island area, and distance to mainland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevelie Cineas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecohydraulics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Frontiers of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14.3, e54479, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/24705357.2020.1858724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21425/F5FBG54479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201921v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard Statzner: Introducing a virtual special issue marking the contributions of an outstanding freshwater biologist</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of anthropogenic pollution and hydrological variation on macroinvertebrates in Mediterranean rivers: A case-study in the upper Tagus river basin (Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Arenas-Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Hildrew</w:t>
+                <w:t xml:space="preserve">Marco Vighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Resh</w:t>
+                <w:t xml:space="preserve">Andreu Rico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 66 (2), pp.205-210. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 766, pp.144044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.13676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119742v1</w:t>
+                <w:t xml:space="preserve">hal-03118927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of anthropogenic pollution and hydrological variation on macroinvertebrates in Mediterranean rivers: A case-study in the upper Tagus river basin (Spain)</w:t>
+                <w:t xml:space="preserve">Are hyporheic oligochaetes efficient indicators of hydrological exchanges in river bed sediment? A test in a semi‐natural and a regulated river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Arenas-Sánchez</w:t>
+                <w:t xml:space="preserve">Michel Creuzé Des Châtelliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Vighi</w:t>
+                <w:t xml:space="preserve">Michel Lafont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreu Rico</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-José Dole-Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Konecny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144044⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.399-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.3758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03118927v1</w:t>
+                <w:t xml:space="preserve">hal-03118361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are hyporheic oligochaetes efficient indicators of hydrological exchanges in river bed sediment? A test in a semi‐natural and a regulated river</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Creuzé Des Châtelliers</w:t>
+                <w:t xml:space="preserve">Efficiency of invertebrate-based bioassessment for evaluating the ecological status of streams along a gradient of flow intermittence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Crabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Lafont</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-José Dole-Olivier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Datry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.3758⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133, pp.108440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03118361v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of invertebrate-based bioassessment for evaluating the ecological status of streams along a gradient of flow intermittence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple stressors shape invertebrate assemblages and reduce their trophic niche: A case study in a regulated stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Blemus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Crabot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amandine Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108440⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 773, pp.145061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03485952v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple stressors shape invertebrate assemblages and reduce their trophic niche: A case study in a regulated stream</w:t>
+                <w:t xml:space="preserve">Bernhard Statzner: Introducing a virtual special issue marking the contributions of an outstanding freshwater biologist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Simon</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Blemus</w:t>
+                <w:t xml:space="preserve">Alan Hildrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Rigal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Resh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 773, pp.145061. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (2), pp.205-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.145061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.13676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156684v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global database for metacommunity ecology, integrating species, traits, environment and space</w:t>
               </w:r>
@@ -2947,455 +2947,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological constraints from incumbent clades drive trait evolution across the tree-of-life of freshwater macroinvertebrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecology-based evaluation of groundwater ecosystems under intensive agriculture: A combination of community analysis and sentinel exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesc Múrria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
+                <w:t xml:space="preserve">Nicole Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfried P Vogler</w:t>
+                <w:t xml:space="preserve">Simon Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuria Bonada</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amy Ritter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (7), pp.1049 - 1063. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 613-614, pp.1353-1366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ecog.02886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847200v1</w:t>
+                <w:t xml:space="preserve">hal-01637292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity loss along a gradient of deforestation in Amazonian agricultural landscapes</w:t>
+                <w:t xml:space="preserve">Ecological constraints from incumbent clades drive trait evolution across the tree-of-life of freshwater macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Decaens</w:t>
+                <w:t xml:space="preserve">Cesc Múrria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlucia Martins</w:t>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Feijoo</w:t>
+                <w:t xml:space="preserve">Alfried P Vogler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Oszwald</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nuria Bonada</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (6), pp.1380 - 1391. </w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (7), pp.1049 - 1063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cobi.13206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ecog.02886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01922346v1</w:t>
+                <w:t xml:space="preserve">hal-01847200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecology-based evaluation of groundwater ecosystems under intensive agriculture: A combination of community analysis and sentinel exposure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity loss along a gradient of deforestation in Amazonian agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chafik Maazouzi</w:t>
+                <w:t xml:space="preserve">Thibaud Decaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Baran</w:t>
+                <w:t xml:space="preserve">Marlucia Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Blanchet</w:t>
+                <w:t xml:space="preserve">Alex Feijoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy Ritter</w:t>
+                <w:t xml:space="preserve">Johan Oszwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 613-614, pp.1353-1366. </w:t>
+              <w:t xml:space="preserve">Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (6), pp.1380 - 1391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cobi.13206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637292v1</w:t>
+                <w:t xml:space="preserve">hal-01922346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Tachet trait database report voltinism variability of aquatic insects between Mediterranean and Scandinavian regions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3552,632 +3552,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01619267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal variability in taxonomic and trait compositions of invertebrate assemblages in two climatic regions with contrasting flow regimes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of oil palm monoculture on the taxonomic and functional composition of aquatic insect communities in eastern Brazilian Amazonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Tilbian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ana Luiza-Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leandro Schlemmer Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naraiana Loureiro Benone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulie Shimano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Justino Farias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.057⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 82, pp.478 - 483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528472v1</w:t>
+                <w:t xml:space="preserve">hal-01619633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental stressors as a driver of the trait composition of benthic macroinvertebrate assemblages in polluted Iberian rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maja Kuzmanovic</w:t>
+                <w:t xml:space="preserve">Within outlying mean indexes: refining the OMI analysis for the realized niche decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Karasiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.03.054⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (e3364), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.3364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517668v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01527199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of oil palm monoculture on the taxonomic and functional composition of aquatic insect communities in eastern Brazilian Amazonia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental stressors as a driver of the trait composition of benthic macroinvertebrate assemblages in polluted Iberian rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paula Justino Farias</w:t>
+                <w:t xml:space="preserve">Maja Kuzmanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria de Castro-Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Ginebreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Sabater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.07.006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 156, pp.485-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01619633v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within outlying mean indexes: refining the OMI analysis for the realized niche decomposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Karasiewicz</w:t>
+                <w:t xml:space="preserve">Chironomidae of the Holarctic region: a comparison of ecological and functional traits between North America and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia R.Q. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel A.S. Graça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefebvre</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria João Feio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.3364⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 794 (1), pp.273-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-017-3102-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01527199v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomidae of the Holarctic region: a comparison of ecological and functional traits between North America and Europe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manuel A.S. Graça</w:t>
+                <w:t xml:space="preserve">Landscape variables influence taxonomic and trait composition of insect assemblages in Neotropical savanna streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Pareiras de Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria João Feio</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Callisto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 794 (1), pp.273-285. </w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (8), pp.1472 - 1486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-017-3102-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142088v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01621485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity: a review of methodology and current knowledge in freshwater macroinvertebrate research</w:t>
               </w:r>
@@ -4287,879 +4287,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01431779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape variables influence taxonomic and trait composition of insect assemblages in Neotropical savanna streams</w:t>
+                <w:t xml:space="preserve">Discriminating permanent from temporary rivers with traits of chironomid genera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Pareiras de Castro</w:t>
+                <w:t xml:space="preserve">Sonia Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel A. S. Graça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcos Callisto</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Feio Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12961⟩</w:t>
+              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53, pp.161-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/limn/2017004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01621485v1</w:t>
+                <w:t xml:space="preserve">hal-01486017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating permanent from temporary rivers with traits of chironomid genera</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Chironomidae traits and life history strategies as indicators of anthropogenic disturbance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia R.Q. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel A. S. Graça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Feio Maria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/limn/2017004⟩</w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 189 (326), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10661-017-6027-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01486017v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01547241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomidae traits and life history strategies as indicators of anthropogenic disturbance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal variability in taxonomic and trait compositions of invertebrate assemblages in two climatic regions with contrasting flow regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">João Feio Maria</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tilbian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Bonada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 189 (326), pp.1-16. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 599-600, pp.1912-1921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-017-6027-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01547241v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable development policies and the spread of land-sharing practices. A statistical assessment in a frontier region of the Brazilian Amazon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesising the trait information of European Chironomidae (Insecta: Diptera): Towards a new database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fernando Cobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel A. S. Graça</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Feio Maria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.09.009⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61, pp.282-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.09.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01423427v1</w:t>
+                <w:t xml:space="preserve">hal-01281687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesising the trait information of European Chironomidae (Insecta: Diptera): Towards a new database</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sustainable development policies and the spread of land-sharing practices. A statistical assessment in a frontier region of the Brazilian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Oszwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iran Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.65 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.09.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01281687v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate heterogeneity in␣uences the trait composition of stream insect communities: an experimental in situ study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvia Milesi</w:t>
+                <w:t xml:space="preserve">Unsustainable landscapes of deforested Amazonia: An analysis of the relationships among landscapes and the social, economic and environmental profiles of farms at different ages following deforestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/688706⟩</w:t>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, pp.137-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2016.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432051v1</w:t>
+                <w:t xml:space="preserve">hal-01367005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsustainable landscapes of deforested Amazonia: An analysis of the relationships among landscapes and the social, economic and environmental profiles of farms at different ages following deforestation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
+                <w:t xml:space="preserve">Substrate heterogeneity in␣uences the trait composition of stream insect communities: an experimental in situ study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Melo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40, pp.137-155. </w:t>
+              <w:t xml:space="preserve">Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (4), pp.1321-1329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2016.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/688706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367005v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-history strategies constrain invertebrate community tolerance to multiple stressors: A case study in the Ebro basin</w:t>
               </w:r>
@@ -5243,644 +5243,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of large river restoration on currently used bioindicators and alternative metrics</w:t>
+                <w:t xml:space="preserve">The generality of changes in the trait composition of fish and invertebrate communities after flow restoration in a large river (French Rhône).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Paillex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 60 (6), pp.1221-1236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/fwb.12554⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 60 (n° 6), pp.1147-1161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323164v1</w:t>
+                <w:t xml:space="preserve">hal-01328436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The generality of changes in the trait composition of fish and invertebrate communities after flow restoration in a large river (French Rhône).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human disturbance affects the long-term spatial synchrony of freshwater invertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Feio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amael Paillex</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.A.S. Graça</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 60 (n° 6), pp.1147-1161. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 196, pp.300-308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/fwb.12557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.09.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328436v1</w:t>
+                <w:t xml:space="preserve">hal-01087233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human disturbance affects the long-term spatial synchrony of freshwater invertebrate communities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.J. Feio</w:t>
+                <w:t xml:space="preserve">Relationship between functional diversity and benthic secondary production in a disturbed estuary.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Dolbeth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.A.S. Graça</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Pardal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution (1970)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.09.026⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 539, pp.33-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps11473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01087233v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between functional diversity and benthic secondary production in a disturbed estuary.</w:t>
+                <w:t xml:space="preserve">Managing the effects of multiple stressors on aquatic ecosystems under water scarcity. The GLOBAQUA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Dolbeth</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">Alicia Navarro-Ortega,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicenç Acuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Pardal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alberto Bellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Burek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Cassiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps11473⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 503, pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.Scitotenv.2014.06.081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328428v1</w:t>
+                <w:t xml:space="preserve">hal-01120633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the effects of multiple stressors on aquatic ecosystems under water scarcity. The GLOBAQUA project</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alberto Bellin</w:t>
+                <w:t xml:space="preserve">Effects of large river restoration on currently used bioindicators and alternative metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Burek</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Roset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60 (6), pp.1221-1236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/fwb.12554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.Scitotenv.2014.06.081⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01120633v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity of traits and species both show weak responses to hydromorphological alteration in lowland river macroinvertebrates</w:t>
               </w:r>
@@ -6276,51 +6276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Paillex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Arscott David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6384,51 +6384,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferability of hydraulic preference models for aquatic macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6513,77 +6513,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional diversity in a large river floodplain : anticipating the response of native and alien macroinvertebrates to the restoration of hydrological connectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amael Paillex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6637,2570 +6637,2570 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00787599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of invertebrate traits into predictive models for indirect assessment of stream functional integrity: A case study in Portugal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Feio Maria</w:t>
+                <w:t xml:space="preserve">Are patterns in the taxonomic, biological and ecological traits of water beetles congruent in Mediterranean ecosystems ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Picazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.09.039⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48, pp.279-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2012.02859.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00672540v1</w:t>
+                <w:t xml:space="preserve">halsde-00747139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial autocorrelation patterns of stream invertebrates: exogenous and endogenous factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39, pp.56-68. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02562.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00664481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are patterns in the taxonomic, biological and ecological traits of water beetles congruent in Mediterranean ecosystems ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrés Millan</w:t>
+                <w:t xml:space="preserve">Integration of invertebrate traits into predictive models for indirect assessment of stream functional integrity: A case study in Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Feio Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48, pp.279-287. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.236-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2012.02859.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.09.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00747139v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00672540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface water linkages regulate trophic interactions in a groundwater food web</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Invertebrate community responses to land use at a broad spatial scale: trait and taxonomic measures compared in New Zealand rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+                <w:t xml:space="preserve">Ngaire Philipps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Malard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colin Townsend</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 56 (8), pp.1670-1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2011.02597.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10021-011-9484-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00667327v1</w:t>
+                <w:t xml:space="preserve">halsde-00623041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertebrate community responses to land use at a broad spatial scale: trait and taxonomic measures compared in New Zealand rivers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification d'indicateurs de changement d'occupation du sol pour le suivi des mosaïques paysagères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Oszwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Gond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Colin Townsend</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2011.02597.x⟩</w:t>
+              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 307 (1), pp.7-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19182/bft2011.307.a20484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00623041v1</w:t>
+                <w:t xml:space="preserve">halsde-00595015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification d'indicateurs de changement d'occupation du sol pour le suivi des mosaïques paysagères</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valéry Gond</w:t>
+                <w:t xml:space="preserve">Phylogenetic, Spatial, and Species-Trait Patterns across Environmental Gradients: the Case of Hydropsyche (Trichoptera) along the Loire River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19182/bft2011.307.a20484⟩</w:t>
+              <w:t xml:space="preserve">International Review of Hydrobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (1), pp.121-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/iroh.201111325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00595015v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00595095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic, Spatial, and Species-Trait Patterns across Environmental Gradients: the Case of Hydropsyche (Trichoptera) along the Loire River</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Mineral grain availability and pupal-case building by lotic caddisflies: Effects on case architecture, stability and building expenses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Hydrobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/iroh.201111325⟩</w:t>
+              <w:t xml:space="preserve">Limnologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41, pp.266-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.limno.2011.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00595095v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00601970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral grain availability and pupal-case building by lotic caddisflies: Effects on case architecture, stability and building expenses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Statzner</w:t>
+                <w:t xml:space="preserve">Do Mediterranean genera not included in Tachet et al. 2002 have Mediterranean trait characteristics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.limno.2011.04.002⟩</w:t>
+              <w:t xml:space="preserve">Limnetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (1), pp.129-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23818/limn.30.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00601970v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00604318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Mediterranean genera not included in Tachet et al. 2002 have Mediterranean trait characteristics?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface water linkages regulate trophic interactions in a groundwater food web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Foulquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Núria Bonada</w:t>
+                <w:t xml:space="preserve">Bernard Montuelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnetica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (1), pp.129-142. </w:t>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (8), pp.1339-1353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23818/limn.30.11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10021-011-9484-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00604318v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00667327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of freshwater biota to human disturbances : contribution of J-NABS to developments in ecological integrity assessments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The generality of abundance-environment relationships in microhabitats : A comment on Lancaster and Downes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.G. Jowett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1899/08-090.1⟩</w:t>
+              <w:t xml:space="preserve">River Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (7), pp.915-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rra.1366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00461718v1</w:t>
+                <w:t xml:space="preserve">halsde-00538689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits as indicators of biodiversity response to land use changes across ecosystems and organisms</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bolger</w:t>
+                <w:t xml:space="preserve">From compositional to functional biodiversity metrics in bioassessment: A case study using stream macroinvertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Péru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10531-010-9798-9⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (5), pp.1025-1036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2010.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00521331v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00520741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The generality of abundance-environment relationships in microhabitats : A comment on Lancaster and Downes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Capra</w:t>
+                <w:t xml:space="preserve">Unravelling phylogenetic relationships among regionally co-existing species: Hydropsyche species (Trichoptera: Hydropsychidae) in the Loire River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Statzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe J Douady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Research and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rra.1366⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2556 (1), pp.51-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.2556.1.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00538689v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00521281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From compositional to functional biodiversity metrics in bioassessment: A case study using stream macroinvertebrate communities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responses of freshwater biota to human disturbances : contribution of J-NABS to developments in ecological integrity assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 10 (5), pp.1025-1036. </w:t>
+              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (1), pp.286-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2010.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1899/08-090.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00520741v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00461718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling phylogenetic relationships among regionally co-existing species: Hydropsyche species (Trichoptera: Hydropsychidae) in the Loire River</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Statzner</w:t>
+                <w:t xml:space="preserve">Functional traits as indicators of biodiversity response to land use changes across ecosystems and organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Vandewalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco de Bello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe J Douady</w:t>
+                <w:t xml:space="preserve">Matty P. Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Konecny-Dupré</w:t>
+                <w:t xml:space="preserve">Thomas Bolger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2556 (1), pp.51-68. </w:t>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (10), pp.2921-2947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.2556.1.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10531-010-9798-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00521281v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00521331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large river floodplain restoration : predicting species richness and trait responses to the restoration of hydrological connectivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures hydrologiques et incertitudes. Développement des méthodes de bioévaluation en eaux courantes : des indices biotiques aux traits biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 46 (1), pp.250-258. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.100-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01593.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2009051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00354258v1</w:t>
+                <w:t xml:space="preserve">halsde-00424566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures hydrologiques et incertitudes. Développement des méthodes de bioévaluation en eaux courantes : des indices biotiques aux traits biologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterization of the first eight microsatellite loci in Gammarus fossarum (Crustacea, Amphipoda) and cross-amplification in Gammarus pulex and Gammarus orinos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Danancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cellot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (5), pp.1418-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02662.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2009051⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00424566v1</w:t>
+                <w:t xml:space="preserve">halsde-00424424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of the first eight microsatellite loci in Gammarus fossarum (Crustacea, Amphipoda) and cross-amplification in Gammarus pulex and Gammarus orinos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Cellot</w:t>
+                <w:t xml:space="preserve">Invertebrate hydraulic preferences and predicted impacts of changes in discharge in a large river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Reynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54 (6), pp.1343-1356</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02662.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00424424v1</w:t>
+                <w:t xml:space="preserve">hal-02591401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertebrate hydraulic preferences and predicted impacts of changes in discharge in a large river</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of intense agricultural practices on heterotrophic processes in streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Olivier</w:t>
+                <w:t xml:space="preserve">Christophe Piscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Genoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157, pp.1011-1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591401v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00870740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of intense agricultural practices on heterotrophic processes in streams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romuald Genoel</w:t>
+                <w:t xml:space="preserve">Invertebrate hydraulic preferences and predicted impacts of changes in discharg in a large river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.10.010⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 54, pp.1343-1356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2008.02160.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00870740v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00388403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertebrate hydraulic preferences and predicted impacts of changes in discharg in a large river</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large river floodplain restoration : predicting species richness and trait responses to the restoration of hydrological connectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amael Paillex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (1), pp.250-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2008.01593.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2008.02160.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halsde-00388403v1</w:t>
+                <w:t xml:space="preserve">halsde-00354258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexistence of an invasive and a native gammarid across and experimental flow gradient: flow-refuge use, -mortality, and leaf-litter decay.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Invertebrate traits for the biomonitoring of large European rivers : an assessment of specific types of human impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (3), pp.617-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2007.01924.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/1863-9135/2008/0172-0037⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00321617v1</w:t>
+                <w:t xml:space="preserve">halsde-00239204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertebrate traits for the biomonitoring of large European rivers : an assessment of specific types of human impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coexistence of an invasive and a native gammarid across and experimental flow gradient: flow-refuge use, -mortality, and leaf-litter decay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2007.01924.x⟩</w:t>
+              <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 172 (1), pp.37-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/1863-9135/2008/0172-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00239204v1</w:t>
+                <w:t xml:space="preserve">halsde-00321617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological attributes discriminating invasive from native European stream macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9384,100 +9384,100 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence of an invasive and a native gammarid across an experimental flow gradient: flow-refuge use, -mortality, and leaf-litter decay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental and Applied Limnology / Archiv für Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 172 (1), pp.37-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/1863-9135/2008/0172-0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319205v1</w:t>
@@ -9488,64 +9488,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the abundance of European stream macroinvertebrates using biological attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9586,415 +9586,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00276186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation of taxonomic and biological trait diversity of European stream macroinvertebrates communities: a case for a collective public database</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling the hydraulic preferences of benthic macroinvertebrates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52, pp.145-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00218179v1</w:t>
+                <w:t xml:space="preserve">halsde-00152421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the hydraulic preferences of benthic macroinvertebrates.</w:t>
+                <w:t xml:space="preserve">Modelling the hydraulic preferences of benthic macroinvertebrates in small European streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merigoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 52, pp.145-156</w:t>
+              <w:t xml:space="preserve">, 2007, 52 (1), pp.145-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00152421v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the hydraulic preferences of benthic macroinvertebrates in small European streams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation of taxonomic and biological trait diversity of European stream macroinvertebrates communities: a case for a collective public database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Statzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Núria Bonada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Merigoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (12), pp.3609-3632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-007-9150-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588148v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00218179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomic and biological trait differences of stream maroinvertebrate communities between mediterranean and temperate regions : implications for future climatic scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (8), pp.1658-1671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10022,627 +10022,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00218154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferences for environmental issues among environmentally-concerned citizens in six countries.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of structural and functional approaches to determining landuse effects on grassland stream invertebrate communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.L. Seip</w:t>
+                <w:t xml:space="preserve">N. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alvarez Cobelas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">M. Scarsbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fang</w:t>
+                <w:t xml:space="preserve">R.H. Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.H. Smith</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.R. Townsend</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 32, pp.1-6</w:t>
+              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (1), pp.44-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00151428v1</w:t>
+                <w:t xml:space="preserve">halsde-00150172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of structural and functional approaches to determining landuse effects on grassland stream invertebrate communities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preferences for environmental issues among environmentally-concerned citizens in six countries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Seip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvarez Cobelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.H. Riley</w:t>
+                <w:t xml:space="preserve">J. Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.R. Townsend</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V.H. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (1), pp.44-60</w:t>
+              <w:t xml:space="preserve">Environmental Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00150172v1</w:t>
+                <w:t xml:space="preserve">halsde-00151428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invertebrate traits for the biomonitoring of large European rivers: an initial assessment of trait patterns in least impacted river reaches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of invertebrate traits for the Biomonitoring of European large rivers: the effects of sampling effort on genus richness and functional diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Schöll</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Fesl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gayraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bacchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 50 (12), pp.2136-2161. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2005.01447.x⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 50 (1), pp.159-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2004.01287.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00340340v1</w:t>
+                <w:t xml:space="preserve">halsde-00340560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of invertebrate traits for the Biomonitoring of European large rivers: the effects of sampling effort on genus richness and functional diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bady</w:t>
+                <w:t xml:space="preserve">The apportionment of quadratic entropy : a useful alternative for partitioning diversity in ecological data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (2), pp.125-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10651-005-1037-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2004.01287.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halsde-00340560v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00340354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The apportionment of quadratic entropy : a useful alternative for partitioning diversity in ecological data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pavoine</w:t>
+                <w:t xml:space="preserve">Invertebrate traits for the biomonitoring of large European rivers: an initial assessment of trait patterns in least impacted river reaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Statzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Schöll</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10651-005-1037-2⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 50 (12), pp.2136-2161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2427.2005.01447.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00340354v1</w:t>
+                <w:t xml:space="preserve">halsde-00340340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benthic macroinvertebrate assemblages in the Zegzel-Cherraa, a partly-temporary river system, Eastern Morocco</w:t>
               </w:r>
@@ -10834,281 +10834,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00340546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple co-inertia analysis: a tool for assessing synchrony in the temporal variability of aquatic communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological traits of stream macroinvertebrate communities: effects of microhabitat, reach and basin filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bady</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.F. Fruget</w:t>
+                <w:t xml:space="preserve">S. Gayraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (3), pp.449-466</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02582767v1</w:t>
+                <w:t xml:space="preserve">hal-02583714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological traits of stream macroinvertebrate communities: effects of microhabitat, reach and basin filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+                <w:t xml:space="preserve">Multiple co-inertia analysis: a tool for assessing synchrony in the temporal variability of aquatic communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Gayraud</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Fruget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 327 (1), pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2003.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583714v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of groundwater upwelling on the distribution of the hyporheos in a headwater river flood plain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11314,51 +11314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal patterns of invertebrates in the hyporheic zone of a glacial river.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Malard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Galassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11435,51 +11435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives for biomonitoring at large spatial scales: a unified measure for the functional composition of invertebrate communities in European running waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11843,238 +11843,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00427045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to separate long-term trends from periodic variation in water quality monitoring</w:t>
+                <w:t xml:space="preserve">ADE-4: a multivariate analysis and graphical display software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Champely</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">J. Thioulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.75-83</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02352141v1</w:t>
+                <w:t xml:space="preserve">hal-00434994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADE-4: a multivariate analysis and graphical display software</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.M. Olivier</w:t>
+                <w:t xml:space="preserve">How to separate long-term trends from periodic variation in water quality monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 31 (11), pp.2849-2857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(97)00136-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434994v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matching species traits to environmental variables: a new three-table ordination method</w:t>
               </w:r>
@@ -12099,51 +12099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Chessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. ter Braak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Ecological Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 3 (2), pp.143-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12160,138 +12160,1943 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbanisation effects on floodplain biodiversity: what can we learn from globally aggregated field data?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Burriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Belletti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05178835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'étude écologique des processus écosystémiques à l'analyse de leur émergence dans les arènes des scientifiques et des gestionnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15e Colloque « Mémoires du Rhône » – Le Rhône frontière et trait d’union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires du Rhône, Sep 2024, Monthey, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles évolutions des pratiques scientifiques dans le suivi de la restauration écologique du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau (DSSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bordaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term study of the biological quality of a small stream: Efficiency of management measures on the trait responses of macroinvertebrate communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Burnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Carbonié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.A. Vidberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFE2, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greenhouse gases fluxes from floodplain channels are governed by their hydrological connectivity: the case of the Rhône River</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Tocaben</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noéline Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Écologie et Évolution (SFE2), Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of management practices on carbon fluxes in fishponds: the example of a complex aqua-agro ecosystem (La Dombes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mermillod-Blondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFE2, Oct 2024, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How far do adults of aquatic insects travel in terrestrial environments? Tracing different life stages using stable isotopes and DNA barcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jaulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Datry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uma Disdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium for European Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Newcastle (GB), United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence des conditions environnementales sur la toxicité potentielle des cyanobactéries benthiques en rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Latour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cyanodays conference ISARA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une modélisation de l’abondance et de la toxicité des cyanobactéries benthiques en rivière régulée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Robichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IS-Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Species richness and endemism of Caribbean aquatic entomofauna: role of climate, island area, and distance frommainland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chevelie Cinéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conférence on Tropical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réhabilitation hydraulique et écologique du Rhône : bilan des acquis et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Moiroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes journées du réseau REVER – REVER et laisser faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Arles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des réponses écologiques aux actions de restauration. Pourquoi ? Comment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Piégay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of LabEx DRIIHM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydraulic and ecological restoration of the Rhône River: feed-back and lessons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Sivade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zylberblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I.S. River 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01319207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What have we learnt? A multi-year monitoring of invertebrates and fish in the Rhône River under restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Castella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Besacier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Forcellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference IS.Rivers Recherches et actions au service des fleuves et grandes rivières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lyon, France. 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil ecosystem services in Amazonian pioneer fronts: Searching for socioeconomic, landscape and biodiversity déterminants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grimaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria del Pilar Hurtado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Decaëns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19th World Congress of Soil Science, Soil solutions for a changing world</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00653626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnalités des écosystèmes rhodaniens face aux changements climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12303,710 +14108,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LEHNA - UMR CNRS 5023. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« DispEff» : Estimation des distances de dispersion effective des insectes en cours d’eau par l’analyse moléculaire et isotopique de leurs œufs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Datry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE - RiverLy. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ArchPress - Apport des données d’ARCHives hydrologiques pour l’étude des PRESSions sur la ressource en eau et les milieux aquatiques dans les rivières cévenoles depuis la fin du XIXe siècle, rapport final de l’Action 52 de la ZABR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Navratil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon; EVS - UMR 5600; Archéorient CNRS; LEHNA - UMR C NRS 5023; Irstea; Agence de l'eau Rhône-Méditerranée-Corse. 2019, pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Synthèse générale 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Lyon (COMUE); CNRS; INRAE; Université de Genève. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02875364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besacier-Monbertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRSTEA; Université Lyon 1; CNRS; Université de Genève; Université Lyon 2; Université Lyon 3; ENS de Lyon; EZUS - Université Lyon 1. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RhônEco (1998-2018). Suivi écologique de la restauration du Rhône. Bilan et Proposition technique pour la période 2014-2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Camenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Clemens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon. 2013, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la restauration du Rhône et potentiel : synthèse par secteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13035,235 +14840,235 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Zone Atelier du Bassin du Rhône, Agence de l'Eau Rhône Méditerranée Corse. 2012, 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01240706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. RCC de Chautagne, Belley et de Brégnier-Cordon. Année 2007</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gudrun Bornette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jézéquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04557963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Brégnier-Cordon. Caractérisation de l'état initial. Années 2004-2005.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13279,235 +15084,235 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04557950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Belley. Caractérisation de l'état initial. Années 2003-2004.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; Université de Genève; Université Lyon 3; EZUS - Université Lyon 1. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04557723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme décennal de restauration écologique et hydraulique du Rhône. Vieux Rhône et lônes de Chautagne. Caractérisation de l'état initial. Année 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13519,1862 +15324,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CEMAGREF; Université Lyon 1; CNRS; EZUS - Université Lyon 1. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04557974v1</w:t>
-              </w:r>
-[...1803 lines deleted...]
-                <w:t xml:space="preserve">halshs-00653626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15405,51 +15405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of biological traits in biomonitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Bonada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Biology and Ecology of Streams and Rivers (2nd edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15623,103 +15623,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling macroinvertebrate microhabitat selection for e flow assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Plichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mérigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Conférence internationale I.S.Rivers "Recherches et actions au service des fleuves et grandes rivières"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France. </w:t>
@@ -15917,51 +15917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05149019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102912" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas M. Usoof" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126357" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M Touchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida J Qui&#241;ones-Rivera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127323" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cousin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Luquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevelie Cin&#233;as" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05532-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04683393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752880v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K. Petsch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod&#8208;blondin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymar&#8208;dauphin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03122-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04198413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738700v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevelie Cineas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG54479" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419963v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa&#8208;carmona" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros&#8208;mejia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12549" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03119742v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hildrew" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Resh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13676" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03118927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Arenas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vighi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Rico" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144044" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03118361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Creuz&#233; Des Ch&#226;telliers" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3758" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485952v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108440" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03156684v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blemus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145061" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mijatovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Andrew" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0344-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03050667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria de Castro-Catal&#224;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kalogianni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Th. Skoulikidis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momir Paunovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140543" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02147233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi-Ren&#233; Mor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Acuna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Munoz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.05.114" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mazza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rigo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2019.14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310367v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milesi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Melo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-03988-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01847200v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesc M&#250;rria" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfried P Vogler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02886" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922346v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlucia Martins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Feijoo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13206" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01637292v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ritter" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.191" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01797356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-017-0554-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Parreira de Castro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Callisto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.09.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRTSFPGX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01528472v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tilbian" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.057" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01517668v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Kuzmanovic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Castro-Catala" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Ginebreda" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.03.054" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza-Andrade" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Schlemmer Brasil" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naraiana Loureiro Benone" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulie Shimano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Justino Farias" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.07.006" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8ZTSC8L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01527199v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Karasiewicz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3364" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02142088v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia R.Q. Serra" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A.S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Feio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3102-x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01431779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Schmera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Podani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Eros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2974-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01621485v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pareiras de Castro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12961" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01486017v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Serra" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Feio Maria" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2017004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01547241v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6027-y" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423427v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Assis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.09.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-575XT18J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281687v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cobo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01432051v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688706" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01367005v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.04.009" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.227" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323164v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12554" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/770C14266EF1E339BFF1D8F0279327BB784A8DB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328436v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Paillex" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12557" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01087233v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Feio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.09.026" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCX27RMT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328428v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dolbeth" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pardal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11473" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01120633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Navarro-Ortega," TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bellin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Cassiani" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Scitotenv.2014.06.081" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944366v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K. Feld" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12260" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NPWCF9F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112671v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oswald" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Hurtado" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9981-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942845v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R. Peres-Neto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0196.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gallardo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arscott David" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Sheldon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12292" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876967v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Snelder" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2578" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSZ2W1D7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787599v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aldridge David" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00672540v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.039" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N483F486-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664481v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Statzner" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02562.x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5J0NTC1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747139v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Picazo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Millan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2012.02859.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J53C0K4K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00667327v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-011-9484-0" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623041v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngaire Philipps" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Townsend" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02597.x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11MW69B9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00595015v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2011.307.a20484" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00595095v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iroh.201111325" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZB39SD9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601970v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2011.04.002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD9CFPT3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604318v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23818/limn.30.11" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00461718v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1899/08-090.1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00521331v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandewalle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P. Berg" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9798-9" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00538689v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Jowett" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1366" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3TVZN1Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520741v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;ru" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.02.011" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L0WX842-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00521281v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2556.1.3" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00354258v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01593.x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424566v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009051" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CT4CMQTJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424424v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Danancher" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cellot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Reynaud" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02662.x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPZJW6F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591401v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870740v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Genoel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.10.010" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00388403v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02160.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FT7LGRPL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321617v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0172-0037" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00239204v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01924.x" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B861WVTK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00267474v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00289988v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Gregory" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-5661.2008.00297.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1THMRX1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319205v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00276186v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-008-0972-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00218179v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9150-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TNL3GJTN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152421v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fuchs" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588148v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00218154v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01375.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151428v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Seip" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez Cobelas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Smith" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00150172v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phillips" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarsbrook" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Riley" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Townsend" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340340v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bady" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sch&#246;ll" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01447.x" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340560v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fesl" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gayraud" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bacchi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2004.01287.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340354v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-005-1037-2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T68HHLMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340328v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maamri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pattee" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chergui" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340546v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Bozec" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-1112.2005.00652.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582767v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bady" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fruget" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2003.10.007" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW8VTK01-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583714v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gayraud" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154787v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Ward" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583561v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galassi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.2003.01118.x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8772K8W7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154784v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafond" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102400v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1439-1791-00039" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCD9GZ7J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579568v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Crespin de Billy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427071v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gimaret" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427045v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352141v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00136-X" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWHHPMJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434994v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352168v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. ter Braak" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02427859" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEA256AE429EA51610CB2361AEF3747A993503A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051873v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984303v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557963v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557950v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557723v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557974v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andr&#233;" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178835v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Burriat" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832237v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mari" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828892v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829274v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832231v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burnou" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carboni&#233;" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saez" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Vidberg" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828839v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tocaben" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;line Garcia" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832222v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robichon" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perri&#232;re" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832225v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874192v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785062v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;guin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besacier" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653626v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872455v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198516101.001.0001" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582576v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charvet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faessel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Statzner" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05149019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102912" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas M. Usoof" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126357" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M Touchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida J Qui&#241;ones-Rivera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127323" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cousin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Luquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K Petsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04683393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevelie Cin&#233;as" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05532-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod&#8208;blondin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymar&#8208;dauphin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03122-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04198413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa&#8208;carmona" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros&#8208;mejia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12549" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevelie Cineas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG54479" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03118927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Arenas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vighi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Rico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03118361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Creuz&#233; Des Ch&#226;telliers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3758" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108440" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03156684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blemus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03119742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hildrew" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Resh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mijatovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Andrew" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0344-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03050667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria de Castro-Catal&#224;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kalogianni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Th. Skoulikidis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momir Paunovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140543" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02147233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi-Ren&#233; Mor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Acuna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Munoz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.05.114" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mazza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rigo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2019.14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310367v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milesi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Melo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-03988-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01637292v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ritter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.191" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01847200v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesc M&#250;rria" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfried P Vogler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02886" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlucia Martins" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Feijoo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13206" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01797356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-017-0554-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Parreira de Castro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Callisto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.09.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRTSFPGX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619633v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza-Andrade" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Schlemmer Brasil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naraiana Loureiro Benone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulie Shimano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Justino Farias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.07.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8ZTSC8L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01527199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Karasiewicz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3364" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01517668v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Kuzmanovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Castro-Catala" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Ginebreda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.03.054" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02142088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia R.Q. Serra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A.S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Feio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3102-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01621485v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pareiras de Castro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12961" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01431779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Schmera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Podani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Eros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2974-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01486017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Serra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Feio Maria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2017004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01547241v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6027-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01528472v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tilbian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.057" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281687v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cobo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.028" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423427v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Assis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.09.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-575XT18J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01367005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.04.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01432051v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688706" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.227" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328436v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Paillex" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12557" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01087233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Feio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.09.026" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCX27RMT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328428v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dolbeth" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pardal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11473" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01120633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Navarro-Ortega," TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bellin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Cassiani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Scitotenv.2014.06.081" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323164v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12554" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/770C14266EF1E339BFF1D8F0279327BB784A8DB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944366v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K. Feld" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12260" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NPWCF9F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112671v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oswald" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Hurtado" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9981-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942845v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R. Peres-Neto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0196.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gallardo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arscott David" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Sheldon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12292" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876967v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Snelder" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2578" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSZ2W1D7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787599v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aldridge David" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747139v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Picazo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Millan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2012.02859.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J53C0K4K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Statzner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02562.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5J0NTC1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00672540v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.039" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N483F486-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623041v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngaire Philipps" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Townsend" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02597.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11MW69B9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00595015v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2011.307.a20484" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00595095v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iroh.201111325" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZB39SD9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2011.04.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD9CFPT3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604318v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23818/limn.30.11" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00667327v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-011-9484-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00538689v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Jowett" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1366" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3TVZN1Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520741v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;ru" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.02.011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L0WX842-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00521281v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2556.1.3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00461718v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1899/08-090.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00521331v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandewalle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P. Berg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9798-9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424566v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009051" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CT4CMQTJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Danancher" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cellot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Reynaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02662.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPZJW6F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591401v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870740v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Genoel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.10.010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00388403v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02160.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FT7LGRPL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00354258v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01593.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00239204v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01924.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B861WVTK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321617v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0172-0037" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00267474v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00289988v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Gregory" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-5661.2008.00297.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1THMRX1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319205v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00276186v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-008-0972-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152421v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fuchs" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588148v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00218179v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9150-1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TNL3GJTN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00218154v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01375.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00150172v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phillips" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarsbrook" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Riley" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Townsend" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151428v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Seip" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez Cobelas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Smith" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340560v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bady" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fesl" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gayraud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bacchi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2004.01287.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340354v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-005-1037-2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T68HHLMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340340v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sch&#246;ll" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01447.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340328v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maamri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pattee" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chergui" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340546v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Bozec" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-1112.2005.00652.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583714v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gayraud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582767v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bady" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fruget" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2003.10.007" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW8VTK01-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154787v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Ward" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583561v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galassi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.2003.01118.x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8772K8W7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154784v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafond" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102400v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1439-1791-00039" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCD9GZ7J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579568v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Crespin de Billy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427071v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gimaret" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427045v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434994v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352141v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00136-X" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWHHPMJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352168v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. ter Braak" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02427859" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEA256AE429EA51610CB2361AEF3747A993503A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178835v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Burriat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828892v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829274v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832231v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burnou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carboni&#233;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Vidberg" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828839v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tocaben" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;line Garcia" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832237v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mari" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832222v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robichon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perri&#232;re" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832225v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874192v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785062v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;guin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besacier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653626v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051873v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984303v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557963v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557950v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557723v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557974v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andr&#233;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872455v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198516101.001.0001" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582576v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charvet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faessel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Statzner" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>