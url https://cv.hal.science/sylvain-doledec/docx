--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -3802,278 +3802,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental stressors as a driver of the trait composition of benthic macroinvertebrate assemblages in polluted Iberian rivers</w:t>
+                <w:t xml:space="preserve">Chironomidae of the Holarctic region: a comparison of ecological and functional traits between North America and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maja Kuzmanovic</w:t>
+                <w:t xml:space="preserve">Sonia R.Q. Serra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel A.S. Graça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoni Ginebreda</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria João Feio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 156, pp.485-493. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 794 (1), pp.273-285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.03.054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-017-3102-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517668v1</w:t>
+                <w:t xml:space="preserve">hal-02142088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chironomidae of the Holarctic region: a comparison of ecological and functional traits between North America and Europe</w:t>
+                <w:t xml:space="preserve">Environmental stressors as a driver of the trait composition of benthic macroinvertebrate assemblages in polluted Iberian rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia R.Q. Serra</w:t>
+                <w:t xml:space="preserve">Maja Kuzmanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel A.S. Graça</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">Nuria de Castro-Catala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria João Feio</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoni Ginebreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergi Sabater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 794 (1), pp.273-285. </w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 156, pp.485-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-017-3102-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2017.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142088v1</w:t>
+                <w:t xml:space="preserve">hal-01517668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape variables influence taxonomic and trait composition of insect assemblages in Neotropical savanna streams</w:t>
               </w:r>
@@ -4410,51 +4410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chironomidae traits and life history strategies as indicators of anthropogenic disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia R.Q. Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel A. S. Graça</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4755,411 +4755,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable development policies and the spread of land-sharing practices. A statistical assessment in a frontier region of the Brazilian Amazon</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Substrate heterogeneity in␣uences the trait composition of stream insect communities: an experimental in situ study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Milesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Melo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.09.009⟩</w:t>
+              <w:t xml:space="preserve">Freshwater Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (4), pp.1321-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/688706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01423427v1</w:t>
+                <w:t xml:space="preserve">hal-01432051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsustainable landscapes of deforested Amazonia: An analysis of the relationships among landscapes and the social, economic and environmental profiles of farms at different ages following deforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 40, pp.137-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2016.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrate heterogeneity in␣uences the trait composition of stream insect communities: an experimental in situ study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sustainable development policies and the spread of land-sharing practices. A statistical assessment in a frontier region of the Brazilian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Oszwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iran Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monica Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Freshwater Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 48, pp.65 - 76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2016.09.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/688706⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432051v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01423427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-history strategies constrain invertebrate community tolerance to multiple stressors: A case study in the Ebro basin</w:t>
               </w:r>
@@ -6753,246 +6753,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00747139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial autocorrelation patterns of stream invertebrates: exogenous and endogenous factors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nuria Bonada</w:t>
+                <w:t xml:space="preserve">Integration of invertebrate traits into predictive models for indirect assessment of stream functional integrity: A case study in Portugal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Feio Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.236-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.09.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02562.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00664481v1</w:t>
+                <w:t xml:space="preserve">halsde-00672540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of invertebrate traits into predictive models for indirect assessment of stream functional integrity: A case study in Portugal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Feio Maria</w:t>
+                <w:t xml:space="preserve">Spatial autocorrelation patterns of stream invertebrates: exogenous and endogenous factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 15, pp.236-247. </w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.56-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.09.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2011.02562.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00672540v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00664481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invertebrate community responses to land use at a broad spatial scale: trait and taxonomic measures compared in New Zealand rivers</w:t>
               </w:r>
@@ -7133,51 +7133,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Gond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lavelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bois et Forêts des Tropiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 307 (1), pp.7-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7211,51 +7211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic, Spatial, and Species-Trait Patterns across Environmental Gradients: the Case of Hydropsyche (Trichoptera) along the Loire River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7314,51 +7314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral grain availability and pupal-case building by lotic caddisflies: Effects on case architecture, stability and building expenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7891,51 +7891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling phylogenetic relationships among regionally co-existing species: Hydropsyche species (Trichoptera: Hydropsychidae) in the Loire River</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe J Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8021,51 +8021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of freshwater biota to human disturbances : contribution of J-NABS to developments in ecological integrity assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 29 (1), pp.286-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8949,51 +8949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invertebrate traits for the biomonitoring of large European rivers : an assessment of specific types of human impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Freshwater Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 53 (3), pp.617-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9065,51 +9065,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental and Applied Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 172 (1), pp.37-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9143,51 +9143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological attributes discriminating invasive from native European stream macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9410,51 +9410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fundamental and Applied Limnology / Archiv für Hydrobiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 172 (1), pp.37-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9488,51 +9488,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the abundance of European stream macroinvertebrates using biological attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9808,51 +9808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conservation of taxonomic and biological trait diversity of European stream macroinvertebrates communities: a case for a collective public database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9950,51 +9950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Núria Bonada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Change Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13 (8), pp.1658-1671. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10022,273 +10022,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00218154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of structural and functional approaches to determining landuse effects on grassland stream invertebrate communities.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preferences for environmental issues among environmentally-concerned citizens in six countries.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.L. Seip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvarez Cobelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.H. Riley</w:t>
+                <w:t xml:space="preserve">J. Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.R. Townsend</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V.H. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 25 (1), pp.44-60</w:t>
+              <w:t xml:space="preserve">Environmental Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 32, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00150172v1</w:t>
+                <w:t xml:space="preserve">halsde-00151428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferences for environmental issues among environmentally-concerned citizens in six countries.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of structural and functional approaches to determining landuse effects on grassland stream invertebrate communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.L. Seip</w:t>
+                <w:t xml:space="preserve">N. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alvarez Cobelas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+                <w:t xml:space="preserve">M. Scarsbrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fang</w:t>
+                <w:t xml:space="preserve">R.H. Riley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.H. Smith</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C.R. Townsend</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 32, pp.1-6</w:t>
+              <w:t xml:space="preserve">Journal of the North American Benthological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (1), pp.44-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00151428v1</w:t>
+                <w:t xml:space="preserve">halsde-00150172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of invertebrate traits for the Biomonitoring of European large rivers: the effects of sampling effort on genus richness and functional diversity</w:t>
               </w:r>
@@ -10511,51 +10511,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invertebrate traits for the biomonitoring of large European rivers: an initial assessment of trait patterns in least impacted river reaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11435,51 +11435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives for biomonitoring at large spatial scales: a unified measure for the functional composition of invertebrate communities in European running waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Statzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Bis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12323,273 +12323,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'étude écologique des processus écosystémiques à l'analyse de leur émergence dans les arènes des scientifiques et des gestionnaires</w:t>
+                <w:t xml:space="preserve">Quelles évolutions des pratiques scientifiques dans le suivi de la restauration écologique du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dolédec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Colloque « Mémoires du Rhône » – Le Rhône frontière et trait d’union</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mémoires du Rhône, Sep 2024, Monthey, Switzerland</w:t>
+              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau (DSSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Bordaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828892v1</w:t>
+                <w:t xml:space="preserve">hal-04829274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles évolutions des pratiques scientifiques dans le suivi de la restauration écologique du Rhône</w:t>
+                <w:t xml:space="preserve">De l'étude écologique des processus écosystémiques à l'analyse de leur émergence dans les arènes des scientifiques et des gestionnaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales en Sciences Sociales de l'Eau (DSSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Bordaux, France</w:t>
+              <w:t xml:space="preserve">15e Colloque « Mémoires du Rhône » – Le Rhône frontière et trait d’union</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mémoires du Rhône, Sep 2024, Monthey, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829274v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term study of the biological quality of a small stream: Efficiency of management measures on the trait responses of macroinvertebrate communities</w:t>
               </w:r>
@@ -12722,51 +12722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Tocaben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13895,77 +13895,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grimaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria del Pilar Hurtado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Arnauld de Sartre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Assis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th World Congress of Soil Science, Soil solutions for a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Brisbane, Australia. pp.1-5</w:t>
@@ -14052,51 +14052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14260,271 +14260,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ArchPress - Apport des données d’ARCHives hydrologiques pour l’étude des PRESSions sur la ressource en eau et les milieux aquatiques dans les rivières cévenoles depuis la fin du XIXe siècle, rapport final de l’Action 52 de la ZABR</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maël Crépy</w:t>
+                <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Synthèse générale 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Castella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Forcellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon; EVS - UMR 5600; Archéorient CNRS; LEHNA - UMR C NRS 5023; Irstea; Agence de l'eau Rhône-Méditerranée-Corse. 2019, pp.114</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Lyon (COMUE); CNRS; INRAE; Université de Genève. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984303v1</w:t>
+                <w:t xml:space="preserve">hal-02875364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l’état écologique du fleuve. Synthèse générale 2019</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Castella</w:t>
+                <w:t xml:space="preserve">ArchPress - Apport des données d’ARCHives hydrologiques pour l’étude des PRESSions sur la ressource en eau et les milieux aquatiques dans les rivières cévenoles depuis la fin du XIXe siècle, rapport final de l’Action 52 de la ZABR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Navratil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dolédec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxence Forcellini</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Lyon (COMUE); CNRS; INRAE; Université de Genève. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] ZABR, Lyon; EVS - UMR 5600; Archéorient CNRS; LEHNA - UMR C NRS 5023; Irstea; Agence de l'eau Rhône-Méditerranée-Corse. 2019, pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875364v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi scientifique du programme de restauration hydraulique et écologique du Rhône. Un observatoire dynamique de l'état écologique du fleuve. Synthèse 2014.</w:t>
               </w:r>
@@ -15917,51 +15917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05149019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102912" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas M. Usoof" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126357" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M Touchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida J Qui&#241;ones-Rivera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127323" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cousin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Luquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K Petsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04683393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevelie Cin&#233;as" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05532-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod&#8208;blondin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymar&#8208;dauphin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03122-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04198413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa&#8208;carmona" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros&#8208;mejia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12549" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevelie Cineas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG54479" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03118927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Arenas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vighi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Rico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03118361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Creuz&#233; Des Ch&#226;telliers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3758" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108440" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03156684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blemus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03119742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hildrew" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Resh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mijatovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Andrew" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0344-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03050667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria de Castro-Catal&#224;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kalogianni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Th. Skoulikidis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momir Paunovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140543" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02147233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi-Ren&#233; Mor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Acuna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Munoz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.05.114" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mazza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rigo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2019.14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310367v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milesi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Melo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-03988-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01637292v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ritter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.191" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01847200v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesc M&#250;rria" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfried P Vogler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02886" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlucia Martins" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Feijoo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13206" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01797356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-017-0554-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Parreira de Castro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Callisto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.09.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRTSFPGX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619633v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza-Andrade" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Schlemmer Brasil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naraiana Loureiro Benone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulie Shimano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Justino Farias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.07.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8ZTSC8L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01527199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Karasiewicz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3364" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01517668v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Kuzmanovic" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Castro-Catala" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Ginebreda" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.03.054" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02142088v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia R.Q. Serra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A.S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Feio" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3102-x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01621485v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pareiras de Castro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12961" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01431779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Schmera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Podani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Eros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2974-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01486017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Serra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Feio Maria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2017004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01547241v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6027-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01528472v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tilbian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.057" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281687v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cobo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.028" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423427v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Assis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.09.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-575XT18J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01367005v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.04.009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01432051v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688706" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.227" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328436v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Paillex" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12557" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01087233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Feio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.09.026" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCX27RMT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328428v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dolbeth" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pardal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11473" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01120633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Navarro-Ortega," TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bellin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Cassiani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Scitotenv.2014.06.081" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323164v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12554" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/770C14266EF1E339BFF1D8F0279327BB784A8DB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944366v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K. Feld" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12260" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NPWCF9F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112671v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oswald" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Hurtado" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9981-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942845v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R. Peres-Neto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0196.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gallardo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arscott David" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Sheldon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12292" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876967v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Snelder" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2578" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSZ2W1D7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787599v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aldridge David" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747139v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Picazo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Millan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2012.02859.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J53C0K4K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664481v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Statzner" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02562.x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5J0NTC1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00672540v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.039" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N483F486-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623041v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngaire Philipps" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Townsend" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02597.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11MW69B9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00595015v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2011.307.a20484" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00595095v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iroh.201111325" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZB39SD9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2011.04.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD9CFPT3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604318v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23818/limn.30.11" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00667327v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-011-9484-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00538689v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Jowett" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1366" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3TVZN1Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520741v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;ru" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.02.011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L0WX842-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00521281v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2556.1.3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00461718v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1899/08-090.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00521331v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandewalle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P. Berg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9798-9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424566v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009051" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CT4CMQTJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Danancher" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cellot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Reynaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02662.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPZJW6F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591401v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870740v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Genoel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.10.010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00388403v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02160.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FT7LGRPL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00354258v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01593.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00239204v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01924.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B861WVTK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321617v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0172-0037" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00267474v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00289988v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Gregory" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-5661.2008.00297.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1THMRX1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319205v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00276186v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-008-0972-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152421v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fuchs" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588148v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00218179v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9150-1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TNL3GJTN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00218154v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01375.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00150172v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phillips" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarsbrook" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Riley" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Townsend" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151428v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Seip" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez Cobelas" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fang" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Smith" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340560v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bady" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fesl" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gayraud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bacchi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2004.01287.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340354v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-005-1037-2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T68HHLMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340340v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sch&#246;ll" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01447.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340328v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maamri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pattee" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chergui" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340546v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Bozec" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-1112.2005.00652.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583714v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gayraud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582767v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bady" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fruget" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2003.10.007" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW8VTK01-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154787v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Ward" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583561v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galassi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.2003.01118.x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8772K8W7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154784v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafond" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102400v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1439-1791-00039" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCD9GZ7J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579568v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Crespin de Billy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427071v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gimaret" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427045v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434994v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352141v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00136-X" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWHHPMJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352168v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. ter Braak" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02427859" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEA256AE429EA51610CB2361AEF3747A993503A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178835v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Burriat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828892v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829274v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832231v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burnou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carboni&#233;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Vidberg" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828839v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tocaben" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;line Garcia" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832237v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mari" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832222v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robichon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perri&#232;re" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832225v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874192v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785062v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;guin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besacier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653626v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051873v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984303v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557963v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557950v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557723v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557974v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andr&#233;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872455v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198516101.001.0001" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582576v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charvet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faessel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Statzner" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dol&#233;dec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chapuis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70033" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05149019v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Robichon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Robin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2025.102912" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150920v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Colas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas M. Usoof" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Blanc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126357" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M Touchet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoraida J Qui&#241;ones-Rivera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Guillard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2025.127323" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245084v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Cousin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Luquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;michel Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.70025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05586561v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minghua Shen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roel van Klink" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Sagouis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle K Petsch" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Atieno Abong'O" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13917" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04683393v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Perriere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevelie Cin&#233;as" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05532-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04068974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod&#8208;blondin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Eymar&#8208;dauphin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00300-023-03122-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04198413v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2023.162142" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03419963v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yenny Correa&#8208;carmona" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Rougerie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Ballesteros&#8208;mejia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Beck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12549" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201921v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Forcellini" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Plichard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;rigoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Olivier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/24705357.2020.1858724" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738700v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevelie Cineas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21425/F5FBG54479" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03118927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Arenas-S&#225;nchez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Vighi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Rico" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144044" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03118361v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Creuz&#233; Des Ch&#226;telliers" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lafont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Dole-Olivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.3758" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485952v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Crabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Datry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108440" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03156684v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Blemus" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Rigal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.145061" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03119742v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hildrew" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Resh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.13676" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02438887v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Jeliazkov" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darko Mijatovic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chantepie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Andrew" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Arlettaz" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0344-7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03050667v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria de Castro-Catal&#224;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kalogianni" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Th. Skoulikidis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Momir Paunovic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.140543" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02147233v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi-Ren&#233; Mor" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Acuna" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergi Sabater" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Munoz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.05.114" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guenser" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Souquet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mazza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Rigo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pab.2019.14" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02310367v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Milesi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Melo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-019-03988-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01637292v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafik Maazouzi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Baran" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Ritter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.191" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01847200v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesc M&#250;rria" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfried P Vogler" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bonada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.02886" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922346v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Decaens" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlucia Martins" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Feijoo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oszwald" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cobi.13206" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01797356v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-017-0554-z" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Parreira de Castro" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Callisto" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.09.030" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GRTSFPGX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01619633v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza-Andrade" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Schlemmer Brasil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naraiana Loureiro Benone" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulie Shimano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Justino Farias" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.07.006" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8ZTSC8L-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01527199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Karasiewicz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefebvre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.3364" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02142088v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia R.Q. Serra" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A.S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Feio" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-017-3102-x" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01517668v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Kuzmanovic" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria de Castro-Catala" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Ginebreda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2017.03.054" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01621485v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pareiras de Castro" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12961" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01431779v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;nes Schmera" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Heino" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Podani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibor Eros" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-016-2974-5" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01486017v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Serra" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel A. S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Feio Maria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2017004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01547241v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6027-y" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01528472v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tilbian" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.05.057" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01281687v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cobo" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.09.028" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01432051v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/688706" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01367005v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lavelle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Deca&#235;ns" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Gond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2016.04.009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423427v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iran Veiga" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Assis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2016.09.009" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-575XT18J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01368791v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Mondy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.07.227" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328436v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Castella" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Olivier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amael Paillex" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12557" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01087233v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Feio" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.S. Gra&#231;a" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.09.026" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GCX27RMT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01328428v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Dolbeth" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Pardal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps11473" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01120633v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Navarro-Ortega," TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bellin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Burek" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Cassiani" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.Scitotenv.2014.06.081" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01323164v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12554" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/770C14266EF1E339BFF1D8F0279327BB784A8DB1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944366v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian K. Feld" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco de Bello" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12260" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NPWCF9F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01112671v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grimaldi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Oswald" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Hurtado" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izildinha de Souza Miranda" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-013-9981-y" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00942845v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dray" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro R. Peres-Neto" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pavoine" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/13-0196.1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00944150v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Gallardo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Arscott David" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran Sheldon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.12292" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00876967v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie M&#233;rigoux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.H. Snelder" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.2578" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BSZ2W1D7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00787599v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aldridge David" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.12018" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00747139v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Picazo" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Millan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2012.02859.x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J53C0K4K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00672540v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.039" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N483F486-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00664481v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Statzner" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2011.02562.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5J0NTC1-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00623041v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngaire Philipps" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Townsend" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2011.02597.x" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-11MW69B9-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00595015v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Gond" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2011.307.a20484" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00595095v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/iroh.201111325" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZB39SD9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00601970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.limno.2011.04.002" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TD9CFPT3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00604318v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Bonada" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23818/limn.30.11" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00667327v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Foulquier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Malard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Montuelle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-011-9484-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00538689v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Jowett" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.1366" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K3TVZN1Q-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00520741v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;ru" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2010.02.011" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1L0WX842-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00521281v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J Douady" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Konecny-Dupr&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.2556.1.3" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00461718v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1899/08-090.1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00521331v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vandewalle" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matty P. Berg" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bolger" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-010-9798-9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424566v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009051" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-CT4CMQTJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00424424v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Danancher" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cellot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Reynaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02662.x" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPZJW6F5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591401v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merigoux" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Olivier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870740v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Genoel" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chauvet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.10.010" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00388403v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Olivier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2008.02160.x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FT7LGRPL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00354258v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2008.01593.x" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00239204v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2007.01924.x" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B861WVTK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00321617v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/1863-9135/2008/0172-0037" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00267474v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00289988v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Gregory" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-5661.2008.00297.x" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1THMRX1X-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319205v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00276186v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-008-0972-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00152421v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Fuchs" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588148v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00218179v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-007-9150-1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TNL3GJTN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00218154v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2007.01375.x" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00151428v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Seip" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez Cobelas" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fang" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Smith" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00150172v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Phillips" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scarsbrook" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Riley" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Townsend" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340560v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bady" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fesl" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gayraud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bacchi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2004.01287.x" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340354v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10651-005-1037-2" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T68HHLMZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340340v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Sch&#246;ll" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2427.2005.01447.x" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340328v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maamri" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pattee" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chergui" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00340546v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Bozec" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kulbicki" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-1112.2005.00652.x" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583714v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gayraud" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582767v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bady" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dumont" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fruget" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2003.10.007" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KW8VTK01-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154787v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Ward" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583561v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Malard" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Galassi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafont" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-2427.2003.01118.x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8772K8W7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00154784v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafond" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102400v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bis" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1078/1439-1791-00039" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCD9GZ7J-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579568v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Crespin de Billy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chessel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427071v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dol&#233;dec" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gimaret" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427045v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434994v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thioulouse" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352141v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(97)00136-X" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QWHHPMJ3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352168v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. ter Braak" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02427859" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BEA256AE429EA51610CB2361AEF3747A993503A7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178835v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Burriat" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kaufmann" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829274v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828892v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lebrun" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832231v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Burnou" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carboni&#233;" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saez" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Vidberg" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828839v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tocaben" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;line Garcia" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832237v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mari" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vallier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812800v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jaulin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Datry" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uma Disdier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832222v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Robichon" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Perri&#232;re" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robin" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832225v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874192v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818802v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moiroud" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618415v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castella" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01319207v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Sivade" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zylberblat" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00785062v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B&#233;guin" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Besacier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Forcellini" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00653626v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05051873v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832215v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875364v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984303v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Navratil" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Vidal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606651v2" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga B&#233;guin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besacier-Monbertrand" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240098v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Camenen" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Clemens" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01240706v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557963v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557950v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557723v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04557974v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Andr&#233;" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872455v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198516101.001.0001" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582576v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charvet" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Faessel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Statzner" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794973v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>