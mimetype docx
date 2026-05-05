--- v0 (2026-03-24)
+++ v1 (2026-05-05)
@@ -3678,189 +3678,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration Capability in Elite Sprinters and Ground Impulse : Push More, Brake Less?</w:t>
+                <w:t xml:space="preserve">A simple method for measuring power, force, velocity properties, and mechanical effectiveness in sprint running</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Saez de Villareal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Couturier</w:t>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (12), pp.3149--3154. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.648 - 658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.12490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467710v1</w:t>
+                <w:t xml:space="preserve">hal-01389134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sprint Mechanics in World-Class Athletes: A New Insight into the Limits of Human Locomotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3869,51 +3857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Saez de Villareal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3940,191 +3928,203 @@
                 <w:t xml:space="preserve">⟨10.1111/sms.12389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for measuring power, force, velocity properties, and mechanical effectiveness in sprint running</w:t>
+                <w:t xml:space="preserve">Acceleration Capability in Elite Sprinters and Ground Impulse : Push More, Brake Less?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Samozino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Saez de Villareal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (12), pp.3149--3154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.12490⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389134v1</w:t>
+                <w:t xml:space="preserve">hal-01467710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo maximal fascicle-shortening velocity during plantar flexion in humans</w:t>
               </w:r>
@@ -5108,278 +5108,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spring-Mass Behaviour during the Run of an International Triathlon Competition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Meur</w:t>
+                <w:t xml:space="preserve">Smoothing of electromyographic signals can influence the number of extracted muscle synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Thierry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1055/s-0032-1331205⟩</w:t>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 123 (9), pp.1895-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662579v1</w:t>
+                <w:t xml:space="preserve">hal-03592343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing of electromyographic signals can influence the number of extracted muscle synergies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Spring-Mass Behaviour during the Run of an International Triathlon Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Honnorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 123 (9), pp.1895-1896. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0032-1331205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592343v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustment of muscle coordination during an all-out sprint cycling task</w:t>
               </w:r>
@@ -5788,51 +5788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6030,51 +6030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6513,252 +6513,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE OF GENDER ON PACING ADOPTED BY ELITE TRIATHLETES DURING A COMPETITION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hausswirth</w:t>
+                <w:t xml:space="preserve">Electromyographic analysis of pedaling: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00421-009-1043-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.182-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2007.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01713184v1</w:t>
+                <w:t xml:space="preserve">hal-01839025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromyographic analysis of pedaling: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">INFLUENCE OF GENDER ON PACING ADOPTED BY ELITE TRIATHLETES DURING A COMPETITION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hausswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanick Brisswalter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (2), pp.182-198. </w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (4), pp.535-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2007.10.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00421-009-1043-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01839025v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of different racing positions on mechanical and electromyographic patterns during pedalling</w:t>
               </w:r>
@@ -6887,51 +6887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7106,372 +7106,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-session repeatability of lower limb muscles activation pattern during pedaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elite long sprint running: a comparison between incline and level training sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (6), pp.1155-1162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838990v1</w:t>
+                <w:t xml:space="preserve">hal-01765355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elite long sprint running: a comparison between incline and level training sessions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Slawinski</w:t>
+                <w:t xml:space="preserve">Effects of a prior short simulated training session on the subsequent occurrence of ventilatory thresholds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2007.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765355v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a prior short simulated training session on the subsequent occurrence of ventilatory thresholds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intra-session repeatability of lower limb muscles activation pattern during pedaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (5), pp.857-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2007.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2007.11.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01565476v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interindividual variability of electromyographic patterns and pedal force profiles in trained cyclists</w:t>
               </w:r>
@@ -7795,51 +7795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8710,51 +8710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493078v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Siblot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003953" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tallio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bizet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Betus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06159-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738058v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Labat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14568" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00859.2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04430527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Retailleau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03436-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04773050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Priego-Quesada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Arkesteijn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Carpes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02100-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Peter Brochner Nygaard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.2024243" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04783928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delfour-Peyrethon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000003855" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14103" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alhammoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Racinais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233; Hautier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2020.1862902" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hager" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poulard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00143.2019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Mansec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04124-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01101.2018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5445-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02525779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.169623" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01704106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Granier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausswirth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Meur Yann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002189" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12455" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01681357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1418647" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaumatin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13043" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3518-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-P. Br&#248;chner Nielsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12811" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels-Peter Br&#248;chner Nielsen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4826-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01473732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12654" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C7LPR13-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Bishop" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3239-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00137" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01734538v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0444" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3112-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467710v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saez de Villareal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJNK62WQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12389" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4QLZ697-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12490" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616663v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00542.2015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04078240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevy Farcy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00309.2013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boumier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00232" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00247.2013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.06.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Regnault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546513490648" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430212v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815912" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bishop" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-651" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662579v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Honnorat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1331205" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.01.015" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182625423" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01342025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.04.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXNLGMZ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01835146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Baup" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guyomarch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roudaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2235-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01813448v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01096.2010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abbiss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Honnorat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727794v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01305.2009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01816067v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Lacour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Vandewalle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181c91f35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989710v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rambaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1249622" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01724303v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2010.497816" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713184v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bignet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1043-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01839025v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.10.010" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744370v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2007.00765.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e318195a233" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01838813v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Drouet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Champoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31819825f8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01838990v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.03.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSQP2PBX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01765355v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fournel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01565476v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2007.11.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01838946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0810-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21L8GRW2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228633v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084390v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas-Junius" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.14.3-4.93-130" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01940367v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01988974v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493078v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Siblot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003953" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tallio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bizet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Betus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06159-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738058v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Labat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14568" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00859.2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04430527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Retailleau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03436-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04773050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Priego-Quesada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Arkesteijn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Carpes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02100-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Peter Brochner Nygaard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.2024243" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04783928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delfour-Peyrethon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000003855" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14103" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alhammoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Racinais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233; Hautier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2020.1862902" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hager" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poulard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00143.2019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Mansec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04124-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01101.2018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5445-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02525779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.169623" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01704106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Granier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausswirth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Meur Yann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002189" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12455" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01681357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1418647" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaumatin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13043" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3518-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-P. Br&#248;chner Nielsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12811" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels-Peter Br&#248;chner Nielsen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4826-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01473732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12654" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C7LPR13-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Bishop" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3239-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00137" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01734538v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0444" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3112-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389134v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12490" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467702v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saez de Villareal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12389" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4QLZ697-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467710v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJNK62WQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616663v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00542.2015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04078240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevy Farcy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00309.2013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boumier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00232" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00247.2013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.06.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Regnault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546513490648" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430212v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815912" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bishop" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-651" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.01.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662579v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Honnorat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1331205" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182625423" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01342025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.04.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXNLGMZ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01835146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Baup" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guyomarch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roudaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2235-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01813448v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01096.2010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abbiss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Honnorat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727794v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01305.2009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01816067v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Lacour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Vandewalle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181c91f35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989710v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rambaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1249622" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01724303v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2010.497816" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01839025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.10.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bignet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1043-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744370v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2007.00765.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e318195a233" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01838813v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Drouet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Champoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31819825f8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01765355v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fournel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01565476v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2007.11.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01838990v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.03.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSQP2PBX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01838946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0810-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21L8GRW2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228633v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084390v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas-Junius" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.14.3-4.93-130" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01940367v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01988974v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>