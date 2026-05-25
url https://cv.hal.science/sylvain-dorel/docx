--- v1 (2026-05-05)
+++ v2 (2026-05-25)
@@ -2017,261 +2017,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity And Reliability Of The Stages Cycling Power Meter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hausswirth</w:t>
+                <w:t xml:space="preserve">Reaction time can be measured during voluntary contractions with electrode array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Mansec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Le Meur Yann</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jubeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002189⟩</w:t>
+              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.338-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cpf.12455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704106v1</w:t>
+                <w:t xml:space="preserve">hal-03409543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction time can be measured during voluntary contractions with electrode array</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Nordez</w:t>
+                <w:t xml:space="preserve">Validity And Reliability Of The Stages Cycling Power Meter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hausswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Jubeau</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Physiology and Functional Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (2), pp.338-340. </w:t>
+              <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cpf.12455⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1519/JSC.0000000000002189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409543v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental fatigue alters the speed and the accuracy of the ball in table tennis</w:t>
               </w:r>
@@ -2381,291 +2381,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximal shortening velocity during plantar flexion: Effects of pre-activity and initial stretching state</w:t>
+                <w:t xml:space="preserve">Muscle fascicle shortening behaviour of vastus lateralis during a maximal force–velocity test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Beaumatin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hugo Hauraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.13043⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-016-3518-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556744v1</w:t>
+                <w:t xml:space="preserve">hal-01662520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle fascicle shortening behaviour of vastus lateralis during a maximal force–velocity test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Maximal shortening velocity during plantar flexion: Effects of pre-activity and initial stretching state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Beaumatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hauraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (4), pp.1361-1370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-016-3518-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.13043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662520v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor adaptations to unilateral quadriceps fatigue during a bilateral pedaling task</w:t>
               </w:r>
@@ -2941,51 +2941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Guilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Doguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hauraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Lacourpaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3548,613 +3548,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle and tendon stiffness assessment using the alpha method and ultrafast ultrasound</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+                <w:t xml:space="preserve">Sprint Mechanics in World-Class Athletes: A New Insight into the Limits of Human Locomotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fouré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Cornu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eduardo Saez de Villareal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (7), pp.1393--1400. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (5), pp.583-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00421-015-3112-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/sms.12389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01414357v1</w:t>
+                <w:t xml:space="preserve">hal-01467702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple method for measuring power, force, velocity properties, and mechanical effectiveness in sprint running</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+                <w:t xml:space="preserve">Acceleration Capability in Elite Sprinters and Ground Impulse : Push More, Brake Less?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Saez de Villareal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (12), pp.3149--3154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/sms.12490⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01389134v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprint Mechanics in World-Class Athletes: A New Insight into the Limits of Human Locomotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simple method for measuring power, force, velocity properties, and mechanical effectiveness in sprint running</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Samozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Couturier</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Peyrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 25 (5), pp.583-594. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/sms.12389⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 26, pp.648 - 658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/sms.12490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467702v1</w:t>
+                <w:t xml:space="preserve">hal-01389134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceleration Capability in Elite Sprinters and Ground Impulse : Push More, Brake Less?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle and tendon stiffness assessment using the alpha method and ultrafast ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoît Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Slawinski</w:t>
+                <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2015.07.009⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (7), pp.1393--1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-015-3112-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467710v1</w:t>
+                <w:t xml:space="preserve">hal-01414357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo maximal fascicle-shortening velocity during plantar flexion in humans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hauraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4279,51 +4279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hauraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4478,51 +4478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shortening behavior of the different components of muscle-tendon unit during isokinetic plantar flexions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hauraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4621,765 +4621,777 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hausswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 46 (12), pp.2011-2017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbiomech.2013.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Air-Pulsed Cryotherapy on Neuromuscular Recovery Subsequent to Exercise-Induced Muscle Damage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laure Bournat</w:t>
+                <w:t xml:space="preserve">Prevalence of cardio-respiratory factors in the occurrence of the decrease in oxygen uptake during supra-maximal, constant-power exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delfour-Peyrethon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0363546513490648⟩</w:t>
+              <w:t xml:space="preserve">SpringerPlus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (1), pp.651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2193-1801-2-651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01491762v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastrocnemius medialis fascicle and Achilles' tendon behaviour during a quick-release movement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Portero</w:t>
+                <w:t xml:space="preserve">Effects of Air-Pulsed Cryotherapy on Neuromuscular Recovery Subsequent to Exercise-Induced Muscle Damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.158-160. </w:t>
+              <w:t xml:space="preserve">The American Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (8), pp.1942-1951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0363546513490648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430212v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01491762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of cardio-respiratory factors in the occurrence of the decrease in oxygen uptake during supra-maximal, constant-power exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Hanon</w:t>
+                <w:t xml:space="preserve">Gastrocnemius medialis fascicle and Achilles' tendon behaviour during a quick-release movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stevy Farcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">David Bishop</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Hauraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Portero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SpringerPlus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2193-1801-2-651⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.158-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03594164v1</w:t>
+                <w:t xml:space="preserve">hal-03430212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smoothing of electromyographic signals can influence the number of extracted muscle synergies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Hug</w:t>
+                <w:t xml:space="preserve">Spring-Mass Behaviour during the Run of an International Triathlon Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Honnorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 123 (9), pp.1895-1896. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0032-1331205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592343v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spring-Mass Behaviour during the Run of an International Triathlon Competition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Meur</w:t>
+                <w:t xml:space="preserve">Smoothing of electromyographic signals can influence the number of extracted muscle synergies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Thierry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giuseppe Rabita</w:t>
+                <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Guével</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 123 (9), pp.1895-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinph.2012.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0032-1331205⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01662579v1</w:t>
+                <w:t xml:space="preserve">hal-03592343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adjustment of muscle coordination during an all-out sprint cycling task</w:t>
               </w:r>
@@ -5482,51 +5494,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spring-mass behavior and electromyographic activity evolution during a cycle-run test to exhaustion in triathletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Rabita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5628,51 +5640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological demand and pacing strategy during the new combined event in elite pentathletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5788,51 +5800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5879,51 +5891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships Between Triathlon Performance and Pacing Strategy During the Run in an International Competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6030,51 +6042,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas A Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Guével</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6389,64 +6401,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance factors in the new combined event of modern pentathlon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hausswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Abbiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6610,64 +6622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INFLUENCE OF GENDER ON PACING ADOPTED BY ELITE TRIATHLETES DURING A COMPETITION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hausswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6848,77 +6860,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Power Output during the Cycling Stage of a Triathlon World Cup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hausswirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Bignet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7106,372 +7118,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elite long sprint running: a comparison between incline and level training sessions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intra-session repeatability of lower limb muscles activation pattern during pedaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (5), pp.857-865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2007.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765355v1</w:t>
+                <w:t xml:space="preserve">hal-01838990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a prior short simulated training session on the subsequent occurrence of ventilatory thresholds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+                <w:t xml:space="preserve">Elite long sprint running: a comparison between incline and level training sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Fournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (6), pp.1155-1162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsams.2007.11.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01565476v1</w:t>
+                <w:t xml:space="preserve">hal-01765355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-session repeatability of lower limb muscles activation pattern during pedaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of a prior short simulated training session on the subsequent occurrence of ventilatory thresholds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Guilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromyography and Kinesiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Science and Medicine in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsams.2007.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jelekin.2007.03.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01838990v1</w:t>
+                <w:t xml:space="preserve">hal-01565476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interindividual variability of electromyographic patterns and pedal force profiles in trained cyclists</w:t>
               </w:r>
@@ -7795,51 +7807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Samozino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th annual congress of the European College of Sport Science, Paris, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7864,90 +7876,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between ultrafast ultrasound based and alpha methods to assess muscle and tendon stiffness during short range experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Hauraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fouré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Nordez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8432,51 +8444,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des contraintes énergétiques et musculaires d’un effort maximal réalisé sur le plat et en côte chez des athlètes élites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Slawinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8710,51 +8722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493078v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Siblot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003953" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tallio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bizet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Betus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06159-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738058v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Labat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14568" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00859.2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04430527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Retailleau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03436-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04773050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Priego-Quesada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Arkesteijn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Carpes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02100-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Peter Brochner Nygaard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.2024243" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04783928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delfour-Peyrethon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000003855" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14103" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alhammoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Racinais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233; Hautier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2020.1862902" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hager" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poulard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00143.2019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Mansec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04124-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01101.2018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5445-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02525779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.169623" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01704106v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Granier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausswirth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Meur Yann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002189" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409543v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12455" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01681357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1418647" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556744v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaumatin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13043" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662520v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3518-4" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-P. Br&#248;chner Nielsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12811" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels-Peter Br&#248;chner Nielsen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4826-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01473732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12654" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C7LPR13-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Bishop" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3239-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00137" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01734538v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0444" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3112-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389134v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12490" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467702v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saez de Villareal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12389" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4QLZ697-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467710v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.009" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJNK62WQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616663v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00542.2015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04078240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevy Farcy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00309.2013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boumier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00232" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00247.2013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.06.011" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491762v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Regnault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546513490648" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430212v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815912" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594164v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bishop" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-651" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592343v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.01.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662579v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Honnorat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1331205" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182625423" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01342025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.04.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXNLGMZ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01835146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Baup" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guyomarch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roudaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2235-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01813448v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01096.2010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abbiss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Honnorat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727794v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01305.2009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01816067v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Lacour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Vandewalle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181c91f35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989710v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rambaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1249622" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01724303v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2010.497816" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01839025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.10.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bignet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1043-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744370v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2007.00765.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e318195a233" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01838813v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Drouet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Champoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31819825f8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01765355v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fournel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01565476v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2007.11.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01838990v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.03.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSQP2PBX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01838946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0810-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21L8GRW2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228633v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084390v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas-Junius" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.14.3-4.93-130" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01940367v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01988974v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493078v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rousseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rabita" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brunet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dorel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Siblot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000003953" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551795v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Tallio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bizet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Colard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Betus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-026-06159-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738058v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Labat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Colloud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14568" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983853v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nordez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Lacourpaille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cattagni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00859.2024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04430527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Guenanten" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Retailleau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Sarcher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10439-023-03436-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04773050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Ignacio Priego-Quesada" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Arkesteijn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bertucci" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Bini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Carpes" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02100-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538398v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Sachet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels Peter Brochner Nygaard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilhem" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hug" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2021.2024243" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04783928v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delfour-Peyrethon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hanon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000003855" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460519v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.14103" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Alhammoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Racinais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Andr&#233; Hautier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14763141.2020.1862902" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hager" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Poulard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00143.2019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409269v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Mansec" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jubeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-019-04124-7" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563380v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Vogel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Tucker" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Deschamps" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01101.2018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03563348v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crouzier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-018-5445-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02525779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Couturier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.169623" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409543v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpf.12455" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01704106v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Granier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hausswirth" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Meur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0000000000002189" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01681357v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pageaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2017.1418647" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Hauraix" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-016-3518-4" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-02556744v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Beaumatin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.13043" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347243v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gu&#233;vel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lardy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-P. Br&#248;chner Nielsen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12811" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336508v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels-Peter Br&#248;chner Nielsen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-016-4826-y" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01473732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Doguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apha.12654" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7C7LPR13-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01587502v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Bishop" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Perrey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3239-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616635v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00137" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01734538v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407573v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/ijspp.2015-0444" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467702v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Slawinski" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Saez de Villareal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12389" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4QLZ697-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01467710v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Morin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2015.07.009" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJNK62WQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01389134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Samozino" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peyrot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sms.12490" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01414357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Four&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cornu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-015-3112-1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616663v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00542.2015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04078240v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevy Farcy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Portero" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00309.2013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Boumier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2013.00232" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409092v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00247.2013" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01561237v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2013.06.011" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594164v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bishop" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2193-1801-2-651" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01491762v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Regnault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0363546513490648" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03430212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815912" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01662579v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Honnorat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0032-1331205" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592343v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas A Turpin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2012.01.015" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V4SV6MK9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01616637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3182625423" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01342025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bernard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Brisswalter" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2012.04.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VXNLGMZ2-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01835146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Baup" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Guyomarch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roudaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-011-2235-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01813448v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/jn.01096.2010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Abbiss" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Honnorat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727794v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.01305.2009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01816067v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Lacour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Vandewalle" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hautier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e3181c91f35" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989710v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourdin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rambaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Moyen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0030-1249622" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01724303v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2010.497816" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01839025v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.10.010" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01713184v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bignet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1043-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744370v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2007.00765.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01727822v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e318195a233" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01838813v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Drouet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Champoux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0b013e31819825f8" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01838990v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelekin.2007.03.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZSQP2PBX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01765355v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fournel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01565476v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsams.2007.11.001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01838946v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-008-0810-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-21L8GRW2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228633v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Morel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Bowen" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertron" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Delhaye" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084390v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075957v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383826v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Thomas-Junius" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03124526v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Duc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/I2M.14.3-4.93-130" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01940367v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01988974v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>