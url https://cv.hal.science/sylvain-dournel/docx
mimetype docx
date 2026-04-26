--- v0 (2026-03-17)
+++ v1 (2026-04-26)
@@ -416,243 +416,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les temps de l’environnement, d’une construction interdisciplinaire commune à la crise des temporalités</w:t>
+                <w:t xml:space="preserve">Le tourisme de nature en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hors-série, pp.5-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611127v1</w:t>
+                <w:t xml:space="preserve">hal-04125938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme de nature en questions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+                <w:t xml:space="preserve">Les temps de l’environnement, d’une construction interdisciplinaire commune à la crise des temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (4), pp.429-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2024022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125938v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metropolisation and health in Orléans : when the metropolitan institution allows new territorial actions</w:t>
               </w:r>
@@ -1040,51 +1040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un patrimoine festif oublié : les guinguettes du Loiret de la Belle époque aux années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Groupe de Recherches Archéologiques et Historiques de Sologne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La Sologne et son passé, Tome 40, no.3, pp.23-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1528,51 +1528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les milieux fluviaux et humides en ville, du déni à la reconnaissance de paysages urbains historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban history review. Revue d'histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (1), pp.5-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1606,51 +1606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inscription paysagère du risque d'inondation dans les politiques urbaines des agglomérations ligériennes, proposition d'un marqueur de résilience spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1740,51 +1740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,51 +1861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26, pp.169-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1930,51 +1930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones humides alluviales, nouveaux miroirs de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2396,230 +2396,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones humides européennes, un laboratoire pour écrire l’histoire environnementale au XXIe siècle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles échelles d'action publique optimales pour prévenir et gérer les inondations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Santasusagna Riu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire l’histoire environnementale au XXIe siècle : Sources, méthodes, pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Universitaire de Chercheurs en Histoire Environnementale (RUCHE), Jun 2018, Lyon, France. pp.45-62</w:t>
+              <w:t xml:space="preserve">4e Integrative Sciences Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095360v1</w:t>
+                <w:t xml:space="preserve">hal-04121421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles échelles d'action publique optimales pour prévenir et gérer les inondations ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les zones humides européennes, un laboratoire pour écrire l’histoire environnementale au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Santasusagna Riu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Integrative Sciences Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Écrire l’histoire environnementale au XXIe siècle : Sources, méthodes, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Universitaire de Chercheurs en Histoire Environnementale (RUCHE), Jun 2018, Lyon, France. pp.45-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121421v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la restauration fluviale dans la gestion des inondations</w:t>
               </w:r>
@@ -3123,51 +3123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire des zones humides d'ici et d'ailleurs. Regards croisés sur des trajectoires d'artificialisation et de conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR GEODE; UMR LIENSs; Groupe d'histoire des zones humides; ICEM « Institut Gravila Simion » de Tulcea; Institut de Recherche sur le Delta du Danube, Jun 2019, Tulcea, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3205,51 +3205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se faire surprendre par la crue, réagir, prévenir ou oublier. De la diversité de formes de traitement des risques d’inondation dans les aménagements urbains d’Orléans (France) et de Terrassa (Espagne) du début du XIXe siècle à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Santasusagna Riu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie physique et gestion des risques et des catastrophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association francophone de géographie physique, Sep 2019, Arlon, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3350,342 +3350,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’heure de la réforme territoriale, prospective des relations ville-campagne entre une &amp;quot;petite métropole&amp;quot; et sa périphérie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le renouveau du conflit ville-campagne par les représentations sociales du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guérit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival international de géographie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.644-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082880v1</w:t>
+                <w:t xml:space="preserve">hal-01854369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidences réglementaires et administratives sur l’évolution des paysages de l’estuaire de la Seine</w:t>
+                <w:t xml:space="preserve">Le déploiement des itinérances douces dans la mise en œuvre du tourisme durable. L’expérience porteuse de l’ouest de la Touraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Sciences Rivers 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Slow Tourism / Slow sport. Enjeux de spatialités, de mobilités et de corporéités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Littoral Côte d'Opale, May 2018, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082458v1</w:t>
+                <w:t xml:space="preserve">hal-02082865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renouveau du conflit ville-campagne par les représentations sociales du développement durable</w:t>
+                <w:t xml:space="preserve">Incidences réglementaires et administratives sur l’évolution des paysages de l’estuaire de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Guérit</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.644-649</w:t>
+              <w:t xml:space="preserve">Integrative Sciences Rivers 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854369v1</w:t>
+                <w:t xml:space="preserve">hal-02082458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déploiement des itinérances douces dans la mise en œuvre du tourisme durable. L’expérience porteuse de l’ouest de la Touraine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À l’heure de la réforme territoriale, prospective des relations ville-campagne entre une &amp;quot;petite métropole&amp;quot; et sa périphérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slow Tourism / Slow sport. Enjeux de spatialités, de mobilités et de corporéités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Littoral Côte d'Opale, May 2018, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Festival international de géographie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082865v1</w:t>
+                <w:t xml:space="preserve">hal-02082880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système d’information géographique (SIG), un outil privilégié pour représenter la construction de la complexité paysagère des plaines de l’estuaire de la Seine</w:t>
               </w:r>
@@ -3835,51 +3835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chansons à boire et à danser du Val d’Orléans durant l’Entre-deux-guerres, quand les guinguettes animaient les rives du Loiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3917,51 +3917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand Orléans voulait se nommer Orléans-les-Bains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4206,51 +4206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes des trames verte et bleue dans le val d’Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4433,178 +4433,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrique du paysage ? Une trajectoire géohistorique et patrimoniale pleine d’embûches ! L’exemple du bassin versant du Loiret</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une généralisation de la requalification urbaine des milieux fluviaux et humides. L’eau, un moteur du développement urbain durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival international de géographie "Les facettes du paysage : nature, culture, économie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">Composition(s) urbaine(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université François-Rabelais de Tours, Apr 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254892v1</w:t>
+                <w:t xml:space="preserve">hal-01144643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une généralisation de la requalification urbaine des milieux fluviaux et humides. L’eau, un moteur du développement urbain durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La fabrique du paysage ? Une trajectoire géohistorique et patrimoniale pleine d’embûches ! L’exemple du bassin versant du Loiret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composition(s) urbaine(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université François-Rabelais de Tours, Apr 2012, Tours, France</w:t>
+              <w:t xml:space="preserve">Festival international de géographie "Les facettes du paysage : nature, culture, économie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144643v1</w:t>
+                <w:t xml:space="preserve">hal-01254892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La géohistoire, une démarche de recherche porteuse pour la gestion des systèmes urbains : le cas de la requalification des milieux fluviaux et humides en ville</w:t>
               </w:r>
@@ -4741,51 +4741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau , miroir de la ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de géographie "Les facettes du paysage : nature, culture, économie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4804,191 +4804,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La requalification urbaine des milieux fluviaux et humides et ses paradoxes : un engouement commun, une diversité d’approches, un rendu similaire ? Le cas des villes moyennes du Bassin parisien</w:t>
+                <w:t xml:space="preserve">Géohistoire d’une résurgence d’eaux troubles : les zones humides urbaines et les cités fluviales de la France du Nord (début XIXe-XXe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Franchomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e édition des Journées Doctorales de Paysage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure de Paysage de Versailles-Marseille, Nov 2011, Versailles, France</w:t>
+              <w:t xml:space="preserve">Colloque « Zones humides et villes d’hier et d’aujourd’hui : des premières cités aux fronts d’eau contemporains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'Histoire des Zones Humides, Mar 2010, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144649v1</w:t>
+                <w:t xml:space="preserve">halshs-03163682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géohistoire d’une résurgence d’eaux troubles : les zones humides urbaines et les cités fluviales de la France du Nord (début XIXe-XXe s.)</w:t>
+                <w:t xml:space="preserve">La requalification urbaine des milieux fluviaux et humides et ses paradoxes : un engouement commun, une diversité d’approches, un rendu similaire ? Le cas des villes moyennes du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Zones humides et villes d’hier et d’aujourd’hui : des premières cités aux fronts d’eau contemporains »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'Histoire des Zones Humides, Mar 2010, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">4e édition des Journées Doctorales de Paysage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure de Paysage de Versailles-Marseille, Nov 2011, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03163682v1</w:t>
+                <w:t xml:space="preserve">hal-01144649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'exploitation historique de la tourbe dans la vallée de la Somme à la mise en nature des zones humides dans l'agglomération amiénoise : mutations paysagères et sociales</w:t>
               </w:r>
@@ -5043,51 +5043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps de l’eau à l’épreuve de la géographie : usages et conflits des zones humides en France du Nord.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5138,51 +5138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un Orléans, l'autre : étalement urbain et risque d'inondation en Val d'Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5220,51 +5220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion durable des zones humides urbaines, un projet à resituer dans l’histoire des cités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5545,51 +5545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descendre le Loiret et remonter le temps des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6969,363 +6969,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation des paysages à la rencontre de la prévention des inondations : outils et politiques publiques appliqués aux zones urbaines inondables en Loire moyenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour reconstituer l'histoire des relations entre sociétés et milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Helga-Jane Scarwell, Guillaume Schmitt, Pierre-Gil Salvador. </w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Labeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Rivière-Honegger, Marylise Cottet, Bertrand Morandi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme et inondation, outils de réconciliation et de valorisation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Connaître les perceptions et les représentations : quels apports pour la gestion des milieux aquatiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ONEMA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 56-83, 2014, Comprendre pour agir, 979-10-91047-35-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017473v1</w:t>
+                <w:t xml:space="preserve">hal-01254830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour reconstituer l'histoire des relations entre sociétés et milieux aquatiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histoire des hortillonnages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Anne Rivière-Honegger, Marylise Cottet, Bertrand Morandi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilbert Fillinger, Maison de la Culture d'Amiens, Association des jardins paysagers des hortillonnages. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaître les perceptions et les représentations : quels apports pour la gestion des milieux aquatiques ?</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, p. 56-83, 2014, Comprendre pour agir, 979-10-91047-35-7</w:t>
+              <w:t xml:space="preserve">Art, villes &amp; paysage. Hortillonnages Amiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions des Trois Cailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.8-11, 2014, 978-2-903082-03-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254830v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des hortillonnages</w:t>
+                <w:t xml:space="preserve">La valorisation des paysages à la rencontre de la prévention des inondations : outils et politiques publiques appliqués aux zones urbaines inondables en Loire moyenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gilbert Fillinger, Maison de la Culture d'Amiens, Association des jardins paysagers des hortillonnages. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helga-Jane Scarwell, Guillaume Schmitt, Pierre-Gil Salvador. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art, villes &amp; paysage. Hortillonnages Amiens</w:t>
+              <w:t xml:space="preserve">Urbanisme et inondation, outils de réconciliation et de valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.181-209, 2014, Environnement et société, 978-2-7574-0598-7. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">éditions des Trois Cailloux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.17390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254850v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque d'inondation, moteur de nouveaux paysages urbains ? Le cas des villes de Loire moyenne (Orléans, Tours)</w:t>
               </w:r>
@@ -7337,64 +7337,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7806,51 +7806,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="157C811A"/>
+    <w:nsid w:val="EBE3890F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8037,51 +8037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-dournel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178656550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434199v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Luglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaboche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18799" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2QJ9PX6J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092801v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144621v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013761ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gregoire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna Riu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ioana-Toroimac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gu&#233;rit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082865v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383383v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383366v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Zs&#173;&#243;fia Turczi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254892v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144643v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163682v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-metropole-sante-en-faisceaux/9782080442581" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533123v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/intercommunalite-et-sante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diffusiontheses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-62641-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62641-8_10" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artetjardins-hdf.com/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017411v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17390" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaydou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onema.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maisondelaculture-amiens.com/www/editions_3_cailloux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747979v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711932v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-dournel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178656550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434199v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125938v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611127v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Luglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaboche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18799" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2QJ9PX6J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092801v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144621v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013761ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gregoire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna Riu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ioana-Toroimac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gu&#233;rit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383383v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383366v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Zs&#173;&#243;fia Turczi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163682v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-metropole-sante-en-faisceaux/9782080442581" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533123v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/intercommunalite-et-sante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diffusiontheses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-62641-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62641-8_10" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artetjardins-hdf.com/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017411v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaydou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onema.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maisondelaculture-amiens.com/www/editions_3_cailloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17390" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747979v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711932v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>