--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -416,243 +416,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme de nature en questions</w:t>
+                <w:t xml:space="preserve">Les temps de l’environnement, d’une construction interdisciplinaire commune à la crise des temporalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Luglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (4), pp.429-442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2024022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04125938v1</w:t>
+                <w:t xml:space="preserve">hal-04611127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les temps de l’environnement, d’une construction interdisciplinaire commune à la crise des temporalités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+                <w:t xml:space="preserve">Le tourisme de nature en questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Hors-série, pp.5-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611127v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metropolisation and health in Orléans : when the metropolitan institution allows new territorial actions</w:t>
               </w:r>
@@ -1040,51 +1040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un patrimoine festif oublié : les guinguettes du Loiret de la Belle époque aux années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Groupe de Recherches Archéologiques et Historiques de Sologne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, La Sologne et son passé, Tome 40, no.3, pp.23-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1528,51 +1528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les milieux fluviaux et humides en ville, du déni à la reconnaissance de paysages urbains historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban history review. Revue d'histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 41 (1), pp.5-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1606,51 +1606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'inscription paysagère du risque d'inondation dans les politiques urbaines des agglomérations ligériennes, proposition d'un marqueur de résilience spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1740,51 +1740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Gralepois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1861,51 +1861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 26, pp.169-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1930,51 +1930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les zones humides alluviales, nouveaux miroirs de la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2396,230 +2396,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles échelles d'action publique optimales pour prévenir et gérer les inondations ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les zones humides européennes, un laboratoire pour écrire l’histoire environnementale au XXIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albert Santasusagna Riu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e Integrative Sciences Rivers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Écrire l’histoire environnementale au XXIe siècle : Sources, méthodes, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Universitaire de Chercheurs en Histoire Environnementale (RUCHE), Jun 2018, Lyon, France. pp.45-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121421v1</w:t>
+                <w:t xml:space="preserve">hal-02095360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les zones humides européennes, un laboratoire pour écrire l’histoire environnementale au XXIe siècle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelles échelles d'action publique optimales pour prévenir et gérer les inondations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Santasusagna Riu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écrire l’histoire environnementale au XXIe siècle : Sources, méthodes, pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Universitaire de Chercheurs en Histoire Environnementale (RUCHE), Jun 2018, Lyon, France. pp.45-62</w:t>
+              <w:t xml:space="preserve">4e Integrative Sciences Rivers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRAIE, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095360v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la restauration fluviale dans la gestion des inondations</w:t>
               </w:r>
@@ -3123,51 +3123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Marinval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géohistoire des zones humides d'ici et d'ailleurs. Regards croisés sur des trajectoires d'artificialisation et de conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR GEODE; UMR LIENSs; Groupe d'histoire des zones humides; ICEM « Institut Gravila Simion » de Tulcea; Institut de Recherche sur le Delta du Danube, Jun 2019, Tulcea, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3205,51 +3205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se faire surprendre par la crue, réagir, prévenir ou oublier. De la diversité de formes de traitement des risques d’inondation dans les aménagements urbains d’Orléans (France) et de Terrassa (Espagne) du début du XIXe siècle à aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Santasusagna Riu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie physique et gestion des risques et des catastrophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association francophone de géographie physique, Sep 2019, Arlon, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3350,342 +3350,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renouveau du conflit ville-campagne par les représentations sociales du développement durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">À l’heure de la réforme territoriale, prospective des relations ville-campagne entre une &amp;quot;petite métropole&amp;quot; et sa périphérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guérit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Guérit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.644-649</w:t>
+              <w:t xml:space="preserve">Festival international de géographie 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01854369v1</w:t>
+                <w:t xml:space="preserve">hal-02082880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le déploiement des itinérances douces dans la mise en œuvre du tourisme durable. L’expérience porteuse de l’ouest de la Touraine</w:t>
+                <w:t xml:space="preserve">Incidences réglementaires et administratives sur l’évolution des paysages de l’estuaire de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slow Tourism / Slow sport. Enjeux de spatialités, de mobilités et de corporéités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Littoral Côte d'Opale, May 2018, Boulogne-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">Integrative Sciences Rivers 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082865v1</w:t>
+                <w:t xml:space="preserve">hal-02082458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidences réglementaires et administratives sur l’évolution des paysages de l’estuaire de la Seine</w:t>
+                <w:t xml:space="preserve">Le renouveau du conflit ville-campagne par les représentations sociales du développement durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurence Lestel</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guérit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrative Sciences Rivers 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.644-649</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082458v1</w:t>
+                <w:t xml:space="preserve">hal-01854369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À l’heure de la réforme territoriale, prospective des relations ville-campagne entre une &amp;quot;petite métropole&amp;quot; et sa périphérie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le déploiement des itinérances douces dans la mise en œuvre du tourisme durable. L’expérience porteuse de l’ouest de la Touraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival international de géographie 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Saint-Dié-des-Vosges, France</w:t>
+              <w:t xml:space="preserve">Slow Tourism / Slow sport. Enjeux de spatialités, de mobilités et de corporéités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Littoral Côte d'Opale, May 2018, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082880v1</w:t>
+                <w:t xml:space="preserve">hal-02082865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système d’information géographique (SIG), un outil privilégié pour représenter la construction de la complexité paysagère des plaines de l’estuaire de la Seine</w:t>
               </w:r>
@@ -3835,51 +3835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chansons à boire et à danser du Val d’Orléans durant l’Entre-deux-guerres, quand les guinguettes animaient les rives du Loiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3917,51 +3917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand Orléans voulait se nommer Orléans-les-Bains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4206,51 +4206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes des trames verte et bleue dans le val d’Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4508,51 +4508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique du paysage ? Une trajectoire géohistorique et patrimoniale pleine d’embûches ! L’exemple du bassin versant du Loiret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4741,51 +4741,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'eau , miroir de la ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival international de géographie "Les facettes du paysage : nature, culture, économie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Saint-Dié-des-Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4836,51 +4836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Franchomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Zones humides et villes d’hier et d’aujourd’hui : des premières cités aux fronts d’eau contemporains »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d'Histoire des Zones Humides, Mar 2010, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5043,51 +5043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temps de l’eau à l’épreuve de la géographie : usages et conflits des zones humides en France du Nord.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5138,51 +5138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'un Orléans, l'autre : étalement urbain et risque d'inondation en Val d'Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5220,51 +5220,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion durable des zones humides urbaines, un projet à resituer dans l’histoire des cités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5545,51 +5545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descendre le Loiret et remonter le temps des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6969,363 +6969,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour reconstituer l'histoire des relations entre sociétés et milieux aquatiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La valorisation des paysages à la rencontre de la prévention des inondations : outils et politiques publiques appliqués aux zones urbaines inondables en Loire moyenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Anne Rivière-Honegger, Marylise Cottet, Bertrand Morandi. </w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Helga-Jane Scarwell, Guillaume Schmitt, Pierre-Gil Salvador. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaître les perceptions et les représentations : quels apports pour la gestion des milieux aquatiques ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urbanisme et inondation, outils de réconciliation et de valorisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.181-209, 2014, Environnement et société, 978-2-7574-0598-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.17390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01254830v1</w:t>
+                <w:t xml:space="preserve">hal-01017473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des hortillonnages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour reconstituer l'histoire des relations entre sociétés et milieux aquatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Gilbert Fillinger, Maison de la Culture d'Amiens, Association des jardins paysagers des hortillonnages. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gaydou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Labeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rivière-Honegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Rivière-Honegger, Marylise Cottet, Bertrand Morandi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Art, villes &amp; paysage. Hortillonnages Amiens</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.8-11, 2014, 978-2-903082-03-1</w:t>
+              <w:t xml:space="preserve">Connaître les perceptions et les représentations : quels apports pour la gestion des milieux aquatiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ONEMA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 56-83, 2014, Comprendre pour agir, 979-10-91047-35-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254850v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valorisation des paysages à la rencontre de la prévention des inondations : outils et politiques publiques appliqués aux zones urbaines inondables en Loire moyenne</w:t>
+                <w:t xml:space="preserve">Histoire des hortillonnages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Helga-Jane Scarwell, Guillaume Schmitt, Pierre-Gil Salvador. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilbert Fillinger, Maison de la Culture d'Amiens, Association des jardins paysagers des hortillonnages. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme et inondation, outils de réconciliation et de valorisation</w:t>
+              <w:t xml:space="preserve">Art, villes &amp; paysage. Hortillonnages Amiens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">éditions des Trois Cailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.8-11, 2014, 978-2-903082-03-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires du Septentrion</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01017473v1</w:t>
+                <w:t xml:space="preserve">hal-01254850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque d'inondation, moteur de nouveaux paysages urbains ? Le cas des villes de Loire moyenne (Orléans, Tours)</w:t>
               </w:r>
@@ -7337,64 +7337,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain-Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Sajaloli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7806,51 +7806,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBE3890F"/>
+    <w:nsid w:val="22A87B8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8037,51 +8037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-dournel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178656550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434199v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125938v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611127v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Luglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaboche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18799" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2QJ9PX6J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092801v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144621v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013761ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gregoire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121421v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna Riu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ioana-Toroimac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gu&#233;rit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082865v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082458v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082880v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383383v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383366v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Zs&#173;&#243;fia Turczi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163682v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-metropole-sante-en-faisceaux/9782080442581" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533123v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/intercommunalite-et-sante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diffusiontheses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-62641-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62641-8_10" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artetjardins-hdf.com/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017411v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaydou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onema.fr/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maisondelaculture-amiens.com/www/editions_3_cailloux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17390" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747979v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711932v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-dournel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178656550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484408v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434199v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611127v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Luglia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584612v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Allorant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1547" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03584578v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfst.1502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691729v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Chaboche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.18799" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2QJ9PX6J-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479418v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5308" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092801v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557047v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633107v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.18040" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01333626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144621v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017121v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1013761ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Andrieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338947v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017126v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Franchomme" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gregoire" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Charpentier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125740v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Santasusagna Riu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ioana-Toroimac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543889v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114124v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gu&#233;rit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125778v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125921v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543765v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125915v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854369v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082865v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125927v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474570v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383383v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383366v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254860v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017366v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129802v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Zs&#173;&#243;fia Turczi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144634v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254877v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144643v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144639v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03163682v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017370v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03164016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01016993v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092565v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017374v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730888v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082382v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254909v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322561v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dubost" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-metropole-sante-en-faisceaux/9782080442581" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04533123v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/intercommunalite-et-sante" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206068v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585368v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.diffusiontheses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00975415v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Marzloff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ait Sidhoum" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bazarurbain.com/editions/amiens-2030/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681062v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-62641-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62641-8_10" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510765v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260355v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.artetjardins-hdf.com/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260328v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017411v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479564v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clauzel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017473v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.septentrion.com/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.17390" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254830v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Comby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaydou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labeur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rivi&#232;re-Honegger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://onema.fr/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254850v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maisondelaculture-amiens.com/www/editions_3_cailloux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747979v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=6049" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711932v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00925925v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>