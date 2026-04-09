--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Drapier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, Directeur de DISC-AER (Labcom ANR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1795-9034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in modelling the forming of unidirectional HiTape® reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2021 - 24th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2021, Liège, France. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.2299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04919665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de modèles darcéens diphasiques transitoires par POD-Galerkin à partir de données stationnaires grossières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation stochastique d'écoulements transverses en régimes saturé et transitoire pour la modélisation des procédés d'élaboration de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation stochastique des écoulements diphasiques transverses transitoires dans les milieux fibreux pour modéliser l'élaboration de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic upscaling approach of impregnation flows in fibrous microstructures for composite process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.308-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04873548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of 3D printed porous media: towards the convergence of experimental and numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.757 - 764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04877094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order model based on POD-Galerkin for transient two-phase flows in porous media using database in steady state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05019704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD model order reduction for transient biphasic flows in porous media based on steady-state snapshots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques (MORTEch)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05023804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de perméabilités numériques (benchmark international) – application à l’élaboration de matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SImulation et Modélisation pour l’Ingénierie Virtuelle (SIMIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05049991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la perméabilité transverse d'un tissu de lin: Régimes saturé et transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary Pressure Estimation for Different Fibrous Reinforcement/Liquid Couples ; Application to Liquid Composite Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.H. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation stochastiques des écoulements multiphasiques transverses transitoires dans les milieux fibreux pour la modélisation des procédés de fabrication des composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymères &amp; Composites pour l’aéronautique et le spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05023742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a level-set method and a stabilized P1/P1 formulation for coupling transient Stokes-Darcy flows: application to particle deposition growth in suspension filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05019688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération de simulations éléments finis de problèmes transitoires par projection de Galerkin à partir de solutions obtenues en régime permanent diphasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic upscaling of transient transverse multi-phase flow within fibrous media for modelling composite manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL (École Polytechnique Fédérale de Lausanne); Composite Construction laboratory (CCLab); Laboratory for Processing of Advanced Composites (LPAC) - EPFL, Jun 2022, Lauzanne, Switzerland. pp.784 à 791, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04938543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical upscaling from numerical simulations of transient two-phase flow within random fibrous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2022 - 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05019534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary pressure estimation depending on fabric, liquid and fibre volume fraction for Liquid Composite Moulding (LCM) processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nhan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of saturated and transient transverse permeability of carbon fiber fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Pedoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - Composites Meet Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL (École Polytechnique Fédérale de Lausanne); Composite Construction laboratory (CCLab); Laboratory for Processing of Advanced Composites (LPAC) - EPFL, Jun 2022, Lauzanne, Switzerland. pp.1046 à 1051, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04616880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle stochastique de transition d'échelle pour les écoulements diphasiques transitoires en milieu fibreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P1/P1 Finite Element Framework for Taking Into Account Capillary Effects in Biphasic Flow Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05018907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P1/P1 Finite Element Framework for Taking Into Account Capillary Effects in Biphasic Flow Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th WCCM-ECCOMAS Congress - World Congress on Computational Mechanic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual Congress, France. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05018844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements capillaires dans une microstructure fibreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de l'adhésion-frottement pour le formage de renforts composites UDs HiTape®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04920904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique en configuration industrielle de procédés d'élaboration de composites structuraux par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouetcha Daniella Nguemalieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle pour la simulation numérique de procédés d'élaboration directe par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la formation de l'interface et des propriétés des fibres dans le comportement mécanique de composites bio-sourcés fabriqués par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation by wicking tests of capillary pressure as function of temperature for uncured resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des effets capillaires locaux dans la simulation des procédés d'infusion pour les composites structuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulating the Forming of New Dry Automated Lay-up Reinforcements for Primary Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Beraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 20TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5007995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation de la Mise en Forme d'un Renfort Sec pour Structures Primaires Aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des modèles de Darcy et de Brinkman pour la prise en compte des effets capillaires locaux dans la simulation des écoulements macroscopiques en milieux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage multiphysique en régime transitoire: application aux procédés par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des phénomènes capillaires et de mouillage pour l'étude de la formation de macro/micro-porosités dans les procédés d'élaboration par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche monolithique pour la simulation numérique des procédés d'élaboration de matériaux composites par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of sheared woven flax fibres reinforcements ; definition of parameters to model complex shape composites part processing by LCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Swery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bickerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 16 - 16th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seville, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of sheared woven flax fibres reinforcements; permeability measurements of the orthotropic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Swery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bickerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Flow Processes in Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes éléments finis robustes pour gérer l’incompressibilité en grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Al Akhrass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du frittage de matériaux dopés et de multi-matériaux à l'échelle d'un empilement granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howatchinou Tossoukpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic approach for coupling Stokes-Darcy in severe regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abouorm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance computing of sintering process at particle scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode éléments finis robuste pour la simulation industrielle de procédés composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dereims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abouorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de procédé pour matériaux composites - Interaction Fluide/structure en grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dereims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abou Orm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de procédé pour matériaux composites - Couplage Stokes / Darcy / solide en grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dereims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages Stokes/Darcy dans des milieux déformables pour la modélisation des procédés par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation directe du frittage à l'échelle des grains par diffusion surfacique et volumique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des contraintes résiduelles de cuisson dans les structures composites : mesures et prédiction de variations angulaires = Characterization of cured-induced residual stresses in composite structures: measurements and prediction of angular variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale de procédé d'élaboration des matériaux composites par infusion de résine (LRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la jambe humaine sous contention élastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation du transport de matière par diffusion surfacique à l'aide d'une approche Level-Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des contraintes résiduelles dans les structures composites : déformée après cuisson et usinage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une méthode Level Set pour le couplage Stokes-Darcy : application aux procédés d'élaboration par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des contraintes résiduelles dans les structures composites&nbsp;: déformation après cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du procédé de la fabrication Liquid Resin Infusion (LRI) sur simulateur industriel par capteurs distribués = Monitoring the Liquid Resin Infusion (LRI) manufacturing process under industrial environment using distributed sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical investigation of compression stockings and of their effects on the human leg. Étude mécanique des articles de contention et de leurs effets sur la jambe humaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Couzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AUM/AFM 08 (Activités Universitaires en Mécaniques/Association Française de Mécanique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et mesures de champ en grandes déformations : application à un tricot élastomérique sous chargement biaxial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France. pp.249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés mécaniques des tissus biologiques de la jambe à partir d'images IRM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés mécaniques des tissus biologiques de la jambe à partir d'images IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés mécaniques des tissus biologiques de la jambe à partir d'images IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et mesures de champ en grandes déformations : application à un tricot élastomérique sous chargement biaxial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 8ième Colloque National en Calcul des Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France. pp.ISBN: 978-2-7462-7821-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la contention : prévision des pressions et utilisation comme vecteur d'identification des tissus biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Congrés du Réseau Français d'Ingénierie du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Luminy- Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle multi-physique pour la simulation de l'infusion d'un fluide thermo-réactif dans un milieu poreux compressible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France. pp.205-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de l'infusion d'une résine thermo-réactive dans un milieu poreux compressible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzième Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. pp.927-934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of Living Osteoblasts on Apatite Substrate Investigated by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernache-Assollant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference and Exhibition of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance de défauts dans des cupules de prothèses de hanche en zircone soumises au phénomène de décoaptation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hausselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Geringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dursapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés mécaniques des tissus biologiques de la jambe à partir d'images IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France. pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance de défauts dans des cupules de prothèses de hanche en zircone soumises au phénomène de décoaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hausselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Geringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dursapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of conventional and High Velocity Compaction of alumina powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ceramics Congress and 4th Forum on New Materials, Acireale, Sicily, Italy, June 4-9, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy. pp.893-898, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.45.893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Velocity Compaction for ceramic powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ceramics Congress (CIMTEC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy. pp.session E6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALE Formulation as a strategy to deal with flow in highly deformable media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Computational Mechanics (session M2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the infusion of a thermo-reactive resin into a composite deformable medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPam 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation for the infusion of a thermo-reactive resin into a composite deformable medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Douai, France. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'écoulement dans un milieu compressible Infusion de résine dans un composite déformable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistabilité d'une poutre flambée. Modélisation thermomécanique d'un microsystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Fortunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Charvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'une loi de comportement biaxiale en grandes déformations pour des tricots élastomériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision du flambage local-global et interactif des poutres sandwichs en compression plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vautrin Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Giens, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Two-Scale Buckling Response of Sandwich Beams under In-Plane Compression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth international conference on engineering computational technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Czech Technical University in Prague, Czech Republic. paper 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and prediction of the influence of the stitching density on the transverse permeability of NC2 multiaxial reinforcement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elbouzzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th european conference on composite materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium. paper 281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global, local and interactive buckling in sandwich structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European congress on composite materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium. paper 433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear interaction of geometrical and material properties in sandwich structure instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium Material Instabilities and the Effect of Microstructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Austin, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive buckling in sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euromech Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flambage et effet d'échelle dans les structures sandwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Cachan, France. pp.343-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of scale effects on the buckling of sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth ICTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards standardisation of the out-of-plane permeability measurement for reinforcement textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.X.H. Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Endruweit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.108630. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Level-Set/FEM approach for particle bed growth in Stokes–Darcy suspension filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.115612. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2024.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04664090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reappraisal of Upscaling Descriptors for Transient Two-Phase Flows in Fibrous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147 (2), pp.345 à 374. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-023-01912-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04257598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark exercise on image-based permeability determination of engineering textiles: Microscale predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Syerko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh G. Advani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 167, pp.107397. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193253v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary pressure contribution in fabrics as a function of fibre volume fraction for Liquid Composite Moulding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 635, pp.128120. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.128120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contribution to the Study of the Forming of Dry Unidirectional HiTape® Reinforcements for Primary Aircraft Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.421. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.571779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03223247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding transverse permeability of fibrous media: a statistical study from random representative volume elements with consideration of fluid slip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143, pp.103751. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03896733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary wicking in bio-based reinforcements undergoing swelling – Dual scale consideration of porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.art. 105893. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of intra-yarn flows on whole 3D woven fabric numerical permeability: from Stokes to Stokes-Darcy simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.103349. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02888000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of interface formation versus fibres properties in the mechanical behaviour of bio-based composites manufactured by Liquid Composite Molding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.86-95. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.10.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of local capillary effects in porous media as a pressure discontinuity acting on the interface of a transient bi-fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-018-1442-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02015861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for local capillary effects in two-phase flows with relaxed surface tension formulation in enriched finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (8), pp.617-633. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02016311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific features of flax fibres used to manufacture composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.1023-1052. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-018-1455-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02015952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (8), pp.615. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02016699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resin infusion-based processes simulation : coupled Stokes-Darcy flows in orthotropic preforms undergoing finite strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (Issue : 1), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-015-1259-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01577875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for thematic issues: computational methods in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponthot Jean-Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (Issue : 1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-016-1286-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01577833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Surface characterisation and wetting properties of single basalt fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Seghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sarasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.72-81 </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.09.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01493427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensiometric method to reliably assess wetting properties of single fibers with resins: Validation on cellulosic reinforcements for composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 512, pp. 26-33 </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01493401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting and swelling property modifications of elementary flax fibres and their effects on the Liquid Composite Molding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aart van Vuure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.31-40 </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01577440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wicking Tests for Unidirectional Fabrics: Measurements of Capillary Parameters to Evaluate Capillary Pressure in Liquid Composite Molding Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Issue : 119, pp.Article Number: e55059 </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/55059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01577948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary wicking in flax fabrics - Effects of swelling in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 498, pp.176-184. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01353693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards void formation and permeability predictions in LCM processes: A computational bifluid-solid mechanics framework dealing with capillarity and wetting issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 344 (4-5), pp.236-250. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01353584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational simulation of manufacturing processes Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponthot Jean-Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 344 (4-5), pp.209-210. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01353571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D robust iterative coupling of Stokes, Darcy and solid mechanics for low permeability media undergoing finite strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dereims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01145419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of woven flax fibres reinforcements: Effect of the shear on the in-plane permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Swery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bickerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (27), pp.3415-3430. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998314565411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01352778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary effects on flax fibers - Modification and characterization of the wetting dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.257-265. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary wicking in a fibrous reinforcement - Orthotropic issues to determine the capillary pressure components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.133-141. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01353516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes–Darcy coupling in severe regimes using multiscale stabilisation for mixed finite elements: monolithic approach versus decoupled approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abouorm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3-4), pp.113 - 137. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17797179.2014.882140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03470747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a logarithmic-strain based hyperelastic formulation into a three-field mixed finite element formulation to deal with incompressibility in finite-strain elastoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Al Akhrass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2014.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01063686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering at Particle Scale: An Eulerian Computing Framework to Deal with Strong Topological and Material Discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.141-187. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-014-9101-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01063698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the mold on the residual strain field monitored with optical fibers sensors in resin transfer molding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Waris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (21), pp.2589-2601. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998313501532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust monolithic approach for resin infusion based process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abouorm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 611-612, pp.306-315. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01144951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite element-based level set method for fluidelastic solid interaction with surface tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (9), pp.919-941. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00962442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of doped and multi-materials during sintering of a granular packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howatchinou Tossoukpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.724-731. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00963557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas transport in fibrous media: Application to in-plane permeability measurement using transient flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (18), pp.2237-2247. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998312455676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00959603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic approach of Stokes-Darcy coupling for LCM process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abouorm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT STATE-OF-THE-ART ON MATERIAL FORMING: NUMERICAL AND EXPERIMENTAL APPROACHES AT DIFFERENT LENGTH-SCALES, PTS 1-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.447-455. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00959587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 3D simulation of powder sintering by surface and volume diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.714-723. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00962456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Simulation of Mass Transport During Sintering of a Granular Packing. Part I. Surface and Lattice Diffusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdivieso François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drapier Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (8), pp.23398-2405. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05073.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00828886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analyses of resin infusion manufacturing processes of composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (13), pp.1617-1631. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998311421990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a level-set method and a mixed stabilized P1/P1 formulation for coupling Stokes-Darcy flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (2), pp.459-480. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.2569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00830372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abou Orm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), pp.383-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the resin infusion manufacturing process under industrial environment using distributed sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (6), pp.691-706. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998311410479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element simulation of the matter flow by surface diffusion using a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (7), pp.845-861. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of friction properties at the workmaterial/cutting tool interface during the machining of randomly structured carbon fibers reinforced polymer with carbide tools under dry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (12), pp.2050-2058. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2011.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element simulation of the matter flow by surface diffusion using a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (7), pp.845-861. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03470800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed experimental and numerical approach for characterizing the biomechanical response of the human leg under elastic compression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (3), pp.031006. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4000967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00509135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D simulation of the matter transport by surface diffusion within a level-set context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1-3), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.19.281-292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00562323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Liquid Resin Infusion (LRI) filling by fringe pattern projection and in situ thermocouples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (1), pp.36-44. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00465215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of liquid infusion into fibrous media undergoing compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.647. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2007.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude mécanique des articles de contention et de leurs effets sur la jambe humaine. Mechanical investigation of compression stockings and of their effects on the human leg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Couzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo identification of soft biological tissues using MR Imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance de défauts dans des cupules de prothèses de hanche en zircone soumises au phénomène de décoaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hausselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Geringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dursapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.153-158. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2008020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaws growth modelling in zirconia acetabular cups of hip prostheses under microseparation. Modélisation de la croissance de défauts dans des cupules de prothèses de hanche en zircone soumises au phénomène de décoaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hausselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Geringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dursapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.153-158. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2008020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Medical Imaging to set up numerical biomechanics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification strategy for orthotropic knitted elastomeric fabrics under large biaxial deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Gaied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (8), pp.871-894. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415970601162263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un modèle mécanique et thermo-physico-chimique pour la mise en oeuvre de matériaux composites par infusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue des matériaux composites avancés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.413-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment and analytical 2D predictions of the stocking pressures induced on a model leg by Medical Compressive Stockings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (16), pp.3017-3025. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2005.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental assessment of the saturated transverse permeability of Non Crimp New Concept (NC2) multiaxial fabrics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othemane Elbouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (13), pp.1169-1193. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998305048746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00447466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of transient through-thickness permeabilities of Non Crimp New Concept (NC2) multiaxial fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Monnatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othemane Elbouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (7), pp.877-892. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00447464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pression théorique et pression mesurée in situ des bas médicaux de compression : Apport de l'imagerie médicale et des techniques de simulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Uhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Gaeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Phlébologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (2), pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00497910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental assessment of the saturated transverse permeability of Non-Crimped New Concept (NC2) multiaxial fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Elbouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (13), pp.1169-1193. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998305048746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00563476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the stitching density on the transverse permeability of Non-Crimped New Concept (NC2) multiaxial reinforcements : measurements and predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62 (15), pp.1979-1991. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0266-3538(02)00127-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00563475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First applications of a novel unified model for global and local buckling of sandwich columns.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.683-701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the stitching density on the transverse permeability of non-crimped new concept (NC2) multiaxial reinforcements : measurements and predictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62, pp.1979-1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear interaction of geometrical and material properties in sandwich beam instabilities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.3717-3739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial Giens'07</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique et Industrie, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle des structures composites, comportement en compression et lien avec les procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Jean Monnet - Saint-Etienne, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00562396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de la résistance en compression des composites à fibres longues : approche structurelle du microflambage plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996METZ024S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01777136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId384"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Drapier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, Directeur de DISC-AER (Labcom ANR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1795-9034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards standardisation of the out-of-plane permeability measurement for reinforcement textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.X.H. Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Endruweit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.108630. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Level-Set/FEM approach for particle bed growth in Stokes–Darcy suspension filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.115612. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2024.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04664090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reappraisal of Upscaling Descriptors for Transient Two-Phase Flows in Fibrous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147 (2), pp.345 à 374. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-023-01912-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04257598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark exercise on image-based permeability determination of engineering textiles: Microscale predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Syerko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh G. Advani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 167, pp.107397. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193253v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary pressure contribution in fabrics as a function of fibre volume fraction for Liquid Composite Moulding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 635, pp.128120. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.128120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contribution to the Study of the Forming of Dry Unidirectional HiTape® Reinforcements for Primary Aircraft Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.421. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.571779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03223247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding transverse permeability of fibrous media: a statistical study from random representative volume elements with consideration of fluid slip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143, pp.103751. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03896733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary wicking in bio-based reinforcements undergoing swelling – Dual scale consideration of porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.art. 105893. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of intra-yarn flows on whole 3D woven fabric numerical permeability: from Stokes to Stokes-Darcy simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.103349. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02888000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of interface formation versus fibres properties in the mechanical behaviour of bio-based composites manufactured by Liquid Composite Molding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.86-95. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.10.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of local capillary effects in porous media as a pressure discontinuity acting on the interface of a transient bi-fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-018-1442-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02015861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific features of flax fibres used to manufacture composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.1023-1052. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-018-1455-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02015952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for local capillary effects in two-phase flows with relaxed surface tension formulation in enriched finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (8), pp.617-633. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02016311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (8), pp.615. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02016699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for thematic issues: computational methods in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponthot Jean-Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (Issue : 1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-016-1286-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01577833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resin infusion-based processes simulation : coupled Stokes-Darcy flows in orthotropic preforms undergoing finite strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (Issue : 1), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-015-1259-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01577875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Surface characterisation and wetting properties of single basalt fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Seghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sarasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.72-81 </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.09.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01493427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensiometric method to reliably assess wetting properties of single fibers with resins: Validation on cellulosic reinforcements for composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 512, pp. 26-33 </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01493401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting and swelling property modifications of elementary flax fibres and their effects on the Liquid Composite Molding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aart van Vuure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.31-40 </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01577440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wicking Tests for Unidirectional Fabrics: Measurements of Capillary Parameters to Evaluate Capillary Pressure in Liquid Composite Molding Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Issue : 119, pp.Article Number: e55059 </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/55059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01577948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards void formation and permeability predictions in LCM processes: A computational bifluid-solid mechanics framework dealing with capillarity and wetting issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 344 (4-5), pp.236-250. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01353584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary wicking in flax fabrics - Effects of swelling in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 498, pp.176-184. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01353693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational simulation of manufacturing processes Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponthot Jean-Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 344 (4-5), pp.209-210. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01353571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of woven flax fibres reinforcements: Effect of the shear on the in-plane permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Swery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bickerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (27), pp.3415-3430. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998314565411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01352778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary effects on flax fibers - Modification and characterization of the wetting dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.257-265. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary wicking in a fibrous reinforcement - Orthotropic issues to determine the capillary pressure components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.133-141. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01353516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D robust iterative coupling of Stokes, Darcy and solid mechanics for low permeability media undergoing finite strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dereims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01145419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the mold on the residual strain field monitored with optical fibers sensors in resin transfer molding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Waris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (21), pp.2589-2601. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998313501532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust monolithic approach for resin infusion based process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abouorm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 611-612, pp.306-315. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01144951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering at Particle Scale: An Eulerian Computing Framework to Deal with Strong Topological and Material Discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.141-187. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-014-9101-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01063698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes–Darcy coupling in severe regimes using multiscale stabilisation for mixed finite elements: monolithic approach versus decoupled approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abouorm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3-4), pp.113 - 137. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17797179.2014.882140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03470747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a logarithmic-strain based hyperelastic formulation into a three-field mixed finite element formulation to deal with incompressibility in finite-strain elastoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Al Akhrass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2014.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01063686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite element-based level set method for fluidelastic solid interaction with surface tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (9), pp.919-941. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00962442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of doped and multi-materials during sintering of a granular packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howatchinou Tossoukpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.724-731. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00963557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas transport in fibrous media: Application to in-plane permeability measurement using transient flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (18), pp.2237-2247. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998312455676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00959603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic approach of Stokes-Darcy coupling for LCM process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abouorm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT STATE-OF-THE-ART ON MATERIAL FORMING: NUMERICAL AND EXPERIMENTAL APPROACHES AT DIFFERENT LENGTH-SCALES, PTS 1-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.447-455. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00959587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 3D simulation of powder sintering by surface and volume diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.714-723. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00962456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abou Orm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), pp.383-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Simulation of Mass Transport During Sintering of a Granular Packing. Part I. Surface and Lattice Diffusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdivieso François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drapier Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (8), pp.23398-2405. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05073.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00828886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a level-set method and a mixed stabilized P1/P1 formulation for coupling Stokes-Darcy flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (2), pp.459-480. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.2569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00830372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analyses of resin infusion manufacturing processes of composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (13), pp.1617-1631. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998311421990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the resin infusion manufacturing process under industrial environment using distributed sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (6), pp.691-706. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998311410479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of friction properties at the workmaterial/cutting tool interface during the machining of randomly structured carbon fibers reinforced polymer with carbide tools under dry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (12), pp.2050-2058. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2011.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element simulation of the matter flow by surface diffusion using a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (7), pp.845-861. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03470800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element simulation of the matter flow by surface diffusion using a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (7), pp.845-861. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed experimental and numerical approach for characterizing the biomechanical response of the human leg under elastic compression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (3), pp.031006. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4000967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00509135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D simulation of the matter transport by surface diffusion within a level-set context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1-3), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.19.281-292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00562323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Liquid Resin Infusion (LRI) filling by fringe pattern projection and in situ thermocouples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (1), pp.36-44. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00465215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of liquid infusion into fibrous media undergoing compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.647. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2007.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude mécanique des articles de contention et de leurs effets sur la jambe humaine. Mechanical investigation of compression stockings and of their effects on the human leg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Couzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo identification of soft biological tissues using MR Imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance de défauts dans des cupules de prothèses de hanche en zircone soumises au phénomène de décoaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hausselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Geringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dursapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.153-158. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2008020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaws growth modelling in zirconia acetabular cups of hip prostheses under microseparation. Modélisation de la croissance de défauts dans des cupules de prothèses de hanche en zircone soumises au phénomène de décoaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hausselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Geringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dursapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.153-158. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2008020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Medical Imaging to set up numerical biomechanics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification strategy for orthotropic knitted elastomeric fabrics under large biaxial deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Gaied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (8), pp.871-894. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415970601162263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un modèle mécanique et thermo-physico-chimique pour la mise en oeuvre de matériaux composites par infusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue des matériaux composites avancés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.413-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment and analytical 2D predictions of the stocking pressures induced on a model leg by Medical Compressive Stockings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (16), pp.3017-3025. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2005.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental assessment of the saturated transverse permeability of Non Crimp New Concept (NC2) multiaxial fabrics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othemane Elbouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (13), pp.1169-1193. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998305048746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00447466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental assessment of the saturated transverse permeability of Non-Crimped New Concept (NC2) multiaxial fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Elbouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (13), pp.1169-1193. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998305048746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00563476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pression théorique et pression mesurée in situ des bas médicaux de compression : Apport de l'imagerie médicale et des techniques de simulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Uhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Gaeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Phlébologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (2), pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00497910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of transient through-thickness permeabilities of Non Crimp New Concept (NC2) multiaxial fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Monnatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othemane Elbouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (7), pp.877-892. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00447464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the stitching density on the transverse permeability of non-crimped new concept (NC2) multiaxial reinforcements : measurements and predictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62, pp.1979-1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First applications of a novel unified model for global and local buckling of sandwich columns.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.683-701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the stitching density on the transverse permeability of Non-Crimped New Concept (NC2) multiaxial reinforcements : measurements and predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62 (15), pp.1979-1991. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0266-3538(02)00127-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00563475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear interaction of geometrical and material properties in sandwich beam instabilities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.3717-3739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation stochastique d'écoulements transverses en régimes saturé et transitoire pour la modélisation des procédés d'élaboration de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de modèles darcéens diphasiques transitoires par POD-Galerkin à partir de données stationnaires grossières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in modelling the forming of unidirectional HiTape® reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2021 - 24th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2021, Liège, France. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.2299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04919665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation stochastique des écoulements diphasiques transverses transitoires dans les milieux fibreux pour modéliser l'élaboration de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic upscaling approach of impregnation flows in fibrous microstructures for composite process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.308-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04873548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of 3D printed porous media: towards the convergence of experimental and numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.757 - 764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04877094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order model based on POD-Galerkin for transient two-phase flows in porous media using database in steady state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05019704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de perméabilités numériques (benchmark international) – application à l’élaboration de matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SImulation et Modélisation pour l’Ingénierie Virtuelle (SIMIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05049991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD model order reduction for transient biphasic flows in porous media based on steady-state snapshots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques (MORTEch)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05023804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la perméabilité transverse d'un tissu de lin: Régimes saturé et transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary Pressure Estimation for Different Fibrous Reinforcement/Liquid Couples ; Application to Liquid Composite Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.H. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation stochastiques des écoulements multiphasiques transverses transitoires dans les milieux fibreux pour la modélisation des procédés de fabrication des composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymères &amp; Composites pour l’aéronautique et le spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05023742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a level-set method and a stabilized P1/P1 formulation for coupling transient Stokes-Darcy flows: application to particle deposition growth in suspension filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05019688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic upscaling of transient transverse multi-phase flow within fibrous media for modelling composite manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL (École Polytechnique Fédérale de Lausanne); Composite Construction laboratory (CCLab); Laboratory for Processing of Advanced Composites (LPAC) - EPFL, Jun 2022, Lauzanne, Switzerland. pp.784 à 791, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04938543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical upscaling from numerical simulations of transient two-phase flow within random fibrous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2022 - 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05019534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary pressure estimation depending on fabric, liquid and fibre volume fraction for Liquid Composite Moulding (LCM) processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nhan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of saturated and transient transverse permeability of carbon fiber fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Pedoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - Composites Meet Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL (École Polytechnique Fédérale de Lausanne); Composite Construction laboratory (CCLab); Laboratory for Processing of Advanced Composites (LPAC) - EPFL, Jun 2022, Lauzanne, Switzerland. pp.1046 à 1051, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04616880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle stochastique de transition d'échelle pour les écoulements diphasiques transitoires en milieu fibreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération de simulations éléments finis de problèmes transitoires par projection de Galerkin à partir de solutions obtenues en régime permanent diphasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P1/P1 Finite Element Framework for Taking Into Account Capillary Effects in Biphasic Flow Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05018907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P1/P1 Finite Element Framework for Taking Into Account Capillary Effects in Biphasic Flow Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th WCCM-ECCOMAS Congress - World Congress on Computational Mechanic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual Congress, France. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle pour la simulation numérique de procédés d'élaboration directe par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de l'adhésion-frottement pour le formage de renforts composites UDs HiTape®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements capillaires dans une microstructure fibreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05018844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique en configuration industrielle de procédés d'élaboration de composites structuraux par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouetcha Daniella Nguemalieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04920904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la formation de l'interface et des propriétés des fibres dans le comportement mécanique de composites bio-sourcés fabriqués par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation by wicking tests of capillary pressure as function of temperature for uncured resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulating the Forming of New Dry Automated Lay-up Reinforcements for Primary Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Beraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 20TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5007995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation de la Mise en Forme d'un Renfort Sec pour Structures Primaires Aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des modèles de Darcy et de Brinkman pour la prise en compte des effets capillaires locaux dans la simulation des écoulements macroscopiques en milieux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage multiphysique en régime transitoire: application aux procédés par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des effets capillaires locaux dans la simulation des procédés d'infusion pour les composites structuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche monolithique pour la simulation numérique des procédés d'élaboration de matériaux composites par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des phénomènes capillaires et de mouillage pour l'étude de la formation de macro/micro-porosités dans les procédés d'élaboration par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of sheared woven flax fibres reinforcements ; definition of parameters to model complex shape composites part processing by LCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Swery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bickerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 16 - 16th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seville, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of sheared woven flax fibres reinforcements; permeability measurements of the orthotropic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Swery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bickerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Flow Processes in Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes éléments finis robustes pour gérer l’incompressibilité en grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Al Akhrass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du frittage de matériaux dopés et de multi-matériaux à l'échelle d'un empilement granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howatchinou Tossoukpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic approach for coupling Stokes-Darcy in severe regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abouorm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance computing of sintering process at particle scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode éléments finis robuste pour la simulation industrielle de procédés composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dereims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de procédé pour matériaux composites - Couplage Stokes / Darcy / solide en grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dereims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abou Orm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de procédé pour matériaux composites - Interaction Fluide/structure en grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dereims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages Stokes/Darcy dans des milieux déformables pour la modélisation des procédés par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation directe du frittage à l'échelle des grains par diffusion surfacique et volumique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abouorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des contraintes résiduelles dans les structures composites : déformée après cuisson et usinage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation du transport de matière par diffusion surfacique à l'aide d'une approche Level-Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale de procédé d'élaboration des matériaux composites par infusion de résine (LRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la jambe humaine sous contention élastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une méthode Level Set pour le couplage Stokes-Darcy : application aux procédés d'élaboration par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des contraintes résiduelles dans les structures composites&nbsp;: déformation après cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du procédé de la fabrication Liquid Resin Infusion (LRI) sur simulateur industriel par capteurs distribués = Monitoring the Liquid Resin Infusion (LRI) manufacturing process under industrial environment using distributed sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des contraintes résiduelles de cuisson dans les structures composites : mesures et prédiction de variations angulaires = Characterization of cured-induced residual stresses in composite structures: measurements and prediction of angular variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical investigation of compression stockings and of their effects on the human leg. Étude mécanique des articles de contention et de leurs effets sur la jambe humaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Couzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AUM/AFM 08 (Activités Universitaires en Mécaniques/Association Française de Mécanique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de l'infusion d'une résine thermo-réactive dans un milieu poreux compressible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzième Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. pp.927-934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés mécaniques des tissus biologiques de la jambe à partir d'images IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la contention : prévision des pressions et utilisation comme vecteur d'identification des tissus biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Congrés du Réseau Français d'Ingénierie du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Luminy- Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle multi-physique pour la simulation de l'infusion d'un fluide thermo-réactif dans un milieu poreux compressible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France. pp.205-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 8ième Colloque National en Calcul des Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France. pp.ISBN: 978-2-7462-7821-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et mesures de champ en grandes déformations : application à un tricot élastomérique sous chargement biaxial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés mécaniques des tissus biologiques de la jambe à partir d'images IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of Living Osteoblasts on Apatite Substrate Investigated by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernache-Assollant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference and Exhibition of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance de défauts dans des cupules de prothèses de hanche en zircone soumises au phénomène de décoaptation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hausselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Geringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dursapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés mécaniques des tissus biologiques de la jambe à partir d'images IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France. pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance de défauts dans des cupules de prothèses de hanche en zircone soumises au phénomène de décoaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hausselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Geringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dursapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés mécaniques des tissus biologiques de la jambe à partir d'images IRM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et mesures de champ en grandes déformations : application à un tricot élastomérique sous chargement biaxial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France. pp.249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALE Formulation as a strategy to deal with flow in highly deformable media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Computational Mechanics (session M2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the infusion of a thermo-reactive resin into a composite deformable medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPam 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of conventional and High Velocity Compaction of alumina powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ceramics Congress and 4th Forum on New Materials, Acireale, Sicily, Italy, June 4-9, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy. pp.893-898, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.45.893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Velocity Compaction for ceramic powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ceramics Congress (CIMTEC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy. pp.session E6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation for the infusion of a thermo-reactive resin into a composite deformable medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Douai, France. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'écoulement dans un milieu compressible Infusion de résine dans un composite déformable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistabilité d'une poutre flambée. Modélisation thermomécanique d'un microsystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Fortunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Charvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'une loi de comportement biaxiale en grandes déformations pour des tricots élastomériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision du flambage local-global et interactif des poutres sandwichs en compression plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vautrin Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Giens, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global, local and interactive buckling in sandwich structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European congress on composite materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium. paper 433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and prediction of the influence of the stitching density on the transverse permeability of NC2 multiaxial reinforcement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elbouzzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th european conference on composite materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium. paper 281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Two-Scale Buckling Response of Sandwich Beams under In-Plane Compression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth international conference on engineering computational technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Czech Technical University in Prague, Czech Republic. paper 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear interaction of geometrical and material properties in sandwich structure instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium Material Instabilities and the Effect of Microstructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Austin, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive buckling in sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euromech Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flambage et effet d'échelle dans les structures sandwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Cachan, France. pp.343-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of scale effects on the buckling of sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth ICTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial Giens'07</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique et Industrie, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle des structures composites, comportement en compression et lien avec les procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Jean Monnet - Saint-Etienne, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00562396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de la résistance en compression des composites à fibres longues : approche structurelle du microflambage plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996METZ024S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01777136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId384"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0606DAF"/>
+    <w:nsid w:val="808DC541"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-drapier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1795-9034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04919665v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouquerel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2299" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313123v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maydine Ghestin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313012v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Geoffre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610895v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Kadri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04873548v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04877094v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230541v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019704v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023804v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Drapier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05049991v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606788v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Vo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019688v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Badia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04938543v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716617v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04616880v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pedoto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevalier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522798v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.032" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Andriamananjara" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824629v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04920904v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824619v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouetcha Daniella Nguemalieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420706v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420767v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002059v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623670v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670982v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Beraud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007995" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623671v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926723v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926876v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mezher" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514282v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Liu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400461v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708864v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Swery" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070617v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722340v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Al Akhrass" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fayolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722343v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howatchinou Tossoukpe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valdivieso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722059v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abouorm" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855907v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722091v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dereims" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Luca" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacquaut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592738v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pacquaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou Orm" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597937v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Luca" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592739v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592741v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391086v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391460v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Minni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378543v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubuis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouten" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413789v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413706v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bremond" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429542v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henrat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429881v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Couzan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294625v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360385v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294622v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouten" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492146v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295348v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combescure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Bergheau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294628v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491069v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Celle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294569v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Celle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294288v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Combes" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danna" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rattner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hausselle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geringer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dursapt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stolarz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295297v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500103v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hausselle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geringer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dursapt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stolarz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128232v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Goeuriot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.893" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295019v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295184v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294560v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294582v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812895v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812946v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Charvet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812948v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gaied" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975703v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vautrin Alain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298263v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leotoing" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298407v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elbouzzaoui" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henrat" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298331v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981977v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982261v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981968v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981953v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022798v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.X.H. Yong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. George" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Aksoy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108630" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04664090v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.07.019" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04257598v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01912-w" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518822v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.128120" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03223247v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.571779" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03896733v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103751" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888000v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103349" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425054v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.10.103" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015861v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1442-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.008" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015952v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1455-y" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016699v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ponthot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577875v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1259-2" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577833v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponthot Jean-Philippe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1286-7" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493427v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Seghini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sarasini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.09.065" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWRLGWBT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493401v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.09.047" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S0JFPHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577440v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seveno" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fuentes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart van Vuure" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.02.028" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577948v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55059" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353693v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.050" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353584v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8384SK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353571v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8VQ0FX0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01145419v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.09.003" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352778v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314565411" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353509v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.010" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S52V9ND4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353516v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.031" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MC897DB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470747v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abouorm" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Troian" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2014.882140" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063686v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.04.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFQ9KMGV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063698v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9101-4" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063663v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Waris" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313501532" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144951v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.306" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962442v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4415" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX34RC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00963557v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.724" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959603v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312455676" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959587v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.447" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962456v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.714" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00828886v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdivieso Fran&#231;ois" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapier Sylvain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05073.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNN4B2KG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736359v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998311421990" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00830372v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2569" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G333PSD8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852599v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688460v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998311410479" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828629v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3079" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19MGC1M8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851254v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.09.006" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470800v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivieso" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509135v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pouget" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000967" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562323v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.281-292" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00465215v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.09.007" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHLDN63X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582044v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.11.002" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FZV0WBQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429817v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009026" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294696v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193965v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008020" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410116v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295369v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294760v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970601162263" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294740v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292946v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lun" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2005.10.022" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB6C9QCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447466v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othemane Elbouazzaoui" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998305048746" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447464v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Monnatte" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.01.002" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X0F715X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00497910v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Uhl" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gaeid" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00563476v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Elbouazzaoui" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00563475v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pagot" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(02)00127-6" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297546v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297537v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297471v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295381v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00562396v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777136v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ024S" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-drapier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1795-9034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022798v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.X.H. Yong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. George" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Aksoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108630" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04664090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Badia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.07.019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04257598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Geoffre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01912-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.128120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03223247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouquerel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.571779" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03896733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maydine Ghestin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103349" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.10.103" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015861v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Andriamananjara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1442-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1455-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevalier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ponthot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponthot Jean-Philippe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1286-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1259-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Seghini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sarasini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.09.065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWRLGWBT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.09.047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S0JFPHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577440v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seveno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fuentes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart van Vuure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.02.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55059" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8384SK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353693v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8VQ0FX0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Swery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314565411" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353509v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S52V9ND4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MC897DB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01145419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dereims" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Luca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.09.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063663v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Waris" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313501532" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abouorm" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.306" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063698v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valdivieso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9101-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470747v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abouorm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Troian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2014.882140" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Al Akhrass" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fayolle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.04.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFQ9KMGV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962442v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4415" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX34RC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00963557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howatchinou Tossoukpe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.724" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312455676" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959587v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.447" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.714" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852599v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacquaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou Orm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00828886v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdivieso Fran&#231;ois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapier Sylvain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05073.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNN4B2KG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00830372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2569" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G333PSD8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Minni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998311421990" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688460v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998311410479" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851254v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.09.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470800v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivieso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3079" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19MGC1M8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828629v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubuis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pouget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000967" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562323v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.281-292" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00465215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.09.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHLDN63X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Celle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.11.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FZV0WBQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Couzan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294696v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouten" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193965v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hausselle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geringer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dursapt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stolarz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295369v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294760v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gaied" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970601162263" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294740v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Celle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Bergheau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292946v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2005.10.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB6C9QCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447466v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othemane Elbouazzaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henrat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998305048746" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00563476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Elbouazzaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00497910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Uhl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gaeid" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Monnatte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.01.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X0F715X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297537v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henrat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297546v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leotoing" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00563475v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pagot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(02)00127-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313012v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313123v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04919665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durif" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2299" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360129v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04873548v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04877094v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Kadri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610895v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019704v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05049991v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023804v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Drapier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606788v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219958v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Vo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023742v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019688v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04938543v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019534v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716617v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04616880v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pedoto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718295v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717978v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522798v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.032" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420706v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824629v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824595v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018844v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824619v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouetcha Daniella Nguemalieu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04920904v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420767v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002059v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670982v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Beraud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007995" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623671v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926717v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926723v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926724v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926876v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mezher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623670v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400461v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514282v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708864v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070617v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722340v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722343v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722059v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855907v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722091v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Luca" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597937v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597918v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pacquaut" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592738v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592739v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592741v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592736v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390769v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413789v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391460v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378543v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413706v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413974v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bremond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429542v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391086v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429881v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294569v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294622v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294628v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491069v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295348v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combescure" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutellier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490614v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492146v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294288v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Combes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danna" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rattner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294139v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hausselle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geringer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dursapt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stolarz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295297v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500103v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360385v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294625v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295184v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294560v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128232v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Goeuriot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.893" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295019v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294582v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812895v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812946v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Charvet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812948v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975703v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vautrin Alain" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298331v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298407v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elbouzzaoui" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298263v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981977v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982261v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981968v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981953v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295381v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00562396v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777136v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ024S" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>