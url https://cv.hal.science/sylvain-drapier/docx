--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Drapier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, Directeur de DISC-AER (Labcom ANR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1795-9034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards standardisation of the out-of-plane permeability measurement for reinforcement textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.X.H. Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Endruweit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.108630. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Level-Set/FEM approach for particle bed growth in Stokes–Darcy suspension filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.115612. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2024.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04664090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reappraisal of Upscaling Descriptors for Transient Two-Phase Flows in Fibrous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147 (2), pp.345 à 374. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-023-01912-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04257598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark exercise on image-based permeability determination of engineering textiles: Microscale predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Syerko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh G. Advani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 167, pp.107397. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193253v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary pressure contribution in fabrics as a function of fibre volume fraction for Liquid Composite Moulding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 635, pp.128120. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.128120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contribution to the Study of the Forming of Dry Unidirectional HiTape® Reinforcements for Primary Aircraft Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.421. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.571779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03223247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding transverse permeability of fibrous media: a statistical study from random representative volume elements with consideration of fluid slip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143, pp.103751. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03896733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary wicking in bio-based reinforcements undergoing swelling – Dual scale consideration of porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.art. 105893. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of intra-yarn flows on whole 3D woven fabric numerical permeability: from Stokes to Stokes-Darcy simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.103349. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02888000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of interface formation versus fibres properties in the mechanical behaviour of bio-based composites manufactured by Liquid Composite Molding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.86-95. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.10.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of local capillary effects in porous media as a pressure discontinuity acting on the interface of a transient bi-fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-018-1442-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02015861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific features of flax fibres used to manufacture composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.1023-1052. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-018-1455-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02015952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for local capillary effects in two-phase flows with relaxed surface tension formulation in enriched finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (8), pp.617-633. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02016311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (8), pp.615. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02016699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for thematic issues: computational methods in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponthot Jean-Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (Issue : 1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-016-1286-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01577833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resin infusion-based processes simulation : coupled Stokes-Darcy flows in orthotropic preforms undergoing finite strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (Issue : 1), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-015-1259-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01577875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Surface characterisation and wetting properties of single basalt fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Seghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sarasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.72-81 </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.09.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01493427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensiometric method to reliably assess wetting properties of single fibers with resins: Validation on cellulosic reinforcements for composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 512, pp. 26-33 </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01493401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting and swelling property modifications of elementary flax fibres and their effects on the Liquid Composite Molding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aart van Vuure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.31-40 </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01577440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wicking Tests for Unidirectional Fabrics: Measurements of Capillary Parameters to Evaluate Capillary Pressure in Liquid Composite Molding Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Issue : 119, pp.Article Number: e55059 </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/55059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01577948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards void formation and permeability predictions in LCM processes: A computational bifluid-solid mechanics framework dealing with capillarity and wetting issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 344 (4-5), pp.236-250. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01353584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary wicking in flax fabrics - Effects of swelling in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 498, pp.176-184. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01353693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational simulation of manufacturing processes Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponthot Jean-Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 344 (4-5), pp.209-210. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01353571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of woven flax fibres reinforcements: Effect of the shear on the in-plane permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Swery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bickerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (27), pp.3415-3430. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998314565411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01352778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary effects on flax fibers - Modification and characterization of the wetting dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.257-265. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary wicking in a fibrous reinforcement - Orthotropic issues to determine the capillary pressure components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.133-141. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01353516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D robust iterative coupling of Stokes, Darcy and solid mechanics for low permeability media undergoing finite strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dereims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01145419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the mold on the residual strain field monitored with optical fibers sensors in resin transfer molding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Waris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (21), pp.2589-2601. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998313501532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust monolithic approach for resin infusion based process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abouorm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 611-612, pp.306-315. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01144951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering at Particle Scale: An Eulerian Computing Framework to Deal with Strong Topological and Material Discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.141-187. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-014-9101-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01063698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes–Darcy coupling in severe regimes using multiscale stabilisation for mixed finite elements: monolithic approach versus decoupled approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abouorm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3-4), pp.113 - 137. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17797179.2014.882140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03470747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a logarithmic-strain based hyperelastic formulation into a three-field mixed finite element formulation to deal with incompressibility in finite-strain elastoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Al Akhrass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2014.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01063686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite element-based level set method for fluidelastic solid interaction with surface tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (9), pp.919-941. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00962442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of doped and multi-materials during sintering of a granular packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howatchinou Tossoukpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.724-731. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00963557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas transport in fibrous media: Application to in-plane permeability measurement using transient flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (18), pp.2237-2247. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998312455676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00959603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic approach of Stokes-Darcy coupling for LCM process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abouorm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT STATE-OF-THE-ART ON MATERIAL FORMING: NUMERICAL AND EXPERIMENTAL APPROACHES AT DIFFERENT LENGTH-SCALES, PTS 1-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.447-455. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00959587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 3D simulation of powder sintering by surface and volume diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.714-723. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00962456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abou Orm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), pp.383-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Simulation of Mass Transport During Sintering of a Granular Packing. Part I. Surface and Lattice Diffusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdivieso François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drapier Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (8), pp.23398-2405. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05073.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00828886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a level-set method and a mixed stabilized P1/P1 formulation for coupling Stokes-Darcy flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (2), pp.459-480. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.2569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00830372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analyses of resin infusion manufacturing processes of composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (13), pp.1617-1631. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998311421990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the resin infusion manufacturing process under industrial environment using distributed sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (6), pp.691-706. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998311410479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of friction properties at the workmaterial/cutting tool interface during the machining of randomly structured carbon fibers reinforced polymer with carbide tools under dry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (12), pp.2050-2058. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2011.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element simulation of the matter flow by surface diffusion using a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (7), pp.845-861. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03470800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element simulation of the matter flow by surface diffusion using a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (7), pp.845-861. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed experimental and numerical approach for characterizing the biomechanical response of the human leg under elastic compression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (3), pp.031006. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4000967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00509135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D simulation of the matter transport by surface diffusion within a level-set context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1-3), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.19.281-292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00562323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Liquid Resin Infusion (LRI) filling by fringe pattern projection and in situ thermocouples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (1), pp.36-44. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00465215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of liquid infusion into fibrous media undergoing compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.647. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2007.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude mécanique des articles de contention et de leurs effets sur la jambe humaine. Mechanical investigation of compression stockings and of their effects on the human leg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Couzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo identification of soft biological tissues using MR Imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance de défauts dans des cupules de prothèses de hanche en zircone soumises au phénomène de décoaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hausselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Geringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dursapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.153-158. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2008020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaws growth modelling in zirconia acetabular cups of hip prostheses under microseparation. Modélisation de la croissance de défauts dans des cupules de prothèses de hanche en zircone soumises au phénomène de décoaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hausselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Geringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dursapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.153-158. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2008020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Medical Imaging to set up numerical biomechanics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification strategy for orthotropic knitted elastomeric fabrics under large biaxial deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Gaied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (8), pp.871-894. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415970601162263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un modèle mécanique et thermo-physico-chimique pour la mise en oeuvre de matériaux composites par infusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue des matériaux composites avancés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.413-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment and analytical 2D predictions of the stocking pressures induced on a model leg by Medical Compressive Stockings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (16), pp.3017-3025. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2005.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental assessment of the saturated transverse permeability of Non Crimp New Concept (NC2) multiaxial fabrics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othemane Elbouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (13), pp.1169-1193. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998305048746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00447466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental assessment of the saturated transverse permeability of Non-Crimped New Concept (NC2) multiaxial fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Elbouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (13), pp.1169-1193. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998305048746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00563476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pression théorique et pression mesurée in situ des bas médicaux de compression : Apport de l'imagerie médicale et des techniques de simulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Uhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Gaeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Phlébologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (2), pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00497910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of transient through-thickness permeabilities of Non Crimp New Concept (NC2) multiaxial fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Monnatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othemane Elbouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (7), pp.877-892. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00447464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the stitching density on the transverse permeability of non-crimped new concept (NC2) multiaxial reinforcements : measurements and predictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62, pp.1979-1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First applications of a novel unified model for global and local buckling of sandwich columns.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.683-701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the stitching density on the transverse permeability of Non-Crimped New Concept (NC2) multiaxial reinforcements : measurements and predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62 (15), pp.1979-1991. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0266-3538(02)00127-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00563475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear interaction of geometrical and material properties in sandwich beam instabilities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.3717-3739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (91)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation stochastique d'écoulements transverses en régimes saturé et transitoire pour la modélisation des procédés d'élaboration de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de modèles darcéens diphasiques transitoires par POD-Galerkin à partir de données stationnaires grossières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in modelling the forming of unidirectional HiTape® reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2021 - 24th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2021, Liège, France. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.2299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04919665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation stochastique des écoulements diphasiques transverses transitoires dans les milieux fibreux pour modéliser l'élaboration de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic upscaling approach of impregnation flows in fibrous microstructures for composite process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.308-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04873548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of 3D printed porous media: towards the convergence of experimental and numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.757 - 764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04877094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order model based on POD-Galerkin for transient two-phase flows in porous media using database in steady state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05019704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de perméabilités numériques (benchmark international) – application à l’élaboration de matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SImulation et Modélisation pour l’Ingénierie Virtuelle (SIMIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05049991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD model order reduction for transient biphasic flows in porous media based on steady-state snapshots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques (MORTEch)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05023804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la perméabilité transverse d'un tissu de lin: Régimes saturé et transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary Pressure Estimation for Different Fibrous Reinforcement/Liquid Couples ; Application to Liquid Composite Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.H. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation stochastiques des écoulements multiphasiques transverses transitoires dans les milieux fibreux pour la modélisation des procédés de fabrication des composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymères &amp; Composites pour l’aéronautique et le spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05023742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a level-set method and a stabilized P1/P1 formulation for coupling transient Stokes-Darcy flows: application to particle deposition growth in suspension filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05019688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic upscaling of transient transverse multi-phase flow within fibrous media for modelling composite manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL (École Polytechnique Fédérale de Lausanne); Composite Construction laboratory (CCLab); Laboratory for Processing of Advanced Composites (LPAC) - EPFL, Jun 2022, Lauzanne, Switzerland. pp.784 à 791, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04938543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical upscaling from numerical simulations of transient two-phase flow within random fibrous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2022 - 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05019534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary pressure estimation depending on fabric, liquid and fibre volume fraction for Liquid Composite Moulding (LCM) processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nhan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of saturated and transient transverse permeability of carbon fiber fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Pedoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - Composites Meet Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL (École Polytechnique Fédérale de Lausanne); Composite Construction laboratory (CCLab); Laboratory for Processing of Advanced Composites (LPAC) - EPFL, Jun 2022, Lauzanne, Switzerland. pp.1046 à 1051, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04616880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle stochastique de transition d'échelle pour les écoulements diphasiques transitoires en milieu fibreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération de simulations éléments finis de problèmes transitoires par projection de Galerkin à partir de solutions obtenues en régime permanent diphasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P1/P1 Finite Element Framework for Taking Into Account Capillary Effects in Biphasic Flow Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05018907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P1/P1 Finite Element Framework for Taking Into Account Capillary Effects in Biphasic Flow Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th WCCM-ECCOMAS Congress - World Congress on Computational Mechanic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual Congress, France. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle pour la simulation numérique de procédés d'élaboration directe par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de l'adhésion-frottement pour le formage de renforts composites UDs HiTape®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements capillaires dans une microstructure fibreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05018844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique en configuration industrielle de procédés d'élaboration de composites structuraux par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouetcha Daniella Nguemalieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04920904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la formation de l'interface et des propriétés des fibres dans le comportement mécanique de composites bio-sourcés fabriqués par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation by wicking tests of capillary pressure as function of temperature for uncured resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulating the Forming of New Dry Automated Lay-up Reinforcements for Primary Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Beraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 20TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5007995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation de la Mise en Forme d'un Renfort Sec pour Structures Primaires Aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des modèles de Darcy et de Brinkman pour la prise en compte des effets capillaires locaux dans la simulation des écoulements macroscopiques en milieux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage multiphysique en régime transitoire: application aux procédés par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des effets capillaires locaux dans la simulation des procédés d'infusion pour les composites structuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche monolithique pour la simulation numérique des procédés d'élaboration de matériaux composites par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des phénomènes capillaires et de mouillage pour l'étude de la formation de macro/micro-porosités dans les procédés d'élaboration par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of sheared woven flax fibres reinforcements ; definition of parameters to model complex shape composites part processing by LCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Swery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bickerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 16 - 16th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seville, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of sheared woven flax fibres reinforcements; permeability measurements of the orthotropic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Swery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bickerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Flow Processes in Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes éléments finis robustes pour gérer l’incompressibilité en grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Al Akhrass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du frittage de matériaux dopés et de multi-matériaux à l'échelle d'un empilement granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howatchinou Tossoukpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic approach for coupling Stokes-Darcy in severe regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abouorm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance computing of sintering process at particle scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode éléments finis robuste pour la simulation industrielle de procédés composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dereims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de procédé pour matériaux composites - Couplage Stokes / Darcy / solide en grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dereims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abou Orm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de procédé pour matériaux composites - Interaction Fluide/structure en grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dereims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages Stokes/Darcy dans des milieux déformables pour la modélisation des procédés par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation directe du frittage à l'échelle des grains par diffusion surfacique et volumique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abouorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des contraintes résiduelles dans les structures composites : déformée après cuisson et usinage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation du transport de matière par diffusion surfacique à l'aide d'une approche Level-Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale de procédé d'élaboration des matériaux composites par infusion de résine (LRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la jambe humaine sous contention élastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une méthode Level Set pour le couplage Stokes-Darcy : application aux procédés d'élaboration par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des contraintes résiduelles dans les structures composites&nbsp;: déformation après cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du procédé de la fabrication Liquid Resin Infusion (LRI) sur simulateur industriel par capteurs distribués = Monitoring the Liquid Resin Infusion (LRI) manufacturing process under industrial environment using distributed sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des contraintes résiduelles de cuisson dans les structures composites : mesures et prédiction de variations angulaires = Characterization of cured-induced residual stresses in composite structures: measurements and prediction of angular variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical investigation of compression stockings and of their effects on the human leg. Étude mécanique des articles de contention et de leurs effets sur la jambe humaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Couzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AUM/AFM 08 (Activités Universitaires en Mécaniques/Association Française de Mécanique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de l'infusion d'une résine thermo-réactive dans un milieu poreux compressible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzième Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. pp.927-934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés mécaniques des tissus biologiques de la jambe à partir d'images IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la contention : prévision des pressions et utilisation comme vecteur d'identification des tissus biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Congrés du Réseau Français d'Ingénierie du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Luminy- Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle multi-physique pour la simulation de l'infusion d'un fluide thermo-réactif dans un milieu poreux compressible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France. pp.205-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 8ième Colloque National en Calcul des Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France. pp.ISBN: 978-2-7462-7821-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et mesures de champ en grandes déformations : application à un tricot élastomérique sous chargement biaxial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés mécaniques des tissus biologiques de la jambe à partir d'images IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of Living Osteoblasts on Apatite Substrate Investigated by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernache-Assollant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference and Exhibition of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance de défauts dans des cupules de prothèses de hanche en zircone soumises au phénomène de décoaptation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hausselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Geringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dursapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés mécaniques des tissus biologiques de la jambe à partir d'images IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France. pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance de défauts dans des cupules de prothèses de hanche en zircone soumises au phénomène de décoaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hausselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Geringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dursapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés mécaniques des tissus biologiques de la jambe à partir d'images IRM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et mesures de champ en grandes déformations : application à un tricot élastomérique sous chargement biaxial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France. pp.249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALE Formulation as a strategy to deal with flow in highly deformable media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Computational Mechanics (session M2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the infusion of a thermo-reactive resin into a composite deformable medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPam 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of conventional and High Velocity Compaction of alumina powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ceramics Congress and 4th Forum on New Materials, Acireale, Sicily, Italy, June 4-9, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy. pp.893-898, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.45.893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Velocity Compaction for ceramic powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ceramics Congress (CIMTEC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy. pp.session E6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation for the infusion of a thermo-reactive resin into a composite deformable medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Douai, France. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'écoulement dans un milieu compressible Infusion de résine dans un composite déformable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistabilité d'une poutre flambée. Modélisation thermomécanique d'un microsystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Fortunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Charvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'une loi de comportement biaxiale en grandes déformations pour des tricots élastomériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision du flambage local-global et interactif des poutres sandwichs en compression plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vautrin Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Giens, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global, local and interactive buckling in sandwich structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European congress on composite materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium. paper 433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and prediction of the influence of the stitching density on the transverse permeability of NC2 multiaxial reinforcement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elbouzzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th european conference on composite materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium. paper 281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Two-Scale Buckling Response of Sandwich Beams under In-Plane Compression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth international conference on engineering computational technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Czech Technical University in Prague, Czech Republic. paper 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear interaction of geometrical and material properties in sandwich structure instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium Material Instabilities and the Effect of Microstructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Austin, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive buckling in sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euromech Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flambage et effet d'échelle dans les structures sandwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Cachan, France. pp.343-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of scale effects on the buckling of sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth ICTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial Giens'07</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique et Industrie, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle des structures composites, comportement en compression et lien avec les procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Jean Monnet - Saint-Etienne, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00562396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de la résistance en compression des composites à fibres longues : approche structurelle du microflambage plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996METZ024S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01777136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId384"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sylvain Drapier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur, Directeur de DISC-AER (Labcom ANR)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sylvain-drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-1795-9034</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards standardisation of the out-of-plane permeability measurement for reinforcement textiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.X.H. Yong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Endruweit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.A. Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.108630. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2024.108630⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05022798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Level-Set/FEM approach for particle bed growth in Stokes–Darcy suspension filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 136, pp.115612. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2024.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04664090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reappraisal of Upscaling Descriptors for Transient Two-Phase Flows in Fibrous Media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transport in Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147 (2), pp.345 à 374. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11242-023-01912-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04257598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark exercise on image-based permeability determination of engineering textiles: Microscale predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Syerko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh G. Advani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 167, pp.107397. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193253v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary pressure contribution in fabrics as a function of fibre volume fraction for Liquid Composite Moulding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 635, pp.128120. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2021.128120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Contribution to the Study of the Forming of Dry Unidirectional HiTape® Reinforcements for Primary Aircraft Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, pp.421. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2020.571779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03223247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounding transverse permeability of fibrous media: a statistical study from random representative volume elements with consideration of fluid slip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143, pp.103751. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2021.103751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03896733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary wicking in bio-based reinforcements undergoing swelling – Dual scale consideration of porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Corn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Moigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.art. 105893. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2020.105893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02541875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of intra-yarn flows on whole 3D woven fabric numerical permeability: from Stokes to Stokes-Darcy simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanneck Wielhorski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Multiphase Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 129, pp.103349. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2020.103349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02888000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of interface formation versus fibres properties in the mechanical behaviour of bio-based composites manufactured by Liquid Composite Molding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 163, pp.86-95. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2018.10.103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of local capillary effects in porous media as a pressure discontinuity acting on the interface of a transient bi-fluid flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-018-1442-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02015861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific features of flax fibres used to manufacture composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Baley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Gomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (6), pp.1023-1052. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-018-1455-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02015952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting for local capillary effects in two-phase flows with relaxed surface tension formulation in enriched finite elements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (8), pp.617-633. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02016311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Ponthot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 346 (8), pp.615. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02016699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial for thematic issues: computational methods in manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponthot Jean-Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (Issue : 1), pp.1-2. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-016-1286-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01577833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resin infusion-based processes simulation : coupled Stokes-Darcy flows in orthotropic preforms undergoing finite strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (Issue : 1), pp.43-54. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-015-1259-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01577875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tensiometric method to reliably assess wetting properties of single fibers with resins: Validation on cellulosic reinforcements for composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 512, pp. 26-33 </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.09.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01493401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wetting and swelling property modifications of elementary flax fibres and their effects on the Liquid Composite Molding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Seveno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Fuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aart van Vuure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97, pp.31-40 </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01577440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wicking Tests for Unidirectional Fabrics: Measurements of Capillary Parameters to Evaluate Capillary Pressure in Liquid Composite Molding Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Issue : 119, pp.Article Number: e55059 </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3791/55059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01577948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Surface characterisation and wetting properties of single basalt fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Seghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Sarasini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.72-81 </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2016.09.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01493427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards void formation and permeability predictions in LCM processes: A computational bifluid-solid mechanics framework dealing with capillarity and wetting issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 344 (4-5), pp.236-250. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01353584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary wicking in flax fabrics - Effects of swelling in water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 498, pp.176-184. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.colsurfa.2016.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01353693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational simulation of manufacturing processes Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponthot Jean-Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 344 (4-5), pp.209-210. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2016.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01353571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of woven flax fibres reinforcements: Effect of the shear on the in-plane permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Swery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bickerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (27), pp.3415-3430. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998314565411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01352778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary effects on flax fibers - Modification and characterization of the wetting dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.257-265. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary wicking in a fibrous reinforcement - Orthotropic issues to determine the capillary pressure components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.133-141. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2015.05.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01353516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D robust iterative coupling of Stokes, Darcy and solid mechanics for low permeability media undergoing finite strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dereims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 94, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2014.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01145419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the mold on the residual strain field monitored with optical fibers sensors in resin transfer molding processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Waris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 48 (21), pp.2589-2601. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998313501532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01063663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A robust monolithic approach for resin infusion based process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abouorm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 611-612, pp.306-315. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01144951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sintering at Particle Scale: An Eulerian Computing Framework to Deal with Strong Topological and Material Discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (2), pp.141-187. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-014-9101-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01063698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stokes–Darcy coupling in severe regimes using multiscale stabilisation for mixed finite elements: monolithic approach versus decoupled approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abouorm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Troian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (3-4), pp.113 - 137. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17797179.2014.882140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03470747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating a logarithmic-strain based hyperelastic formulation into a three-field mixed finite element formulation to deal with incompressibility in finite-strain elastoplasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Al Akhrass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fayolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 86, pp.61-70. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.finel.2014.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01063686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A finite element-based level set method for fluidelastic solid interaction with surface tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 93 (9), pp.919-941. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.4415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00962442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of doped and multi-materials during sintering of a granular packing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howatchinou Tossoukpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.724-731. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.724⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00963557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas transport in fibrous media: Application to in-plane permeability measurement using transient flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (18), pp.2237-2247. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998312455676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00959603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic approach of Stokes-Darcy coupling for LCM process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abouorm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CURRENT STATE-OF-THE-ART ON MATERIAL FORMING: NUMERICAL AND EXPERIMENTAL APPROACHES AT DIFFERENT LENGTH-SCALES, PTS 1-3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.447-455. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00959587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct 3D simulation of powder sintering by surface and volume diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.714-723. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00962456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abou Orm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (3), pp.383-393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite Element Simulation of Mass Transport During Sintering of a Granular Packing. Part I. Surface and Lattice Diffusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valdivieso François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drapier Sylvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 95 (8), pp.23398-2405. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1551-2916.2012.05073.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00828886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a level-set method and a mixed stabilized P1/P1 formulation for coupling Stokes-Darcy flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 69 (2), pp.459-480. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/fld.2569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00830372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental analyses of resin infusion manufacturing processes of composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (13), pp.1617-1631. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998311421990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the resin infusion manufacturing process under industrial environment using distributed sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46 (6), pp.691-706. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998311410479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of friction properties at the workmaterial/cutting tool interface during the machining of randomly structured carbon fibers reinforced polymer with carbide tools under dry conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (12), pp.2050-2058. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2011.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element simulation of the matter flow by surface diffusion using a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (7), pp.845-861. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03470800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D finite element simulation of the matter flow by surface diffusion using a level set method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 86 (7), pp.845-861. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.3079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed experimental and numerical approach for characterizing the biomechanical response of the human leg under elastic compression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 132 (3), pp.031006. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4000967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00509135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D simulation of the matter transport by surface diffusion within a level-set context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (1-3), pp.281-292. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejcm.19.281-292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00562323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Liquid Resin Infusion (LRI) filling by fringe pattern projection and in situ thermocouples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (1), pp.36-44. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2009.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00465215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modelling of liquid infusion into fibrous media undergoing compaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.647. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euromechsol.2007.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00582044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude mécanique des articles de contention et de leurs effets sur la jambe humaine. Mechanical investigation of compression stockings and of their effects on the human leg.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Couzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.7-13. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca/2009026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vivo identification of soft biological tissues using MR Imaging.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance de défauts dans des cupules de prothèses de hanche en zircone soumises au phénomène de décoaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hausselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Geringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dursapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mécanique et Industries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.153-158. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2008020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaws growth modelling in zirconia acetabular cups of hip prostheses under microseparation. Modélisation de la croissance de défauts dans des cupules de prothèses de hanche en zircone soumises au phénomène de décoaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hausselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Geringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dursapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics &amp; Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.153-158. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/meca:2008020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Medical Imaging to set up numerical biomechanics modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chabrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification strategy for orthotropic knitted elastomeric fabrics under large biaxial deformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Gaied</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (8), pp.871-894. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415970601162263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'un modèle mécanique et thermo-physico-chimique pour la mise en oeuvre de matériaux composites par infusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue des matériaux composites avancés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (3), pp.413-419</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment and analytical 2D predictions of the stocking pressures induced on a model leg by Medical Compressive Stockings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (16), pp.3017-3025. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2005.10.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00292946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental assessment of the saturated transverse permeability of Non Crimp New Concept (NC2) multiaxial fabrics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othemane Elbouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (13), pp.1169-1193. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998305048746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00447466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pression théorique et pression mesurée in situ des bas médicaux de compression : Apport de l'imagerie médicale et des techniques de simulations numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Uhl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Gaeid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Lun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">-Phlébologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 58 (2), pp.131-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00497910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental assessment of the saturated transverse permeability of Non-Crimped New Concept (NC2) multiaxial fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othmane Elbouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (13), pp.1169-1193. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0021998305048746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00563476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of transient through-thickness permeabilities of Non Crimp New Concept (NC2) multiaxial fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Monnatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othemane Elbouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 36 (7), pp.877-892. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2005.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00447464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the stitching density on the transverse permeability of non-crimped new concept (NC2) multiaxial reinforcements : measurements and predictions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62, pp.1979-1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the stitching density on the transverse permeability of Non-Crimped New Concept (NC2) multiaxial reinforcements : measurements and predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62 (15), pp.1979-1991. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0266-3538(02)00127-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00563475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First applications of a novel unified model for global and local buckling of sandwich columns.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21, pp.683-701</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear interaction of geometrical and material properties in sandwich beam instabilities.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 39, pp.3717-3739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (92)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation stochastique d'écoulements transverses en régimes saturé et transitoire pour la modélisation des procédés d'élaboration de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sparse space-heterogeneous, physics-constrained PDE reconstruction for defect identification through low-frequency mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Inverse Problems, Control and Shape Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges in modelling the forming of unidirectional HiTape® reinforcements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESAFORM 2021 - 24th International Conference on Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège, Apr 2021, Liège, France. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25518/esaform21.2299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04919665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de modèles darcéens diphasiques transitoires par POD-Galerkin à partir de données stationnaires grossières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05313123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation stochastique des écoulements diphasiques transverses transitoires dans les milieux fibreux pour modéliser l'élaboration de composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic upscaling approach of impregnation flows in fibrous microstructures for composite process modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.308-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04873548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of 3D printed porous media: towards the convergence of experimental and numerical results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM21 - 21th European Conference on Composite Materials - For academia and industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CENTRALE NANTES; Nantes Université, Jul 2024, Nantes, France. pp.757 - 764</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04877094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage automatique d'EDPs contraintes par la physique pour l'identification des hétérogénéités dans les structures mécaniques élancées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Larbi Kadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gosselet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced order model based on POD-Galerkin for transient two-phase flows in porous media using database in steady state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05019704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">POD model order reduction for transient biphasic flows in porous media based on steady-state snapshots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Model Reduction Techniques (MORTEch)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05023804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de perméabilités numériques (benchmark international) – application à l’élaboration de matériaux composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SImulation et Modélisation pour l’Ingénierie Virtuelle (SIMIV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05049991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de la perméabilité transverse d'un tissu de lin: Régimes saturé et transitoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC23 : Journées Nationales sur les Composites 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMAC, UFC, Supmicrotech-ENSMM, CNRS, Jul 2023, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04606788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary Pressure Estimation for Different Fibrous Reinforcement/Liquid Couples ; Application to Liquid Composite Molding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.H. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM23 - 23rd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogénéisation stochastiques des écoulements multiphasiques transverses transitoires dans les milieux fibreux pour la modélisation des procédés de fabrication des composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymères &amp; Composites pour l’aéronautique et le spatial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05023742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining a level-set method and a stabilized P1/P1 formulation for coupling transient Stokes-Darcy flows: application to particle deposition growth in suspension filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayoub Badia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Computational Fluids Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Cannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05019688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic upscaling of transient transverse multi-phase flow within fibrous media for modelling composite manufacturing processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL (École Polytechnique Fédérale de Lausanne); Composite Construction laboratory (CCLab); Laboratory for Processing of Advanced Composites (LPAC) - EPFL, Jun 2022, Lauzanne, Switzerland. pp.784 à 791, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04938543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical upscaling from numerical simulations of transient two-phase flow within random fibrous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2022 - 8th European Congress on Computational Methods in Applied Sciences and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05019534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capillary pressure estimation depending on fabric, liquid and fibre volume fraction for Liquid Composite Moulding (LCM) processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Nhan Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - 20th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of saturated and transient transverse permeability of carbon fiber fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Baral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Pedoto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM20 - Composites Meet Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPFL (École Polytechnique Fédérale de Lausanne); Composite Construction laboratory (CCLab); Laboratory for Processing of Advanced Composites (LPAC) - EPFL, Jun 2022, Lauzanne, Switzerland. pp.1046 à 1051, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5075/epfl-298799_978-2-9701614-0-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04616880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle stochastique de transition d'échelle pour les écoulements diphasiques transitoires en milieu fibreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubin Geoffre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accélération de simulations éléments finis de problèmes transitoires par projection de Galerkin à partir de solutions obtenues en régime permanent diphasique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maydine Ghestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03717978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P1/P1 Finite Element Framework for Taking Into Account Capillary Effects in Biphasic Flow Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th WCCM-ECCOMAS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05018907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A P1/P1 Finite Element Framework for Taking Into Account Capillary Effects in Biphasic Flow Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th WCCM-ECCOMAS Congress - World Congress on Computational Mechanic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Virtual Congress, France. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23967/wccm-eccomas.2020.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle pour la simulation numérique de procédés d'élaboration directe par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de l'adhésion-frottement pour le formage de renforts composites UDs HiTape®</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Durif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écoulements capillaires dans une microstructure fibreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05018844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of capillary pressure by flow simulation in a fibrous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.N. Vo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCM 22 - 22nd International Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia. pp.181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04920904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique en configuration industrielle de procédés d'élaboration de composites structuraux par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouetcha Daniella Nguemalieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la formation de l'interface et des propriétés des fibres dans le comportement mécanique de composites bio-sourcés fabriqués par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Kervoelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacopo Tirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation by wicking tests of capillary pressure as function of temperature for uncured resins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Francesca Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM18 - 18th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Simulating the Forming of New Dry Automated Lay-up Reinforcements for Primary Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Beraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROCEEDINGS OF THE 20TH INTERNATIONAL ESAFORM CONFERENCE ON MATERIAL FORMING (ESAFORM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, 2 HUNTINGTON QUADRANGLE, STE 1NO1, MELVILLE, NY 11747-4501 USA, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5007995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04670982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte d'effets de mouillage dans la simulation d'écoulements dans des milieux fibreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Simulation de la Mise en Forme d'un Renfort Sec pour Structures Primaires Aéronautiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bouquerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison des modèles de Darcy et de Brinkman pour la prise en compte des effets capillaires locaux dans la simulation des écoulements macroscopiques en milieux poreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage multiphysique en régime transitoire: application aux procédés par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabih Mezher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en compte des effets capillaires locaux dans la simulation des procédés d'infusion pour les composites structuraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koloina Andriamananjara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique des phénomènes capillaires et de mouillage pour l'étude de la formation de macro/micro-porosités dans les procédés d'élaboration par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche monolithique pour la simulation numérique des procédés d'élaboration de matériaux composites par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Blais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of sheared woven flax fibres reinforcements ; definition of parameters to model complex shape composites part processing by LCM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Swery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bickerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCM 16 - 16th European Conference on Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Seville, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permeability of sheared woven flax fibres reinforcements; permeability measurements of the orthotropic behaviour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jacques Liotier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Govignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elinor Swery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bickerton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Flow Processes in Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Twente, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02070617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes éléments finis robustes pour gérer l’incompressibilité en grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Al Akhrass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Fayolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation du frittage de matériaux dopés et de multi-matériaux à l'échelle d'un empilement granulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howatchinou Tossoukpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic approach for coupling Stokes-Darcy in severe regimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abouorm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance computing of sintering process at particle scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ECCOMAS Young Investigators Conference (YIC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode éléments finis robuste pour la simulation industrielle de procédés composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dereims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick De Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abou Orm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de procédé pour matériaux composites - Interaction Fluide/structure en grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dereims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation de procédé pour matériaux composites - Couplage Stokes / Darcy / solide en grandes déformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dereims</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick de Luca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Nationales sur les Composites (JNC17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Poitiers-Futuroscope, France. pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00597937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplages Stokes/Darcy dans des milieux déformables pour la modélisation des procédés par infusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation directe du frittage à l'échelle des grains par diffusion surfacique et volumique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Pino Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation par éléments finis des procédés par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Abouorm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des contraintes résiduelles dans les structures composites : déformée après cuisson et usinage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03390769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation du transport de matière par diffusion surfacique à l'aide d'une approche Level-Set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Valdivieso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude numérique et expérimentale de procédé d'élaboration des matériaux composites par infusion de résine (LRI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Minni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la jambe humaine sous contention élastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Dubuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Debayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une méthode Level Set pour le couplage Stokes-Darcy : application aux procédés d'élaboration par infusion de résine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pacquaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des contraintes résiduelles dans les structures composites&nbsp;: déformation après cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Bremond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01413974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi du procédé de la fabrication Liquid Resin Infusion (LRI) sur simulateur industriel par capteurs distribués = Monitoring the Liquid Resin Infusion (LRI) manufacturing process under industrial environment using distributed sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Molimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des contraintes résiduelles de cuisson dans les structures composites : mesures et prédiction de variations angulaires = Characterization of cured-induced residual stresses in composite structures: measurements and prediction of angular variations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Klinkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Toulouse, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical investigation of compression stockings and of their effects on the human leg. Étude mécanique des articles de contention et de leurs effets sur la jambe humaine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Avril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Couzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées AUM/AFM 08 (Activités Universitaires en Mécaniques/Association Française de Mécanique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique de l'infusion d'une résine thermo-réactive dans un milieu poreux compressible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quinzième Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Marseille, France. pp.927-934</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés mécaniques des tissus biologiques de la jambe à partir d'images IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et mesures de champ en grandes déformations : application à un tricot élastomérique sous chargement biaxial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés mécaniques des tissus biologiques de la jambe à partir d'images IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du 8ième Colloque National en Calcul des Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Combescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France. pp.ISBN: 978-2-7462-7821-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la contention : prévision des pressions et utilisation comme vecteur d'identification des tissus biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ième Congrés du Réseau Français d'Ingénierie du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Luminy- Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle multi-physique pour la simulation de l'infusion d'un fluide thermo-réactif dans un milieu poreux compressible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France. pp.205-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adhesion of Living Osteoblasts on Apatite Substrate Investigated by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bernache-Assollant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Danna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Rattner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference and Exhibition of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance de défauts dans des cupules de prothèses de hanche en zircone soumises au phénomène de décoaptation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hausselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Geringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dursapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Stolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France. pp.91-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés mécaniques des tissus biologiques de la jambe à partir d'images IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bouten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France. pp.129-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la croissance de défauts dans des cupules de prothèses de hanche en zircone soumises au phénomène de décoaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Hausselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Geringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dursapt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stolarz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2007, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et mesures de champ en grandes déformations : application à un tricot élastomérique sous chargement biaxial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ième Colloque National en Calcul des Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Giens, France. pp.249-254</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des propriétés mécaniques des tissus biologiques de la jambe à partir d'images IRM.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Bouten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALE Formulation as a strategy to deal with flow in highly deformable media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Computational Mechanics (session M2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of the infusion of a thermo-reactive resin into a composite deformable medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroPam 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Toulouse, France. pp.160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of conventional and High Velocity Compaction of alumina powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ceramics Congress and 4th Forum on New Materials, Acireale, Sicily, Italy, June 4-9, 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy. pp.893-898, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AST.45.893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00128232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Velocity Compaction for ceramic powders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Souriou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Goeuriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bonnefoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Ceramics Congress (CIMTEC 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Acireale, Italy. pp.session E6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new formulation for the infusion of a thermo-reactive resin into a composite deformable medium.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Flow Processes in Composite Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Douai, France. pp.115-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'étude de l'écoulement dans un milieu compressible Infusion de résine dans un composite déformable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Celle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Bergheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bistabilité d'une poutre flambée. Modélisation thermomécanique d'un microsystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gatien Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Fortunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Charvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification d'une loi de comportement biaxiale en grandes déformations pour des tricots élastomériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Gaied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision du flambage local-global et interactif des poutres sandwichs en compression plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vautrin Alain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Giens, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00975703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Two-Scale Buckling Response of Sandwich Beams under In-Plane Compression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth international conference on engineering computational technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Czech Technical University in Prague, Czech Republic. paper 83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment and prediction of the influence of the stitching density on the transverse permeability of NC2 multiaxial reinforcement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Elbouzzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Henrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th european conference on composite materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium. paper 281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global, local and interactive buckling in sandwich structures.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European congress on composite materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bruges, Belgium. paper 433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear interaction of geometrical and material properties in sandwich structure instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUTAM Symposium Material Instabilities and the Effect of Microstructure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Austin, United States. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive buckling in sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Euromech Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00982261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flambage et effet d'échelle dans les structures sandwich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNC12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Cachan, France. pp.343-352</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of scale effects on the buckling of sandwich structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Leotoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vautrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXth ICTAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numéro spécial Giens'07</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Coutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique et Industrie, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00295381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation multi-échelle des structures composites, comportement en compression et lien avec les procédés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Jean Monnet - Saint-Etienne, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00562396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de la résistance en compression des composites à fibres longues : approche structurelle du microflambage plastique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Drapier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Paul Verlaine - Metz, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996METZ024S⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01777136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId385"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="808DC541"/>
+    <w:nsid w:val="53C91601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-drapier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1795-9034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022798v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.X.H. Yong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. George" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Aksoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108630" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04664090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Badia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.07.019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04257598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Geoffre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01912-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.128120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03223247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouquerel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.571779" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03896733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maydine Ghestin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103349" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.10.103" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015861v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Andriamananjara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1442-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1455-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevalier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ponthot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponthot Jean-Philippe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1286-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1259-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Seghini" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sarasini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.09.065" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWRLGWBT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.09.047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S0JFPHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577440v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seveno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fuentes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart van Vuure" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.02.028" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577948v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55059" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8384SK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353693v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8VQ0FX0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Swery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314565411" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353509v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S52V9ND4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MC897DB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01145419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dereims" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Luca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.09.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063663v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Waris" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313501532" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abouorm" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.306" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063698v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valdivieso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9101-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470747v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abouorm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Troian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2014.882140" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Al Akhrass" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fayolle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.04.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFQ9KMGV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962442v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4415" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX34RC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00963557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howatchinou Tossoukpe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.724" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312455676" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959587v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.447" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.714" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852599v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacquaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou Orm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00828886v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdivieso Fran&#231;ois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapier Sylvain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05073.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNN4B2KG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00830372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2569" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G333PSD8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Minni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998311421990" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688460v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998311410479" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851254v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.09.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470800v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivieso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3079" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19MGC1M8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828629v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubuis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pouget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000967" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562323v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.281-292" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00465215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.09.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHLDN63X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Celle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.11.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FZV0WBQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Couzan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294696v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouten" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193965v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hausselle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geringer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dursapt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stolarz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295369v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294760v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gaied" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970601162263" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294740v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Celle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Bergheau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292946v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2005.10.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB6C9QCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447466v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othemane Elbouazzaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henrat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998305048746" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00563476v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Elbouazzaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00497910v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Uhl" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gaeid" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Monnatte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.01.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X0F715X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297537v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henrat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297546v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leotoing" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00563475v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pagot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(02)00127-6" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313012v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313123v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04919665v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durif" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2299" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360129v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04873548v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04877094v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230541v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Kadri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610895v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019704v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05049991v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023804v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Drapier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606788v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219958v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Vo" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023742v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019688v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04938543v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019534v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716617v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04616880v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pedoto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718295v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717978v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018907v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522798v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.032" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420706v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824629v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824595v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018844v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824619v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouetcha Daniella Nguemalieu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04920904v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420767v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002059v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670982v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Beraud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007995" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623671v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926717v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926723v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926724v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926876v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mezher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623670v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400461v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514282v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708864v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070617v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722340v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722343v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722059v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855907v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722091v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Luca" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597937v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597918v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pacquaut" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592738v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592739v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592741v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592736v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390769v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413789v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391460v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378543v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413706v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413974v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bremond" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429542v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391086v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429881v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294569v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294622v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294628v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491069v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295348v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combescure" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutellier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490614v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492146v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294288v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Combes" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danna" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rattner" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294139v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hausselle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geringer" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dursapt" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stolarz" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295297v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500103v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360385v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294625v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295184v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294560v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128232v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Goeuriot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.893" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295019v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294582v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812895v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812946v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Charvet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812948v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975703v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vautrin Alain" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298331v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298407v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elbouzzaoui" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298263v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981977v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982261v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981968v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981953v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295381v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00562396v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777136v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ024S" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-drapier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1795-9034" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022798v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.X.H. Yong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. George" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. May" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Aksoy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108630" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04664090v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Badia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moulin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ferrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Descamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Drapier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2024.07.019" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04257598v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Geoffre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-023-01912-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03518822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.N. Vo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Francesca Pucci" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Drapier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jacques Liotier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.128120" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03223247v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bouquerel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2020.571779" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03896733v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maydine Ghestin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2021.103751" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02541875v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Moigne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Garat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2020.105893" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanneck Wielhorski" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2020.103349" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425054v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Tirillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2018.10.103" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015861v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koloina Andriamananjara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1442-3" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02015952v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Gomina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Br&#233;ard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-018-1455-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016311v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chevalier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02016699v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ponthot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Feulvarch" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2018.06.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577833v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponthot Jean-Philippe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Bergheau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-016-1286-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Blais" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1259-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493401v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.09.047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7S0JFPHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577440v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Seveno" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Fuentes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aart van Vuure" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.02.028" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01577948v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/55059" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01493427v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Seghini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Sarasini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2016.09.065" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWRLGWBT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Liu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z8384SK4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353693v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2016.03.050" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353571v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.02.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8VQ0FX0-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01352778v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Govignon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinor Swery" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bickerton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998314565411" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353509v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.03.010" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S52V9ND4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01353516v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2015.05.031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MC897DB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01145419v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dereims" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick de Luca" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.09.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063663v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Waris" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998313501532" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01144951v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Abouorm" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.306" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063698v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valdivieso" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-014-9101-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470747v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abouorm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Troian" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruchon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moulin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2014.882140" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01063686v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Al Akhrass" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fayolle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2014.04.004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFQ9KMGV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962442v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.4415" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MHX34RC3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00963557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howatchinou Tossoukpe" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.724" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959603v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998312455676" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00959587v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.447" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00962456v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.714" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852599v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pacquaut" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abou Orm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00828886v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valdivieso Fran&#231;ois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drapier Sylvain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1551-2916.2012.05073.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LNN4B2KG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00830372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.2569" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G333PSD8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736359v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Wang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molimard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vautrin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Minni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998311421990" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688460v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998311410479" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851254v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Klinkova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Rech" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2011.09.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03470800v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Valdivieso" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.3079" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-19MGC1M8-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828629v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00509135v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Avril" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bouten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubuis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pouget" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4000967" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00562323v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.19.281-292" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00465215v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2009.09.007" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHLDN63X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582044v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Celle" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.11.002" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FZV0WBQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429817v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Couzan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca/2009026" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294696v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouten" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193965v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hausselle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Geringer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dursapt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stolarz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2008020" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410116v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295369v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chabrand" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294760v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gaied" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970601162263" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294740v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Celle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M Bergheau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292946v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lun" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2005.10.022" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NB6C9QCX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447466v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othemane Elbouazzaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Henrat" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0021998305048746" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00497910v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Uhl" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Gaeid" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00563476v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othmane Elbouazzaoui" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00447464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Monnatte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2005.01.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X0F715X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297537v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pagot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Henrat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00563475v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pagot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-3538(02)00127-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297546v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Leotoing" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313012v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528876v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Larbi Kadri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04919665v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durif" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/esaform21.2299" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313123v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360129v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04873548v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04877094v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Baral" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230541v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610895v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019704v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023804v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Drapier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05049991v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606788v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04219958v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Vo" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Ravel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05023742v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019688v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04938543v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5075/epfl-298799_978-2-9701614-0-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05019534v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03716617v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhan Vo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04616880v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pedoto" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718295v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717978v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018907v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522798v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23967/wccm-eccomas.2020.032" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420706v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824629v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824595v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05018844v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04920904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824619v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouetcha Daniella Nguemalieu" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420767v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002059v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670982v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boisse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Beraud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007995" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623671v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926724v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926717v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926723v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926876v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabih Mezher" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623670v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514282v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400461v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01708864v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070617v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722340v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722059v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855907v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722091v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick De Luca" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597918v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pacquaut" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592738v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597937v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592739v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592741v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592736v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390769v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413789v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391460v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378543v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Debayle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413706v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413974v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bremond" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429542v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391086v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429881v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294569v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294622v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490614v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492146v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295348v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Combescure" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gilles" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutellier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294628v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491069v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294288v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Combes" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bernache-Assollant" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Danna" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Rattner" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294139v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hausselle" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Geringer" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dursapt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stolarz" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295297v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500103v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294625v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360385v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295184v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294560v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128232v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Goeuriot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnefoy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Thomas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AST.45.893" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295019v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294582v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812895v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812946v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fortunier" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Charvet" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812948v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975703v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Leotoing" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vautrin Alain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298263v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298407v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elbouzzaoui" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298331v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981977v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982261v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981968v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981953v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00295381v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00562396v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01777136v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996METZ024S" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>