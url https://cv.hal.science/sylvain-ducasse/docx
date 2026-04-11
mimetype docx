--- v0 (2026-03-09)
+++ v1 (2026-04-11)
@@ -1277,295 +1277,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of hierarchical Bayesian modeling to better constrain the chronologies of Upper Paleolithic archaeological cultures in France between ca. 32,000–21,000 calibrated years before present</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archaeological recontextualization and first direct 14C dating of a “pseudo-excise” decorated antler point from France (Pégourié Cave, Lot). Implications on the cultural geography of southwestern Europe during the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William E. Banks</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lanos</w:t>
+                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.592-616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02262162v1</w:t>
+                <w:t xml:space="preserve">hal-01973175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological recontextualization and first direct 14C dating of a “pseudo-excise” decorated antler point from France (Pégourié Cave, Lot). Implications on the cultural geography of southwestern Europe during the Last Glacial Maximum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An application of hierarchical Bayesian modeling to better constrain the chronologies of Upper Paleolithic archaeological cultures in France between ca. 32,000–21,000 calibrated years before present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William E. Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Renard</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Klaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 23, pp.592-616. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.188-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01973175v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle descente à la &amp;quot;Cave à Endives&amp;quot; (collection A. David) : réévaluation collective d’une série lotoise décontextualisée, propositions de diagnose chrono-culturelle et origine probable</w:t>
               </w:r>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier L'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daulny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2912,243 +2912,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AITABA : la secuencia solutreo-magdaleniense de la cueva de AITzbitArte IV (Errenteria) y la hipótesis del BAdeguliense vasco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating non-flint lithic resources management: what contribution to the understanding of the Upper Solutrean in the Aquitaine Basin in contrast with other components of the archaeological record?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Sánchez de la Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontre Archéologique "Université d'Oñati". Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arrizabalaga Á., Mangado X., Prieto A., Sánchez de la Torre M., Oct 2024, Oñati, Spain</w:t>
+              <w:t xml:space="preserve">THE DARK SIDE OF THE ROCK CHOICES: NON-FLINT REGISTRIES DURING THE PALAEOLITHIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Clément (INRAP – UMR 7041 ArScAn, AnTeT) et C. Viallet (Paléotime – UMR 7194 HNHP), Oct 2024, Tautavel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929210v1</w:t>
+                <w:t xml:space="preserve">hal-04928956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating non-flint lithic resources management: what contribution to the understanding of the Upper Solutrean in the Aquitaine Basin in contrast with other components of the archaeological record?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Villeneuve</w:t>
+                <w:t xml:space="preserve">AITABA : la secuencia solutreo-magdaleniense de la cueva de AITzbitArte IV (Errenteria) y la hipótesis del BAdeguliense vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Isabel Borao Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sánchez de la Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE DARK SIDE OF THE ROCK CHOICES: NON-FLINT REGISTRIES DURING THE PALAEOLITHIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Clément (INRAP – UMR 7041 ArScAn, AnTeT) et C. Viallet (Paléotime – UMR 7194 HNHP), Oct 2024, Tautavel, France</w:t>
+              <w:t xml:space="preserve">4ème Rencontre Archéologique "Université d'Oñati". Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arrizabalaga Á., Mangado X., Prieto A., Sánchez de la Torre M., Oct 2024, Oñati, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928956v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind the laurel leaves: local upper Solutrean productions. Some insights from the non-flint lithic component of Cuzoul de Vers (France)</w:t>
               </w:r>
@@ -6141,51 +6141,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E960C39"/>
+    <w:nsid w:val="EE113489"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6372,51 +6372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-ducasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0925-5937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15281325X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villeneuve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mesa-Saborido" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.50" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14773" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14825" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.12.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.05.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00671669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2098" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L'Homme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Borao &#193;lvarez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#225;nchez de la Torre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132931v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ciszak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861701" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastoors" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infine-editions.fr/publications/la-grotte-denlene/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsconfluences.com/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835557v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647960v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Platel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14052" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647867v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565784v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/D0043926" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-ducasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0925-5937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15281325X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villeneuve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mesa-Saborido" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.50" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14773" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14825" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.12.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.05.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00671669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2098" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L'Homme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929210v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Borao &#193;lvarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#225;nchez de la Torre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132931v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ciszak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861701" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastoors" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infine-editions.fr/publications/la-grotte-denlene/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsconfluences.com/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835557v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647960v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Platel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14052" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647867v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565784v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/D0043926" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>