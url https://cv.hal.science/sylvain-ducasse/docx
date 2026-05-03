--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -1277,295 +1277,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02885865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeological recontextualization and first direct 14C dating of a “pseudo-excise” decorated antler point from France (Pégourié Cave, Lot). Implications on the cultural geography of southwestern Europe during the Last Glacial Maximum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An application of hierarchical Bayesian modeling to better constrain the chronologies of Upper Paleolithic archaeological cultures in France between ca. 32,000–21,000 calibrated years before present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William E. Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Klaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.019⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220, pp.188-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973175v1</w:t>
+                <w:t xml:space="preserve">hal-02262162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of hierarchical Bayesian modeling to better constrain the chronologies of Upper Paleolithic archaeological cultures in France between ca. 32,000–21,000 calibrated years before present</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Archaeological recontextualization and first direct 14C dating of a “pseudo-excise” decorated antler point from France (Pégourié Cave, Lot). Implications on the cultural geography of southwestern Europe during the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Klaric</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lanos</w:t>
+                <w:t xml:space="preserve">François Lacrampe-Cuyaubère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 220, pp.188-214. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.592-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.07.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262162v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelle descente à la &amp;quot;Cave à Endives&amp;quot; (collection A. David) : réévaluation collective d’une série lotoise décontextualisée, propositions de diagnose chrono-culturelle et origine probable</w:t>
               </w:r>
@@ -2800,51 +2800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier L'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Daulny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2912,243 +2912,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating non-flint lithic resources management: what contribution to the understanding of the Upper Solutrean in the Aquitaine Basin in contrast with other components of the archaeological record?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Villeneuve</w:t>
+                <w:t xml:space="preserve">AITABA : la secuencia solutreo-magdaleniense de la cueva de AITzbitArte IV (Errenteria) y la hipótesis del BAdeguliense vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Isabel Borao Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sánchez de la Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE DARK SIDE OF THE ROCK CHOICES: NON-FLINT REGISTRIES DURING THE PALAEOLITHIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Clément (INRAP – UMR 7041 ArScAn, AnTeT) et C. Viallet (Paléotime – UMR 7194 HNHP), Oct 2024, Tautavel, France</w:t>
+              <w:t xml:space="preserve">4ème Rencontre Archéologique "Université d'Oñati". Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arrizabalaga Á., Mangado X., Prieto A., Sánchez de la Torre M., Oct 2024, Oñati, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928956v1</w:t>
+                <w:t xml:space="preserve">hal-04929210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AITABA : la secuencia solutreo-magdaleniense de la cueva de AITzbitArte IV (Errenteria) y la hipótesis del BAdeguliense vasco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating non-flint lithic resources management: what contribution to the understanding of the Upper Solutrean in the Aquitaine Basin in contrast with other components of the archaeological record?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Sánchez de la Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontre Archéologique "Université d'Oñati". Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arrizabalaga Á., Mangado X., Prieto A., Sánchez de la Torre M., Oct 2024, Oñati, Spain</w:t>
+              <w:t xml:space="preserve">THE DARK SIDE OF THE ROCK CHOICES: NON-FLINT REGISTRIES DURING THE PALAEOLITHIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Clément (INRAP – UMR 7041 ArScAn, AnTeT) et C. Viallet (Paléotime – UMR 7194 HNHP), Oct 2024, Tautavel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04929210v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind the laurel leaves: local upper Solutrean productions. Some insights from the non-flint lithic component of Cuzoul de Vers (France)</w:t>
               </w:r>
@@ -3926,234 +3926,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badegoulien versus Magdalénien. II, Le Magdalénien inférieur quercinois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">Le Quercy pleistocène : région à peuplement continu depuis 0,3 Ma ? archéo-stratigraphies et datations radiométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modalité d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVe Congrès mondial de l’UISPP, Lisbonne, septembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.379-394</w:t>
+              <w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.67-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01834018v1</w:t>
+                <w:t xml:space="preserve">hal-01833973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Quercy pleistocène : région à peuplement continu depuis 0,3 Ma ? archéo-stratigraphies et datations radiométriques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+                <w:t xml:space="preserve">Badegoulien versus Magdalénien. II, Le Magdalénien inférieur quercinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.67-106</w:t>
+              <w:t xml:space="preserve">Modalité d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVe Congrès mondial de l’UISPP, Lisbonne, septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.379-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833973v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badegoulien versus Magdalénien. I, Le Badegoulien récent quercinois : état de la recherche, réflexions et questionnements</w:t>
               </w:r>
@@ -4536,103 +4536,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts du Paléolithique supérieur dans le Sud-Ouest de la France : fouilles 2004-2006 au Piage (Fajoles, Lot). Problématique et premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foni Lebrun-Ricalens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés du Paléolithique dans un Grand Sud-Ouest de la France : nouveaux gisements, nouveaux résultats, nouvelles méthodes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Bordeaux, France. pp.261-288</w:t>
@@ -6141,51 +6141,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE113489"/>
+    <w:nsid w:val="800B5A86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6372,51 +6372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-ducasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0925-5937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15281325X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villeneuve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mesa-Saborido" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.50" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973175v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262162v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14773" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14825" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.12.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.05.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00671669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2098" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L'Homme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929210v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Borao &#193;lvarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#225;nchez de la Torre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132931v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ciszak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861701" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastoors" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infine-editions.fr/publications/la-grotte-denlene/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsconfluences.com/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835557v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647960v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Platel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14052" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647867v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565784v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/D0043926" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-ducasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0925-5937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15281325X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villeneuve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mesa-Saborido" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.50" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14773" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14825" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.12.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.05.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00671669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2098" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L'Homme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Borao &#193;lvarez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#225;nchez de la Torre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132931v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ciszak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861701" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastoors" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infine-editions.fr/publications/la-grotte-denlene/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsconfluences.com/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835557v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647960v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Platel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14052" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647867v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565784v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/D0043926" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>