--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2912,243 +2912,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AITABA : la secuencia solutreo-magdaleniense de la cueva de AITzbitArte IV (Errenteria) y la hipótesis del BAdeguliense vasco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating non-flint lithic resources management: what contribution to the understanding of the Upper Solutrean in the Aquitaine Basin in contrast with other components of the archaeological record?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria Sánchez de la Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontre Archéologique "Université d'Oñati". Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arrizabalaga Á., Mangado X., Prieto A., Sánchez de la Torre M., Oct 2024, Oñati, Spain</w:t>
+              <w:t xml:space="preserve">THE DARK SIDE OF THE ROCK CHOICES: NON-FLINT REGISTRIES DURING THE PALAEOLITHIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Clément (INRAP – UMR 7041 ArScAn, AnTeT) et C. Viallet (Paléotime – UMR 7194 HNHP), Oct 2024, Tautavel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04929210v1</w:t>
+                <w:t xml:space="preserve">hal-04928956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating non-flint lithic resources management: what contribution to the understanding of the Upper Solutrean in the Aquitaine Basin in contrast with other components of the archaeological record?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Villeneuve</w:t>
+                <w:t xml:space="preserve">AITABA : la secuencia solutreo-magdaleniense de la cueva de AITzbitArte IV (Errenteria) y la hipótesis del BAdeguliense vasco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Isabel Borao Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Sánchez de la Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE DARK SIDE OF THE ROCK CHOICES: NON-FLINT REGISTRIES DURING THE PALAEOLITHIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Clément (INRAP – UMR 7041 ArScAn, AnTeT) et C. Viallet (Paléotime – UMR 7194 HNHP), Oct 2024, Tautavel, France</w:t>
+              <w:t xml:space="preserve">4ème Rencontre Archéologique "Université d'Oñati". Movilidad y Redes en los Pirineos Prehistóricos a través de las Industrias Líticas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arrizabalaga Á., Mangado X., Prieto A., Sánchez de la Torre M., Oct 2024, Oñati, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928956v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04929210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind the laurel leaves: local upper Solutrean productions. Some insights from the non-flint lithic component of Cuzoul de Vers (France)</w:t>
               </w:r>
@@ -3926,234 +3926,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Quercy pleistocène : région à peuplement continu depuis 0,3 Ma ? archéo-stratigraphies et datations radiométriques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+                <w:t xml:space="preserve">Badegoulien versus Magdalénien. II, Le Magdalénien inférieur quercinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.67-106</w:t>
+              <w:t xml:space="preserve">Modalité d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVe Congrès mondial de l’UISPP, Lisbonne, septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.379-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833973v1</w:t>
+                <w:t xml:space="preserve">hal-01834018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badegoulien versus Magdalénien. II, Le Magdalénien inférieur quercinois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">Le Quercy pleistocène : région à peuplement continu depuis 0,3 Ma ? archéo-stratigraphies et datations radiométriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modalité d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVe Congrès mondial de l’UISPP, Lisbonne, septembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.379-394</w:t>
+              <w:t xml:space="preserve">Modalités d’occupation et exploitation des milieux au Paléolithique dans le Sud-Ouest de la France : l’exemple du Quercy. Actes de la session C67, XVème Congrès de l’UISPP, Lisbonne, septembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Lisbonne, Portugal. pp.67-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834018v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badegoulien versus Magdalénien. I, Le Badegoulien récent quercinois : état de la recherche, réflexions et questionnements</w:t>
               </w:r>
@@ -4536,51 +4536,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les débuts du Paléolithique supérieur dans le Sud-Ouest de la France : fouilles 2004-2006 au Piage (Fajoles, Lot). Problématique et premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Guillaume Bordes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foni Lebrun-Ricalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4588,51 +4588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés du Paléolithique dans un Grand Sud-Ouest de la France : nouveaux gisements, nouveaux résultats, nouvelles méthodes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Bordeaux, France. pp.261-288</w:t>
@@ -4894,402 +4894,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fréquentations préhistoriques d'Enlène : le Diverticule Gauche</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pour une palethnologie du pauvre : apports des séquences du Sud-Ouest de la France à la définition des comportements techno- et socio-économiques lors de la transition solutréo-badegoulienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Chauvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grotte d'Enlène. Immersion dans un habitat magdalénien</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 978-2-902302-30-7</w:t>
+              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Société préhistorique française, 2019, Actes du XXVIIe Congrès préhistorique de France. Préhistoire de l'Europe du Nord-Ouest. Mobilités, climats et identités culturelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02379038v1</w:t>
+                <w:t xml:space="preserve">hal-02361075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les industries lithiques et osseuses de la grotte de Gabillou</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+                <w:t xml:space="preserve">Les fréquentations préhistoriques d'Enlène : le Diverticule Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Pastoors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La grotte ornée de Gabillou</w:t>
+              <w:t xml:space="preserve">La grotte d'Enlène. Immersion dans un habitat magdalénien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.51-54, 2019, 978-2-35527-243 1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In Fine éditions d'art; Association Louis Bégouën</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-902302-30-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006320v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une palethnologie du pauvre : apports des séquences du Sud-Ouest de la France à la définition des comportements techno- et socio-économiques lors de la transition solutréo-badegoulienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les industries lithiques et osseuses de la grotte de Gabillou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ducasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Cyril Montoya; Jean-Pierre Fagnart; Jean-Luc Locht. </w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Gaussen; Jean Gaussen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préhistoire de l'Europe du Nord-Ouest : mobilité, climats et identités culturelles. 28e congrès préhistorique de France,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Société préhistorique française, 2019, Actes du XXVIIe Congrès préhistorique de France. Préhistoire de l'Europe du Nord-Ouest. Mobilités, climats et identités culturelles</w:t>
+              <w:t xml:space="preserve">La grotte ornée de Gabillou</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confluences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.51-54, 2019, 978-2-35527-243 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361075v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la rupture typologique à la fracture socio-économique : implications sur les systèmes de mobilité entre Solutréen récent et Badegoulien dans le Sud-Ouest français (24-21 ka cal. BP)</w:t>
               </w:r>
@@ -6141,51 +6141,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="800B5A86"/>
+    <w:nsid w:val="25912313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6372,51 +6372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-ducasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0925-5937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15281325X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villeneuve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mesa-Saborido" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.50" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14773" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14825" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.12.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.05.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00671669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2098" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L'Homme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929210v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Borao &#193;lvarez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#225;nchez de la Torre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928956v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132931v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833973v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834018v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ciszak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861701" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379038v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastoors" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infine-editions.fr/publications/la-grotte-denlene/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006320v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsconfluences.com/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361075v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835557v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647960v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Platel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14052" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647867v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565784v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/D0043926" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-ducasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0925-5937" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15281325X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409312v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Torterat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lafor&#234;t" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lesvignes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Mordant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Villeneuve" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Mesa-Saborido" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pasquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7246" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777020v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861529" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539687v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Klaric" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661084v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1296l" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000238v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.10.063" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/RDC.2020.50" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.4558" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262162v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.07.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973175v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.11.019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01908197v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14773" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02128916v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14825" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3132" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.12.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150456v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2012.05.018" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00671669v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Camus" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2098" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633357v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633575v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L'Homme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633378v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637119v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929210v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Isabel Borao &#193;lvarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#225;nchez de la Torre" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132953v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132931v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137143v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834018v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137042v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647962v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ciszak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426346v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foni Lebrun-Ricalens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150487v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bignon-Lau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13861701" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379038v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastoors" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infine-editions.fr/publications/la-grotte-denlene/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006320v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsconfluences.com/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835557v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833995v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647960v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilotte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Platel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2011.14052" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00647867v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00565784v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/D0043926" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>