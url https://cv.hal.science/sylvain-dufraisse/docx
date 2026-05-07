--- v0 (2026-03-15)
+++ v1 (2026-05-07)
@@ -305,768 +305,768 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrei Tudor Mihail et Andrei Razvan Voinea, Communist football and urban history in Bucharest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Football(s). Histoire, culture, économie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fizkul’tura et soin du corps dans l’URSS de la fin des années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 58 (2), pp.243-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.058.0243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recompositions des espaces sportifs soviétiques et post-soviétiques » (années 1980-1990)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 24 (2), pp.7-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsss.024.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04992918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refondre l’action publique sportive locale dans l’Union soviétique des années 1980. Le cas léningradois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 39 (4), pp.47-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.039.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fiz ! Kul´t ! Ura ! » : former, par le corps, l’enfance et la jeunesse soviétiques. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Pichon-Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'histoire russe, est-européenne, caucasienne et centrasiatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (1), pp.9-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/monderusse.14509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04821446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Au temps de la catastrophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04992936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les compétitions sportives internationales dans toutes leurs dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 e année (1), pp.5-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.241.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une histoire socio-politique du gouvernement soviétique après Staline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Momzikoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique, Hors série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 39 (4), pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parl2.039.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Fiz! Kul´t! Ura!”. Moulding young Soviets through physical activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Pichon-Bonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'histoire russe, est-européenne, caucasienne et centrasiatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 65 (1), pp.9-18. </w:t>
-[...603 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2024, 65 (1), pp.19-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/monderusse.14514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1615,183 +1615,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aux portes du monde sportif. L’entrée de l’Union soviétique dans les fédérations internationales sportives (1945-1952)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 155 (3), pp.75-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.155.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La supériorité sportive féminine soviétique, un enjeu de guerre froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57, pp.113-131. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/clio.23400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176508v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04174466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Patarin-Jossec, La Fabrique de l’astronaute. Ethnographie terrestre de la station spatiale internationale</w:t>
               </w:r>
@@ -2536,545 +2536,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sportifs soviétiques dans la grande guerre patriotique : des mobilisations différenciées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4 (268), pp.75-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmcc.268.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gymnastics’ centre of gravity: the Fédération Internationale de Gymnastique , its governance and the Cold War, 1956–1976</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Cervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Quin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sport in History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37 (3), pp.309-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17460263.2017.1363081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02010018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Soviétiques hors d’URSS : quels voyages pour quelles expériences ? Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Momzikoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Pedemonte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guerres mondiales et conflits contemporains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gmcc.268.0075⟩</w:t>
+              <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les enjeux socio-politiques et les effets des voyages des délégations soviétiques, 16 (2), pp.11-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lcsi.016.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler, mettre en ordre et réguler : la réforme des revenus des sportifs soviétiques au lendemain de la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mouvement social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 254 (1), pp 103-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lms.254.0103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les héros du sport. La fabrique de l’élite sportive soviétique, 1934-1980, compte rendu de thèse »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Pierre Renouvin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (2), pp. 143-151. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bipr1.044.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Rafael Pedemonte</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Démontrer la puissance et parfaire les esprits. Pratiques et objectifs des délégations sportives soviétiques à l’étranger, 1952-fin des années 1960 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers Irice / Les Cahiers Sirice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Les enjeux socio-politiques et les effets des voyages des délégations soviétiques, 16 (2), pp.11-18. </w:t>
-[...76 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (2), pp. 35-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lcsi.016.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -3160,252 +3160,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sumpf, De Lénine à Gagarine, Gallimard, « Folio histoire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Vol. 45 (2), pp. 245-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0338059914002101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le sport soviétique dans la Russie contemporaine : quelle(s) mémoire(s) ? »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regard sur l'Est - RSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02001449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Champion et politique, la fonction de komsorg dans les équipes nationales en URSS (1964-1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire@Politique : revue du Centre d'histoire de Sciences Po</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23 (2), pp. 166-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/hp.023.0166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02001601v1</w:t>
-              </w:r>
-[...145 lines deleted...]
-                <w:t xml:space="preserve">halshs-02001449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Какие спортсмены нам нужны ? Спопы о спортивном элите, 1928-1929</w:t>
               </w:r>
@@ -5042,64 +5042,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1968 ou l’histoire d’un tournant sportif et politique, mais aussi médical et institutionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Quin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Bohuon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5572,200 +5572,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Guillaume Sauvé, Subir la victoire. Essor et chute de l'intelligentsia libérale en Russie (1987-1993) », Lectures, les comptes rendus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.43672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02949193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Ronan Hervouet, Le goût des tyrans. Une ethnographie politique du quotidien en Biélorussie »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dufraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lectures.45317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02997932v1</w:t>
-              </w:r>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">halshs-02949193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Zeller, Sport and Society in the Soviet Union. The Politics of Football after Stalin Londres – New‑York : J.B. Tauris, 2018, 300 p.</w:t>
               </w:r>
@@ -6103,51 +6103,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B3EB459"/>
+    <w:nsid w:val="8A4A0B7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6334,51 +6334,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-dufraisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4378-2343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197440770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992936v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dufraisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichon-Bonin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.14509" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992938v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992916v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.058.0243" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.024.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04696478v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.039.0047" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vonnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.241.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04696472v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Momzikoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.039.0011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697571v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.14514" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2406.0069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.189.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ycx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992939v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1321j" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120dv" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.195.0085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23400" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.155.0075" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874183v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13553" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/imp.2021.0109" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.2434" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47981" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8JRHW4M9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.277.0073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14660970.2020.1775042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.568025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010018v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Cervin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Quin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2017.1363081" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.268.0075" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001065v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.254.0103" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001144v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.044.0143" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001554v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pedemonte" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcsi.016.0011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcsi.016.0035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001081v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.141.0165" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.023.0166" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059914002101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001449v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mador&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Lay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532541v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176513v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/une-histoire-sportive-de-la-guerre-froide/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532538v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992934v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321291v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beltramo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2205" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532543v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sbetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001141v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001137v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001389v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655863v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02656914211005956p" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997932v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45317" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZMK83W26-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949193v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.43672" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CXGWZT75-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887702v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887708v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992924v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Viaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tollis-Kalioudjoglou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-dufraisse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4378-2343" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197440770" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dufraisse" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.058.0243" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992918v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.024.0007" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04696478v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.039.0047" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04821446v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pichon-Bonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.14509" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992936v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697565v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vonnard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Nicolas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.241.0005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04696472v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Momzikoff" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parl2.039.0011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697571v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/monderusse.14514" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697570v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2406.0069" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697564v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pouv.189.0007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697559v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ycx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992939v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992920v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1321j" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697563v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120dv" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.195.0085" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174466v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.155.0075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.23400" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874183v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.13553" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655858v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/imp.2021.0109" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655855v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoirepolitique.2434" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.47981" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-8JRHW4M9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532529v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.277.0073" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14660970.2020.1775042" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02973311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2020.568025" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001094v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001607v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmcc.268.0075" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02010018v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Cervin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bohuon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Quin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17460263.2017.1363081" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001554v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Pedemonte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcsi.016.0011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001065v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.254.0103" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bipr1.044.0143" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001576v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcsi.016.0035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001081v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.141.0165" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001112v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0338059914002101" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001449v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hp.023.0166" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441360v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lestrelin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mador&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Le Lay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532541v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532542v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001675v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176513v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nouveau-monde.net/catalogue/une-histoire-sportive-de-la-guerre-froide/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532538v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992931v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992934v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992932v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176520v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176518v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04321291v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Gasparini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Beltramo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/allianceathena/2205" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03636127v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530187v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488286v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532543v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Moreau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Sbetti" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001127v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001141v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001137v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001409v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02001389v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655863v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03655859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02656914211005956p" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949193v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.43672" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CXGWZT75-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997932v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.45317" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-ZMK83W26-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887702v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02887708v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992924v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Viaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tollis-Kalioudjoglou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>