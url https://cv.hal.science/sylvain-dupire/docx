--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -249,611 +249,611 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change altered the dynamics of stand dominant height in forests during the past century – Analysis of 20 European tree species</w:t>
+                <w:t xml:space="preserve">Forest-based solutions for reconciling natural hazard reduction with biodiversity benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Combaud</w:t>
+                <w:t xml:space="preserve">Freddy Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+                <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dupire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vallet</w:t>
+                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121601⟩</w:t>
+              <w:t xml:space="preserve">Nature-Based Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nbsj.2024.100114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331285v1</w:t>
+                <w:t xml:space="preserve">hal-04456941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest-based solutions for reconciling natural hazard reduction with biodiversity benefits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change altered the dynamics of stand dominant height in forests during the past century – Analysis of 20 European tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Combaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Rey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thomas Cordonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Berger</w:t>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature-Based Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 553, pp.1-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nbsj.2024.100114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2023.121601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456941v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre l'évolution et les impacts des incendies en montagne: les zones biogéographiques alpines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global patterns of tree density are contingent upon local determinants in the world’s natural forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Curt</w:t>
+                <w:t xml:space="preserve">Jaime Madrigal-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Bigot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joaquín Calatayud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ballesteros-Cánovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques Infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-04419-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144770v1</w:t>
+                <w:t xml:space="preserve">hal-03942333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating burned area as a complementary performance measure for daily fire danger assessment: A large-scale test</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Harald Vacik</w:t>
+                <w:t xml:space="preserve">Mieux comprendre l'évolution et les impacts des incendies en montagne: les zones biogéographiques alpines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juli G Pausas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Risques Infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230635v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global patterns of tree density are contingent upon local determinants in the world’s natural forests</w:t>
+                <w:t xml:space="preserve">Integrating burned area as a complementary performance measure for daily fire danger assessment: A large-scale test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Madrigal-González</w:t>
+                <w:t xml:space="preserve">İsmail Bekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquín Calatayud</w:t>
+                <w:t xml:space="preserve">G. Boris Pezzatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Ballesteros-Cánovas</w:t>
+                <w:t xml:space="preserve">Marco Conedera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrián Escudero</w:t>
+                <w:t xml:space="preserve">Harald Vacik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Cayuela</w:t>
+                <w:t xml:space="preserve">Juli G Pausas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.1-6. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 342, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-04419-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942333v1</w:t>
+                <w:t xml:space="preserve">hal-04230635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved tree-ring sampling strategy enhances the detection of key meteorological drivers of rockfall activity</w:t>
               </w:r>
@@ -973,77 +973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire Activity in Mediterranean Forests (The Algerian Case)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Aini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire Chief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3 (4), pp.17/58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1077,103 +1077,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate reverses directionality in the richness–abundance relationship across the World’s main forest biomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Madrigal-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquín Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Ballesteros-Cánovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11 (1), pp.7/5635. </w:t>
@@ -1211,103 +1211,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonized mapping of forests with a protection function against rockfalls over European Alpine countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 120, pp.11/102221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1341,77 +1341,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of forest ecosystems to fire in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1484,51 +1484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1575,77 +1575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal trends in fire weather in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 595, pp.801 - 817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1673,468 +1673,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel quantitative indicators to characterize the protective effect of mountain forests against rockfall</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The protective effect of forests against rockfalls across the French Alps: Influence of forest diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borgniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 67, pp.98 - 107. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 382, pp.269 - 279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.02.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502945v1</w:t>
+                <w:t xml:space="preserve">hal-01502954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective effect of forests against rockfalls across the French Alps: Influence of forest diversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Predicting load path and tensile forces during cable yarding operations on steep terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 382, pp.269 - 279. </w:t>
+              <w:t xml:space="preserve">Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10310-015-0503-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502954v1</w:t>
+                <w:t xml:space="preserve">hal-01502933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting load path and tensile forces during cable yarding operations on steep terrain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Novel quantitative indicators to characterize the protective effect of mountain forests against rockfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Borgniet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 21 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp.98 - 107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10310-015-0503-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502933v2</w:t>
+                <w:t xml:space="preserve">hal-01502945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaccess : un modèle pour cartographier automatiquement l'accessibilité des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue forestière française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 70 (2), pp.111-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2239,51 +2239,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society (BES) Annual Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2308,90 +2308,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change altered the dynamics of stand dominant height in forests during the past century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Ecological Society annual meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BES, Dec 2023, Belfast, United Kingdom. pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2416,51 +2416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">30 years of research and transfer on protection forest against rockfall risks in France and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2468,51 +2468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO 125th anniversary congress 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
@@ -2662,64 +2662,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cordonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ForestSAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Riva del Garda, Italy. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2757,64 +2757,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du LiDAR pour l'estimation de la ressource et la desserte forestière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque FORGECO Mieux produire et préserver : Quelles approches pour les forêts au sein des territoires ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France. pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2897,64 +2897,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO All Division 8 meeting - Forest environment under changing climates and societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Beijing, pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2992,51 +2992,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest biomass mapping with LiDAR data, GIS accessibility analysis and economical model: a case study in the canton of Valais (Switzerland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3104,51 +3104,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of cost-benefit analysis to estimate the value of the protection function of forests against rockfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bruciamacchie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3186,64 +3186,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic mapping of possible forest operations: a decision support tool for forest planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIV IUFRO World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Salt Lake City, United States. pp.1, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3339,64 +3339,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Irstea, Grenoble, pp.44, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -3568,948 +3568,1055 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les feux de forêt vont-ils progresser en montagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier thématique du groupe travail "Montagnes" Impacts du changement climatique et transition(s) dans les Alpes du Sud, Octobre 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GREC-SUD, pp.16-17, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A dataset of mechanical traits of standing trees in Alpine protective forests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Malbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l'accessibilité des forêts. Projet ACCESSFOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigaïl Rabinovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE - LESSEM; IGN (Institut National de l’Information Géographique et Forestière). 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04988956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet VULNEFEU -Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final. Synthèse sur la vulnérabilité des peuplements forestiers au feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Revertegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Toutchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet VULNEFEU - Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Revertegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Toutchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2025, pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en valeur des données LiDAR - Canton du Valais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2016, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude Irstea sur la ressource forestière en Auvergne : estimation de la ressource forestière à partir de données lidar basse résolution et cartographie automatique de l’accessibilité des forêts aux engins forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dupire</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2015, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet PlanETer - Planification énergétique territoriale transfrontalière de l'espace Mont Blanc : méthode d'évaluation de la ressource bois-énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2015, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest logistic planning strategies - good practices for the Alpine forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hainzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stoehr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2015, pp.111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien coûte (rapporte) la forêt de protection ? Des coûts raisonnables au regard des bienfaits enregistrés Projet Interreg « Forêts de protection » - Étude économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AgroParisTech. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4519,331 +4626,260 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D6.2 From hazard to risk: models for the DEMOs - Part 6 -France -Brague catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Moncoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (2)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des effets des incendies sur la capacité de protection des forêts contre les chutes de blocs dans les Alpes françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Risques. Université Grenoble Alpes, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">tel-02607429v2</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01795349v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Logiciel (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5022,51 +5058,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="288609CC"/>
+    <w:nsid w:val="BF916E92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5253,51 +5289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-dupire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9279-1660" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227516532" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-7143-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331285v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Combaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121601" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2024.100114" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#775;smail Bekar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boris Pezzatti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conedera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Vacik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli G Pausas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109746" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Madrigal-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Calatayud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ballesteros-C&#225;novas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Escudero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cayuela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04419-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Aini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire3040058" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19460-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519495v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Barr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102221" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01206-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0687-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502954v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.10.020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502933v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10310-015-0503-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57902" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05483248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Savine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Roch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernhard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giesch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600331v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hardy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#239;l Rabinovitch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604282v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601305v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601408v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601300v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hainzer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoehr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035287v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026632v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01795349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02607429v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018GREAI020" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109734v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:19a61f22944469913d1feaba6054c792598886f4;origin=https://forge.inrae.fr/sylvain.dupire/sylvaccess;visit=swh:1:snp:bc9f7ccaf1811b082f2780943c241d1fc0c31af0;anchor=swh:1:rev:372abafe8896a74ff4059e0048d67512c33c18e1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-dupire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9279-1660" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227516532" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-7143-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456941v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2024.100114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331285v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Combaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121601" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Madrigal-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Calatayud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ballesteros-C&#225;novas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Escudero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cayuela" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04419-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#775;smail Bekar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boris Pezzatti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conedera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Vacik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli G Pausas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109746" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Aini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire3040058" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19460-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519495v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Barr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102221" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01206-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0687-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.10.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502933v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10310-015-0503-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57902" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05483248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Savine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Roch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernhard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giesch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600331v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Malbet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hardy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#239;l Rabinovitch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601305v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hainzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoehr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026632v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01795349v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109734v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:19a61f22944469913d1feaba6054c792598886f4;origin=https://forge.inrae.fr/sylvain.dupire/sylvaccess;visit=swh:1:snp:bc9f7ccaf1811b082f2780943c241d1fc0c31af0;anchor=swh:1:rev:372abafe8896a74ff4059e0048d67512c33c18e1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>