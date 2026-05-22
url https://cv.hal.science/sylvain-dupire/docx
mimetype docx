--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -470,390 +470,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04331285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global patterns of tree density are contingent upon local determinants in the world’s natural forests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mieux comprendre l'évolution et les impacts des incendies en montagne: les zones biogéographiques alpines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Madrigal-González</w:t>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquín Calatayud</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvain Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Risques Infos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45, pp.1-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03942333v1</w:t>
+                <w:t xml:space="preserve">hal-04144770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre l'évolution et les impacts des incendies en montagne: les zones biogéographiques alpines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Dupire</w:t>
+                <w:t xml:space="preserve">Integrating burned area as a complementary performance measure for daily fire danger assessment: A large-scale test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">İsmail Bekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boris Pezzatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Conedera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Vacik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Curt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juli G Pausas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Risques Infos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 342, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04144770v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating burned area as a complementary performance measure for daily fire danger assessment: A large-scale test</w:t>
+                <w:t xml:space="preserve">Global patterns of tree density are contingent upon local determinants in the world’s natural forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">İsmail Bekar</w:t>
+                <w:t xml:space="preserve">Jaime Madrigal-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Boris Pezzatti</w:t>
+                <w:t xml:space="preserve">Joaquín Calatayud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Conedera</w:t>
+                <w:t xml:space="preserve">Juan Ballesteros-Cánovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Vacik</w:t>
+                <w:t xml:space="preserve">Adrián Escudero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juli G Pausas</w:t>
+                <w:t xml:space="preserve">Luis Cayuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 342, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2023.109746⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-04419-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04230635v1</w:t>
+                <w:t xml:space="preserve">hal-03942333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved tree-ring sampling strategy enhances the detection of key meteorological drivers of rockfall activity</w:t>
               </w:r>
@@ -967,451 +967,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Activity in Mediterranean Forests (The Algerian Case)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate reverses directionality in the richness–abundance relationship across the World’s main forest biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Madrigal-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Calatayud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ballesteros-Cánovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Cayuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Chief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/fire3040058⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.7/5635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-19460-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02995112v1</w:t>
+                <w:t xml:space="preserve">hal-02995111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate reverses directionality in the richness–abundance relationship across the World’s main forest biomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Harmonized mapping of forests with a protection function against rockfalls over European Alpine countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Toe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-19460-y⟩</w:t>
+              <w:t xml:space="preserve">Applied Geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 120, pp.11/102221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2020.102221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995111v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519495v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonized mapping of forests with a protection function against rockfalls over European Alpine countries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fire Activity in Mediterranean Forests (The Algerian Case)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Curt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Aini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 120, pp.11/102221. </w:t>
+              <w:t xml:space="preserve">Fire Chief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (4), pp.17/58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeog.2020.102221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fire3040058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519495v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of forest ecosystems to fire in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Fréjaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1471,51 +1471,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suitability of airborne laser scanning for the assessment of forest protection effect against rockfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1588,64 +1588,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal trends in fire weather in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 595, pp.801 - 817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1673,204 +1673,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protective effect of forests against rockfalls across the French Alps: Influence of forest diversity</w:t>
+                <w:t xml:space="preserve">Novel quantitative indicators to characterize the protective effect of mountain forests against rockfall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borgniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 382, pp.269 - 279. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp.98 - 107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.10.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502954v1</w:t>
+                <w:t xml:space="preserve">hal-01502945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting load path and tensile forces during cable yarding operations on steep terrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1911,204 +1911,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502933v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel quantitative indicators to characterize the protective effect of mountain forests against rockfall</w:t>
+                <w:t xml:space="preserve">The protective effect of forests against rockfalls across the French Alps: Influence of forest diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Matthieu Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borgniet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 67, pp.98 - 107. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 382, pp.269 - 279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.02.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2016.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502945v1</w:t>
+                <w:t xml:space="preserve">hal-01502954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaccess : un modèle pour cartographier automatiquement l'accessibilité des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2442,51 +2442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2554,51 +2554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new numerical tool to optimize the set-up of a standing skyline and improve cable yarding planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2884,51 +2884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of field and Lidar data for the assessment of forest effect in rockfall simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3568,51 +3568,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les feux de forêt vont-ils progresser en montagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Curt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dupire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3783,381 +3783,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l'accessibilité des forêts. Projet ACCESSFOR</w:t>
+                <w:t xml:space="preserve">Projet VULNEFEU -Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final. Synthèse sur la vulnérabilité des peuplements forestiers au feu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Colin</w:t>
+                <w:t xml:space="preserve">Camille Revertegat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Cuny</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Dupire</w:t>
+                <w:t xml:space="preserve">Éric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hardy</w:t>
+                <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigaïl Rabinovitch</w:t>
+                <w:t xml:space="preserve">Marion Toutchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE - LESSEM; IGN (Institut National de l’Information Géographique et Forestière). 2025</w:t>
+              <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04988956v1</w:t>
+                <w:t xml:space="preserve">hal-05475653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet VULNEFEU -Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final. Synthèse sur la vulnérabilité des peuplements forestiers au feu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet VULNEFEU - Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Revertegat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Revertegat</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Toutchkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2025</w:t>
+              <w:t xml:space="preserve">INRAE. 2025, pp.153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475653v1</w:t>
+                <w:t xml:space="preserve">hal-05065015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet VULNEFEU - Exposition et vulnérabilité des peuplements forestiers au feu dans le contexte du changement climatique. Rapport final</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Revertegat</w:t>
+                <w:t xml:space="preserve">Cartographie de l'accessibilité des forêts. Projet ACCESSFOR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Rigolot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marion Toutchkov</w:t>
+                <w:t xml:space="preserve">Abigaïl Rabinovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2025, pp.153</w:t>
+              <w:t xml:space="preserve">INRAE - LESSEM; IGN (Institut National de l’Information Géographique et Forestière). 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05065015v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04988956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en valeur des données LiDAR - Canton du Valais</w:t>
               </w:r>
@@ -5058,51 +5058,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF916E92"/>
+    <w:nsid w:val="E23C41D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5289,51 +5289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-dupire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9279-1660" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227516532" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-7143-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456941v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2024.100114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331285v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Combaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121601" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942333v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Madrigal-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Calatayud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ballesteros-C&#225;novas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Escudero" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cayuela" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04419-8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144770v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#775;smail Bekar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boris Pezzatti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conedera" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Vacik" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli G Pausas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109746" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995112v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Aini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire3040058" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995111v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19460-y" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519495v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Barr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102221" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01206-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0687-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502954v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.10.020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502933v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10310-015-0503-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.023" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57902" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05483248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Savine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Roch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernhard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giesch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600331v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Malbet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hardy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#239;l Rabinovitch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601305v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hainzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoehr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026632v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01795349v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109734v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:19a61f22944469913d1feaba6054c792598886f4;origin=https://forge.inrae.fr/sylvain.dupire/sylvaccess;visit=swh:1:snp:bc9f7ccaf1811b082f2780943c241d1fc0c31af0;anchor=swh:1:rev:372abafe8896a74ff4059e0048d67512c33c18e1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-dupire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9279-1660" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227516532" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/E-7143-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456941v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Rey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dupire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Berger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbsj.2024.100114" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331285v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Combaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cordonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2023.121601" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Curt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bigot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230635v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#775;smail Bekar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boris Pezzatti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Conedera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Vacik" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli G Pausas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2023.109746" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942333v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Madrigal-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Calatayud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ballesteros-C&#225;novas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Escudero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cayuela" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04419-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stoffel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Toe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2021.105179" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995111v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-19460-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519495v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Toe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Barr&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2020.102221" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995112v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Aini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fire3040058" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163692v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fr&#233;javille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10342-019-01206-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502963v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Matthieu Monnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-016-0687-5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510628v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.027" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502945v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borgniet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.02.023" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502933v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10310-015-0503-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502954v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.10.020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Monnet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/57902" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05483248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Savine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupire" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04606325v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607609v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bellier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Roch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bernhard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giesch" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600331v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600330v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rapin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597378v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Sardat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Aissani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Argillier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Granier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607949v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05567989v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Malbet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05475653v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Revertegat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rigolot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Dupuy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Toutchkov" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065015v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04988956v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Colin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cuny" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hardy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abiga&#239;l Rabinovitch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604282v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mermin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601305v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601300v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hainzer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stoehr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03026632v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Marchal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moncoulon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01795349v3" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109734v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:19a61f22944469913d1feaba6054c792598886f4;origin=https://forge.inrae.fr/sylvain.dupire/sylvaccess;visit=swh:1:snp:bc9f7ccaf1811b082f2780943c241d1fc0c31af0;anchor=swh:1:rev:372abafe8896a74ff4059e0048d67512c33c18e1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>