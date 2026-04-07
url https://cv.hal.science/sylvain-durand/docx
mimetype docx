--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2131,494 +2131,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00618231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate-forme semi-automatique : E-quity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+                <w:t xml:space="preserve">Minimisation des branchements dans les arbres optiques sous contraintes sur le degré des noeuds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Séébold</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national "C2i1 : plan pour la réussite en licence et compétences numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. 11 p</w:t>
+              <w:t xml:space="preserve">JDIR 2011 - Journées Doctorales en Informatique et Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071401v1</w:t>
+                <w:t xml:space="preserve">lirmm-00650030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation des branchements dans les arbres optiques sous contraintes sur le degré des noeuds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massinissa Merabet</w:t>
+                <w:t xml:space="preserve">Plate-forme semi-automatique : E-quity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDIR 2011 - Journées Doctorales en Informatique et Réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Belfort, France</w:t>
+              <w:t xml:space="preserve">Séminaire national "C2i1 : plan pour la réussite en licence et compétences numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00650030v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mv-décomposition : un nouvel algorithme pour la diffusion dans un réseau radio</w:t>
+                <w:t xml:space="preserve">The MV-Decomposition: Definition and Application to the Distance-2 Broadcast Problem in Multi-Hops Radio Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Simonet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TCS: Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Milan, Italy. pp.115-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-09680-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00286575v1</w:t>
+                <w:t xml:space="preserve">lirmm-00322361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MV-Decomposition: Definition and Application to the Distance-2 Broadcast Problem in Multi-Hops Radio Networks</w:t>
+                <w:t xml:space="preserve">La mv-décomposition : un nouvel algorithme pour la diffusion dans un réseau radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS: Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Saint-Malo, France. pp.93-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-0-387-09680-3_8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322361v1</w:t>
+                <w:t xml:space="preserve">lirmm-00286575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Request Satisfaction Problem in Synchronous Radio Networks</w:t>
               </w:r>
@@ -3241,103 +3241,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus rapide, efficace et équitable qu'un correcteur humain ? la plate-forme semi-automatique E-quity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2011 - 22es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Chambéry, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3907,51 +3907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CEA720E7"/>
+    <w:nsid w:val="6DF84634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4138,51 +4138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584405v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Merabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0159-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818743v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khallef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.02.016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01648023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#246;nczy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(02)00243-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Werra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen S. Asratian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jos.97" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN.2017.8308028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01065963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09620-9_9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00826525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00650030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Simonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85209-4_36" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00745713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00549866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584405v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Merabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0159-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818743v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khallef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.02.016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01648023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#246;nczy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(02)00243-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Werra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen S. Asratian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jos.97" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN.2017.8308028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01065963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09620-9_9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00826525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00650030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Simonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85209-4_36" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00745713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00549866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>