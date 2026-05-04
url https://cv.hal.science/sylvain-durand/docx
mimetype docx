--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -2010,164 +2010,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00678554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Search of Various Backbones in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudet</w:t>
+                <w:t xml:space="preserve">Plate-forme semi-automatique : E-quity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Palaysi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSORCOMM: Sensor Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Nice, France. pp.239-242</w:t>
+              <w:t xml:space="preserve">Séminaire national "C2i1 : plan pour la réussite en licence et compétences numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00618231v1</w:t>
+                <w:t xml:space="preserve">hal-03071401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimisation des branchements dans les arbres optiques sous contraintes sur le degré des noeuds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massinissa Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2196,429 +2196,429 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDIR 2011 - Journées Doctorales en Informatique et Réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00650030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate-forme semi-automatique : E-quity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+                <w:t xml:space="preserve">Distributed Search of Various Backbones in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Séébold</w:t>
+                <w:t xml:space="preserve">Laszlo Gonczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national "C2i1 : plan pour la réussite en licence et compétences numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. 11 p</w:t>
+              <w:t xml:space="preserve">SENSORCOMM: Sensor Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Nice, France. pp.239-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03071401v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00618231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MV-Decomposition: Definition and Application to the Distance-2 Broadcast Problem in Multi-Hops Radio Networks</w:t>
+                <w:t xml:space="preserve">La mv-décomposition : un nouvel algorithme pour la diffusion dans un réseau radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude König</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Simonet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TCS: Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Saint-Malo, France. pp.93-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00322361v1</w:t>
+                <w:t xml:space="preserve">lirmm-00286575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mv-décomposition : un nouvel algorithme pour la diffusion dans un réseau radio</w:t>
+                <w:t xml:space="preserve">The MV-Decomposition: Definition and Application to the Distance-2 Broadcast Problem in Multi-Hops Radio Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cogis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude König</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Simonet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TCS: Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Milan, Italy. pp.115-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-0-387-09680-3_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00286575v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00322361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Request Satisfaction Problem in Synchronous Radio Networks</w:t>
               </w:r>
@@ -2797,217 +2797,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00270152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction de requêtes dans un réseau radio synchrone : NP-Complétude dans les arbres</w:t>
+                <w:t xml:space="preserve">Robust Multihop Network Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.113-116</w:t>
+              <w:t xml:space="preserve">EURO XXII: 22nd European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00176948v1</w:t>
+                <w:t xml:space="preserve">lirmm-00172270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Multihop Network Design</w:t>
+                <w:t xml:space="preserve">Satisfaction de requêtes dans un réseau radio synchrone : NP-Complétude dans les arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO XXII: 22nd European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00172270v1</w:t>
+                <w:t xml:space="preserve">inria-00176948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satisfaction de requêtes dans un réseau radio synchrone : NP-complétude dans les arbres</w:t>
               </w:r>
@@ -3241,103 +3241,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus rapide, efficace et équitable qu'un correcteur humain ? la plate-forme semi-automatique E-quity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2011 - 22es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Chambéry, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3508,51 +3508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Gonczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3907,51 +3907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DF84634"/>
+    <w:nsid w:val="34B1E394"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4138,51 +4138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584405v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Merabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0159-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818743v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khallef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.02.016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01648023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#246;nczy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(02)00243-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Werra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen S. Asratian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jos.97" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN.2017.8308028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01065963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09620-9_9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00826525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00650030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pro" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322361v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Simonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286575v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85209-4_36" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00745713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00549866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584405v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Merabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0159-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818743v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khallef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.02.016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01648023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#246;nczy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(02)00243-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Werra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen S. Asratian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jos.97" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN.2017.8308028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01065963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09620-9_9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00826525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00650030v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Simonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85209-4_36" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00745713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00549866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>