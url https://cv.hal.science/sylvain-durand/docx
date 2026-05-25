--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2010,364 +2010,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00678554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plate-forme semi-automatique : E-quity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Search of Various Backbones in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bringay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrice Séébold</w:t>
+                <w:t xml:space="preserve">Laszlo Gonczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire national "C2i1 : plan pour la réussite en licence et compétences numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. 11 p</w:t>
+              <w:t xml:space="preserve">SENSORCOMM: Sensor Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Nice, France. pp.239-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03071401v1</w:t>
+                <w:t xml:space="preserve">lirmm-00618231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimisation des branchements dans les arbres optiques sous contraintes sur le degré des noeuds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massinissa Merabet</w:t>
+                <w:t xml:space="preserve">Plate-forme semi-automatique : E-quity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bringay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miklós Molnár</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDIR 2011 - Journées Doctorales en Informatique et Réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Belfort, France</w:t>
+              <w:t xml:space="preserve">Séminaire national "C2i1 : plan pour la réussite en licence et compétences numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Montpellier, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00650030v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03071401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Search of Various Backbones in Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Boudet</w:t>
+                <w:t xml:space="preserve">Minimisation des branchements dans les arbres optiques sous contraintes sur le degré des noeuds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massinissa Merabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Palaysi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miklós Molnár</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SENSORCOMM: Sensor Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Nice, France. pp.239-242</w:t>
+              <w:t xml:space="preserve">JDIR 2011 - Journées Doctorales en Informatique et Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00618231v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00650030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mv-décomposition : un nouvel algorithme pour la diffusion dans un réseau radio</w:t>
               </w:r>
@@ -2797,217 +2797,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00270152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Multihop Network Design</w:t>
+                <w:t xml:space="preserve">Satisfaction de requêtes dans un réseau radio synchrone : NP-Complétude dans les arbres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO XXII: 22nd European Conference on Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.113-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00172270v1</w:t>
+                <w:t xml:space="preserve">inria-00176948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satisfaction de requêtes dans un réseau radio synchrone : NP-Complétude dans les arbres</w:t>
+                <w:t xml:space="preserve">Robust Multihop Network Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Darties</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Palaysi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Ile d'Oléron, France. pp.113-116</w:t>
+              <w:t xml:space="preserve">EURO XXII: 22nd European Conference on Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00176948v1</w:t>
+                <w:t xml:space="preserve">lirmm-00172270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satisfaction de requêtes dans un réseau radio synchrone : NP-complétude dans les arbres</w:t>
               </w:r>
@@ -3241,103 +3241,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plus rapide, efficace et équitable qu'un correcteur humain ? la plate-forme semi-automatique E-quity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Bringay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pinlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Séébold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2011 - 22es Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Chambéry, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3508,51 +3508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laszlo Gonczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3907,51 +3907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34B1E394"/>
+    <w:nsid w:val="55660C05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4138,51 +4138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584405v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Merabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0159-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818743v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khallef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.02.016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01648023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#246;nczy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(02)00243-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Werra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen S. Asratian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jos.97" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN.2017.8308028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01065963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09620-9_9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00826525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00650030v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Simonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85209-4_36" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176948v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00745713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00549866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-durand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584405v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Merabet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikl&#243;s Moln&#225;r" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-017-0159-4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818743v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Khallef" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.02.016" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01648023v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2013.05.134" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678819v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boudet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mathieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; G&#246;nczy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-218X(02)00243-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268673v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Werra" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen S. Asratian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jos.97" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01818997v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Benslimane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/PEMWN.2017.8308028" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01584511v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7997081" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01685681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01229422v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01065963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01056259v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-09620-9_9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00832181v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805718v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00826525v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00678554v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00618231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Gonczy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pinlou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice S&#233;&#233;bold" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00650030v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00286575v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Darties" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cogis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude K&#246;nig" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Simonet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-09680-3_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322362v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85209-4_36" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00270152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00176948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172270v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00172311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106542v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805972v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00745713v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00549866v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106694v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00006743v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>