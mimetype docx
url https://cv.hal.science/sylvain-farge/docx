--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1519,1774 +1519,1774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05408082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Translation and grammatical issues in the PISA items. Potential biases in the interpretation of students' answers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléda Robo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 15 th International Congress on Mathematical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International commission on mathematical instruction (ICMI), Jul 2024, Sydney (AUSTRALIA), Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corpulence, langue et pouvoir : discours et représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Farge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième journée annuelle du réseau d'études de la santé humaine par des approches historiques et évolutives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Denis Pierron, CNRS; Arnaud Tognetti, CNRS, Sep 2024, MSH Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Viviane Durand-Guerrier</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militantisme et sciences humaines au prisme de l'étude de la corpulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole doctorale d'été, EthicHum, Penser l'éthique avec les humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christine Reynier Directrice ED58; Nathalie Blanc, Directrice ED60; Olivier Tinland, Directeur MSH SUD, Jun 2024, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of English loanwords containing V-ING type forms in German, Spanish, French and Italian: a corpus-based study of the European parliament debates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Maniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Chesnais</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Belén Villar Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eléda Robo</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UCCTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bertinoro, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude des réponses d'enseignants à deux questions ouvertes sur les conceptions des élèves. Approche linguistique et didactique, implications méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Salone</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, International commission on mathematical instruction (ICMI), Jul 2024, Sydney (AUSTRALIA), Australia</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lepareur,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes journées scientifiques de l’ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Christine Reynier Directrice ED58; Nathalie Blanc, Directrice ED60; Olivier Tinland, Directeur MSH SUD, Jun 2024, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférences invitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sur les thèmes du discours gastronomique et du lexique de la perception gustative en français et allemand, sur invitation de Pr.e Eva Lavric</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leopold Franzens Universität Innsbruck, Dec 2017, Innsbruck, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">François Maniez</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wie sind 5703 Fälle von Fettleibigkeit bei nur 26 fetten Leibern möglich? Eine phraseologische und semantische Fallstudie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formen, Verfahren, Funktionen der Bildung lexematischer und polylexematischer Einheiten im Deutschen ; Formes et fonctions de la formation et préformation lexicales en allemand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin Lyon 3, Mar 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiquement correct et violence verbale : Une étude autour de « Die dicken Kinder von… »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de linguistique allemande SELIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cartes des restaurants gastronomiques français et allemands : Comment les chefs se positionnent entre tradition et créativité pour faire appel au(x) sens…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María Belén Villar Díaz</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les terminologies professionnelles de la gastronomie et de l’œnologie : entre sens et expérience(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01938346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des manières de relater les expériences médicales et ce que cela nous apprend sur la langue et la traduction. Une étude contrastive sur le thème &amp;quot;obésité et cerveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude « Genèse terminologique et construction des discours »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Catholique de Lyon, Jan 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Die tradierten Vorstellungen und das (innovative) Spiel mit den Konventionen : Überschriften zum Thema „Fettleibigkeit“ im Französischen und Deutschen. Überlegungen zum Aufbau einer Diskurssemantik, zwischen Erbe und Innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Konstruktionen, Kollokationen, Muster – Geerbte Strukturen, Übertragung in neue Realitäten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01938362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déconstruire la notion de corps pour analyser l’énaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et énaction. Production du sens, Incarnation, Interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Blaise Pascal, Jun 2016, ClermontFerrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication avec Wandrille LEROY, éditeur de « Vater und Sohn » en français, première édition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goethe Institut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intervention sur Vater und Sohn, de e.o. plauen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestation consacrée à la BD allemande : « Généalogie de la bande dessinée : Töpffer, Busch, Christophe, e.o.plauen »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Goethe Institut de Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beginnen / commencer, anfangen / se mettre à : de faux jumeaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Commencer », organisée par le LYLIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de la lecture critique de l’article : PLANTIN, C., « Analogie et métaphore argumentatives », A contrario, 2011/2 n°16, pp. 110- 130</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire SELIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riecht der Franzose wie der Deutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comparatio delectat II. Akten der VII. Internationalen Arbeitstagung zum romanischdeutschen und innerromanischen Sprachvergleich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Innsbruck, Austria. pp.167-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habit ne fait pas le moine mais « Kleider machen Leute » : se nourrir, se vêtir, une comparaison lexicale en allemand et en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se nourrir, se vêtir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Mode, Université Lumière Lyon 2, Feb 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eating verbs in French and German : how do French and German express the relationship to food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Workshop on Linguistic approaches to Food and Wine Description</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Margarita Goded Rambaud &amp; Alfredo Pulves Luelmo, May 2019, Madrid, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eating verbs in French and German: how do French and German express the relationship to food?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Workshop on linguistic approaches to Food and Wine Description</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Margarita Goded Rambaud; Alfredo Poves Luelmo, May 2009, Madrid, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917340v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une comparaison des lexiques français et allemand du goût</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Affaire(s) de goût(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle Beltran-Vidal, Dec 2006, Lyon (Université Lumière Lyon 2), France. pp.175-188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Descripteurs du goût en allemand, anglais et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Depierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Farge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UCCTS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bertinoro, Italy</w:t>
+              <w:t xml:space="preserve">Lexicographie et terminologie: histoire de mots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Lyon (Université Lumière Lyon 2), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">David Cross</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le lexique du goût en allemand, anglais et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Depierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Journée du Sensolier: Sensorialités et différences culturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Danièle DUBOIS; Agnès GIBOREAU, Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...1198 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916757v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04354314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descripteurs du goût en allemand, anglais et français</w:t>
               </w:r>
@@ -4468,268 +4468,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04353619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vater und Sohn, soumission à la censure ou révolte discrète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Erich Ohser. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vater und Sohn, Père et fils, Toutes leurs farces et aventures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Warum, pp.289-303, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01938200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La perception du &amp;quot;goût&amp;quot; en français et en chinois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Farge</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvan Daniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France-Chine: les échanges culturels et linguistiques, histoire, enjeux, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.393-400, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-01935828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception du &amp;quot;goût&amp;quot; en français et en chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Weiwei Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Chine : les échanges culturels et linguistiques, histoire, enjeux, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.393-400, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353997v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">halshs-01935828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riecht der Franzose wie der Deutsche?</w:t>
               </w:r>
@@ -4874,51 +4874,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCD46D2B"/>
+    <w:nsid w:val="7967D613"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5105,51 +5105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-farge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353921v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Farge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/kn.2019.126507" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11883" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353043v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415779v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2681" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7MS23GC1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lavric" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.831" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setty Moretti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Egbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Lyszczarz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Sedlarski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.663" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.212" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764657v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maniez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Villar D&#237;az" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur," TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01944652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916757v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Depierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354314v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353456v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352930v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Hekmat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guih&#233;ry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353997v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Guo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-farge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353921v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Farge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/kn.2019.126507" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11883" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353043v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415779v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2681" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7MS23GC1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lavric" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.831" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setty Moretti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Egbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Lyszczarz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Sedlarski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.663" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.212" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maniez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Villar D&#237;az" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur," TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01944652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Depierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353456v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352930v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Hekmat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guih&#233;ry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Guo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>