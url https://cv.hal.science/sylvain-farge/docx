--- v1 (2026-04-08)
+++ v2 (2026-05-08)
@@ -2619,165 +2619,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01939371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Présentation de la lecture critique de l’article : PLANTIN, C., « Analogie et métaphore argumentatives », A contrario, 2011/2 n°16, pp. 110- 130</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire SELIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Beginnen / commencer, anfangen / se mettre à : de faux jumeaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Farge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Commencer », organisée par le LYLIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944652v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01939419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riecht der Franzose wie der Deutsche</w:t>
               </w:r>
@@ -4468,229 +4468,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04353619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La perception du &amp;quot;goût&amp;quot; en français et en chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yvan Daniel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France-Chine: les échanges culturels et linguistiques, histoire, enjeux, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.393-400, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01935828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vater und Sohn, soumission à la censure ou révolte discrète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Farge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erich Ohser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vater und Sohn, Père et fils, Toutes leurs farces et aventures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Warum, pp.289-303, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01938200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La perception du &amp;quot;goût&amp;quot; en français et en chinois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">France-Chine : les échanges culturels et linguistiques, histoire, enjeux, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.393-400, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4874,51 +4874,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7967D613"/>
+    <w:nsid w:val="3EB5A66A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5105,51 +5105,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-farge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353921v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Farge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/kn.2019.126507" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11883" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353043v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415779v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2681" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7MS23GC1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lavric" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.831" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setty Moretti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Egbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Lyszczarz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Sedlarski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.663" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.212" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maniez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Villar D&#237;az" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur," TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01944652v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Depierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353456v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352930v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Hekmat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guih&#233;ry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Guo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sylvain-farge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353921v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Farge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24425/kn.2019.126507" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353055v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356113v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.11883" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353043v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415779v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.2681" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7MS23GC1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352954v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938243v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938274v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Lavric" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352878v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/cpe.831" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Setty Moretti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Egbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Lyszczarz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Sedlarski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369144v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.663" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353835v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traduire.212" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353776v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05264712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408082v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;da Robo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Berky Nguala" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chalier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Salone" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764657v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850003v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maniez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Villar D&#237;az" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939334v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur," TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939358v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939339v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939361v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938346v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939401v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939371v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01944652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354129v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Depierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916757v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353456v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352930v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Hekmat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917328v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guih&#233;ry" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354249v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353883v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353393v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353660v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944624v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353619v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Guo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01938200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353997v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04352985v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>